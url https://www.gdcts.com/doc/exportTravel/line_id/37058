--- v1 (2026-02-12)
+++ v2 (2026-09-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南欧 劲爆西葡特价】西班牙+葡萄牙+安道尔12天（深航深圳往返）|含全餐（自由活动除外）|马德里皇宫|4小镇巡游|3特色美食|升级1晚超豪华酒店行程单</w:t>
+        <w:t xml:space="preserve">【南欧 劲爆西葡】西班牙+葡萄牙+安道尔12天（深航深圳往返）|含全餐（自由活动除外）|马德里皇宫|4小镇巡游|西班牙海鲜饭行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202511111700HC</w:t>
+              <w:t xml:space="preserve">EU202608061420HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -390,69 +390,73 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 交通升级：优选深圳航空直飞巴塞罗那
                 <w:br/>
-                ★ 甄选住宿：升级一晚超豪华酒店
+                ★ 全程豪华酒店，体验一晚庄园式酒店
                 <w:br/>
                 ★入内 【马德里皇宫】：如今仍为国王接待国宾的主要场所。皇宫富丽堂皇，宫内藏有无数的金银器皿和绘画、瓷器、壁毯及其他皇室用品。它是波旁代表性的文化遗迹，在欧洲各国皇宫中堪称数一数二。
                 <w:br/>
                 ★ 走进袖珍小国、购物天堂——安道尔公国
                 <w:br/>
                 伊比利亚半岛4风情小镇巡游：
                 <w:br/>
-                【塞维利亚】：西班牙国粹弗拉明戈舞蹈的发源地，安达卢西亚首府。塞维利亚到处是故事，唐璜、卡门、哥伦布、堂吉诃德，跟着这些人物的脚步来看看这梦幻般的城市。
+                【塞维利亚】：西班牙国粹弗拉明戈舞蹈的发源地，安达卢西亚首府。塞维利亚到处是故事，唐璜、卡门、哥伦布、堂
+                <w:br/>
+                吉诃德，跟着这些人物的脚步来看看这梦幻般的城市。
                 <w:br/>
                 【格拉纳达】：石榴之城，阿拉伯风情的白色房屋鳞次栉比沿山而建。
                 <w:br/>
                 【瓦伦西亚】：古老文明与现代科学的交织碰撞，“地中海明珠”。
                 <w:br/>
                 【萨拉戈萨】：西班牙第五大城市，距今已有两千多年的历史。
                 <w:br/>
                 ※美味随行， 西葡地道美食
                 <w:br/>
-                -含全餐（自由活动除外），特别安排品尝西葡地道美食：西班牙海鲜饭、葡萄牙鳕鱼餐、海鲜自助餐。
+                -特别安排品尝西葡地道美食：西班牙海鲜饭、葡式蛋挞。
+                <w:br/>
+                ※贴心赠送：4人一台WIFI
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -647,93 +651,95 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳-(飞机)-巴塞罗那-(大巴约200公里)-安道尔-(大巴约60公里)-西班牙小镇
                 <w:br/>
-                参考航班：
-[...1 lines deleted...]
-                ZH865  深圳宝安国际机场 T3 - 巴塞罗那安普拉特机场 (BCN) T1  01:35/08:35 
+                参考航班:
+                <w:br/>
+                ZH865  深圳宝安国际机场 T3 - 巴塞罗那安普拉特国际机场（BCN）   01:00/09:15 
                 <w:br/>
                 ●【安道尔】（游览不少于2小时）,世界四大袖珍国家之一。全国有1000多家各种免税商店和购物中心。购物天堂，免税折扣高达25%。
                 <w:br/>
+                ●【圣埃斯特凡教堂】外观（游览不少于15分钟）,圣埃斯特凡教堂是安道尔城的教区教堂，其历史可以追溯到11世纪。前面半圆形后殿是罗马风格的,彩色玻璃窗比较养眼,最有特色就是2幅母子画像，母亲抱着自己的孩子，不同的形态和表情，象征着伟大的母爱。
+                <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -771,51 +777,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -838,68 +844,68 @@
                 ●【马德里皇宫】入内（游览不少于45分钟）,皇宫又称东方宫，内部金碧辉煌，显露波旁王朝的富贵奢华，现在仍是国王接待国宾的主要场所。内部有3418个房间，每个房间都各具特色。这里保存了大量精美的油画、收藏品、兵器、瓷器、钟表、金银物品。（如临时遇国事活动关门，退门票10欧，敬请谅解）。
                 <w:br/>
                 ●【西班牙广场和塞万提斯雕像】外观（游览不少于15分钟）,位于格兰大道尽头，广场中心最显眼的是塞万提斯纪念碑，塞万提斯雕像的正前方就是他所著的《堂吉诃德》里主人公堂·吉诃德和桑丘·潘沙的形象。
                 <w:br/>
                 ●【马约尔广场】（游览不少于30分钟）,在西班牙众多广场中尤为出色，长方形包围式的结构，四周被一列回廊式古老建筑所围绕，对外的拱门连结着外面的市区街道，立于广场中心的是主持广场修建的菲利浦三世国王的骑马雕像。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：海鲜自助餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -935,51 +941,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1004,68 +1010,68 @@
                 ●【航海发现纪念碑】外观（游览不少于15分钟）,葡萄牙航海纪念碑建于1960年，屹立于海旁的广场上，气势不凡，已成为葡萄牙的象征。
                 <w:br/>
                 ●【自由大道】（游览不少于1小时）,素有葡萄牙“香榭丽舍大道”之称，里斯本最主要的干道，两边有高档豪华大酒店、餐厅和服装店，里斯本繁华的商业街，汇聚多家奢侈品牌专卖店，有不少高级餐厅，是享用浪漫晚餐的好去处。
                 <w:br/>
                 ●【葡式蛋挞】,品尝百年老店葡式蛋挞。葡式蛋挞无人不知，但地道的葡式蛋挞在里斯本，味道、润滑感和酥脆感之间的平衡造就了这一天赐甜品。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：鳕鱼餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1105,131 +1111,131 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 塞维利亚-(大巴)-太阳海岸
                 <w:br/>
                 ●【太阳海岸】,太阳海岸位于西班牙南部的地中海沿岸，长200多公里，被誉为世界六大完美海滩之一，也是西班牙四大旅游区之一。该海岸连接近百个中小城镇，原来人烟稀少的沿海村庄现在都已成为现代化旅游点。那里气候温和，阳光充足，全年日照天数达300多天，故称"太阳海岸"。
                 <w:br/>
-                半天自由活动。
+                半天自由活动（自由活动期间不含用车）。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1265,51 +1271,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1353,93 +1359,93 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：西班牙海鲜饭     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪华-超豪华酒店</w:t>
+              <w:t xml:space="preserve">豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那-(飞机)-深圳
                 <w:br/>
-                参考航班：
-[...1 lines deleted...]
-                ZH866  巴塞罗那安普拉特机场 (BCN) T1 - 深圳宝安国际机场 T3  11:20/07:15+1 
+                参考航班:
+                <w:br/>
+                ZH866  巴塞罗那安普拉特国际机场（BCN）  - 深圳宝安国际机场 T3  12:15/07:40+1
                 <w:br/>
                 ●【返回国内】,愉快的旅行程结束，乘车前往机场，办理退税等离境手续，搭乘国际航班返回国内。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1583,110 +1589,112 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	住宿：全程欧洲豪华或同等级酒店，升级一晚超豪华酒店：以两人一房为标准、酒店欧陆式早餐
-[...1 lines deleted...]
-                2.	用餐：行程注明所含的9个早餐16个正餐（含3个特色餐：西班牙海鲜饭，葡萄牙鳕鱼餐，海鲜自助餐），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
+                1.	住宿：全程欧洲豪华或同等级酒店：以两人一房为标准、酒店欧陆式早餐
+                <w:br/>
+                2.	用餐：行程注明所含的9个早餐16个正餐（含特色餐：西班牙海鲜饭，赠送蛋挞），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.	国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4.	用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
-                5.	门票：行程中所含的首道门票：马德里皇宫；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
-[...1 lines deleted...]
-                6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险。
+                5.	门票：行程中所含的首道门票：马德里皇宫，含人工官导；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
+                <w:br/>
+                6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险;
+                <w:br/>
+                7.      4人一台WIFI。
+                <w:br/>
+                8.   全程司导服务费、签证费 ，共计3500元/人，随团款付清。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	全程司导服务费、签证费 ，共计3500元/人，需随团款付清；
-                <w:br/>
                 个人旅游意外保险：具体保险险种请在报名时向销售人员咨询并购买，出行时请将该保单资料随身携带；65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
                 2.	因境外目的地有服务费文化，为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：巴塞罗那、托莱多、塞维利亚、马德里皇宫等），请另付上服务费EUR 1/人。
                 <w:br/>
                 3.	单房差：酒店单人房附加费 （3500元人民币/人/全程）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)	**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 5.	行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2039,161 +2047,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...109 lines deleted...]
-              <w:t xml:space="preserve">全程司导服务费、签证费 ，共计3500元/人，需随团款付清；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2585,51 +2482,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2831,79 +2728,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>