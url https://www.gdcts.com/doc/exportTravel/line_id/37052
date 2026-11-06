--- v0 (2025-11-11)
+++ v1 (2026-11-06)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【深坑醉深秋&amp;叹湖州双地标】华东 0加点双飞6天丨上海深坑洲际酒店丨湖州喜来登酒店丨南浔希尔顿太阳酒店丨江南第一名山莫干山丨八都岕银杏长廊丨美龄宫唯一梧桐项链丨五彩红枫天平山丨外滩丨升级两晚超豪华酒店丨太湖湖鲜宴丨江南水乡宴丨大闸蟹蟹宴行程单</w:t>
+        <w:t xml:space="preserve">【深坑醉深秋&amp;叹湖州双地标&amp;金陵秋景】华东0加点双飞6天丨上海深坑洲际酒丨湖州月亮湾酒店丨南浔大象万豪酒店丨八都岕丨苏州天平山丨德清莫干山丨梧桐大道丨明孝陵石象路丨美龄宫丨音乐台丨灵谷寺丨两晚五钻酒店丨6大正餐/竹林农家菜/水乡宴行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -392,82 +392,89 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 奢华酒店天花板 · 等你来叹世界
                 <w:br/>
                 ※ 上海深坑洲际酒店 | 入住世界十大建筑奇迹上海世贸深坑酒店，享迪拜帆船酒店大师设计之美，价值4000+，一起开启地平线下的想象！夜晚的深坑酒店给人一种梦幻的感觉，看深坑奇观，地平线下的想象开启全新探索，一起来欣赏这场奇幻震撼的光影吧！
                 <w:br/>
-                ※ 南浔希尔顿太阳酒店 | "旭日东升，水绕新城”，全球最大的“球”，整座酒店外观呈球状，宛如一颗明珠镶嵌在湖面，同时也被称之为“太阳酒店”。灵感以“旭日东升，水绕新城”为主题，犹如一颗明珠镶嵌于晶晶水面，与四周的水景贯穿始终，象征着秀美南浔发展的光明前景。价值2000+！
-                <w:br/>
                 ※ 湖州喜来登度假酒店 | 中国首家水上白金级七星级月亮酒店奢华体验，价值2000+，媲美迪拜帆船酒店，夜色大片“太湖明珠”，全景落地窗，直面南太湖的无敌美景，邂逅一种难以用只言片语形容的壮阔！
                 <w:br/>
-                ※ 升级两晚超豪华酒店 | 升level啦，2晚入住甄选超豪华酒店，享豪华自助早餐，体验感十足！棒！
-[...4 lines deleted...]
-                ※ 南京美龄宫·梧桐听私语 | 当整条项链开始泛金，美龄宫便成了紫金山最昂贵的吊坠！
+                ※ 湖州南浔万豪酒店 | 刷爆朋友圈的“大象”建筑，睡进“大象”肚子里的万豪系酒店！2026年全新开业，价值1500+！置身象顶云境，以“浔”为主题的艺术脉络，打造一处栖心之境！
+                <w:br/>
+                ※ 升级两晚五钻酒店 | 升level啦，2晚入住甄选五钻酒店，享豪华自助早餐，体验感十足！棒！
+                <w:br/>
+                <w:br/>
+                ※金陵颜值巅峰 · 秋季最美古都深度游！
+                <w:br/>
+                ※ 美龄宫·梧桐私语 | 当整条项链开始泛金，美龄宫便成了紫金山最昂贵的吊坠；
+                <w:br/>
+                ※ 明孝陵·神道鎏金 | 南京东郊最美“600米”的路，神道两侧挥洒出帝王级的秋色色谱；
+                <w:br/>
+                ※ 灵谷寺·秋日禅境 | 静谧幽深，梵音袅袅，枫叶和银杏飘落满地，秋意与禅意的结合，绝美又小众；
+                <w:br/>
+                <w:br/>
+                ※每一帧都美到犯规！多彩的江南秋日绝对惊艳！
                 <w:br/>
                 ※ 中国四大赏枫地·天平山 | 美上央视！这里是中国四大赏枫胜地之一，有着五彩斑斓的枫景！
                 <w:br/>
                 ※ 银杏红枫老洋房·莫干山 | 莫干山的秋天，是大自然馈赠的宝藏，快来这里邂逅一场绝美的秋日奇遇吧！
                 <w:br/>
                 ※ 八都岕十里银杏·辣么美 | 颜值巅峰！十里银杏，绵延成海，踏入银杏长廊，仿佛穿行在金灿灿的梦幻世界！
                 <w:br/>
+                ※ 秋景开挂美爆了·广富林 | 红墙深院里，古寺有禅音，秋水三千尺，红尘一寸心，来广富林文化遗址来一场踏古寻根之旅！
+                <w:br/>
+                <w:br/>
+                ※秋风起，“蟹”逅美味！品味秋意尽享蟹鲜！
+                <w:br/>
+                ※ 秋/日/限/定/蟹/宴 | 为您特别安排的“秋日蟹宴”！从鲜嫩蟹肉到秋季时令菜品，每一口都散发着浓浓的秋意！尝鲜江南特有的大闸蟹！价值800/桌，吃货不可错过！
+                <w:br/>
                 <w:br/>
                 一见倾心绚烂夜色 · 朋友圈刷起来
                 <w:br/>
                 ※ 深坑酒店崖壁光影秀 | 18000㎡崖壁光影秀，地心深处的东方神话，声势恢弘的视听盛宴！
                 <w:br/>
                 ※ 湖州月亮酒店灯光秀 | 震撼人心的炫彩灯光秀，湖面上的建筑倒影随着斑斓的灯光，明亮呼应，美轮美奂！
                 <w:br/>
-                ※ 闪耀的太阳灯光秀 | 夜幕下的明珠亮起来了，太阳酒店在奇幻灯光秀下变幻出五彩缤纷的绚丽图案，湖面上的建筑倒影会随着斑斓的灯光，明亮交相呼应，美轮美奂！
-[...6 lines deleted...]
-                ※ 一蟹鲜知天下秋 | 一口食尽“江南秋”，共赏秋日里的鲜美大闸蟹！精心准备的品蟹宴，价值130元/人，秋蟹的鲜美吃货不可错过！
+                ※ “巨象”建筑灯光秀 |
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -590,105 +597,109 @@
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州—上海
                 <w:br/>
                 集合：请于广州机场见蓝色“誉江南”旗帜集合，我们的工作人员为您办理好乘机手续、行李托运、以及登机口指引等事宜，后乘机前往上海，抵达后专职导游接团，开启江南之旅。
                 <w:br/>
                 注意：华东港口众多（参考港口：上海/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/常州），我社有权根据航班港口时间调整行程顺序，变更入住城市顺序，但不减少景点与游览时间，敬请谅解。
                 <w:br/>
-                漫步：【思南路】（游览时间不少于1小时）细赏风格迥异的花园洋房，感受老上海的悠悠历史。有人说，思南路是淮海路的“后宫”，它藏匿在繁华的街道背后，如独处于世的幽莲，安静、恬淡，以缓慢的步调叙述着老上海的历史与悠悠岁月里的点滴故事。道路两侧的法国梧桐树，秋天的时候偷偷的变黄，给这里的洋房加了层金色滤镜，梧桐树叶飘落，成为了一片金色的海洋。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）。
-[...1 lines deleted...]
-                游览：【魔都的百年风华•外滩】（游览时间不少于30分钟）外滩是近代上海城市的起点，也收录着整座城市的精华。自1843年上海开埠（通商）以来，这里便成为了整座城市中最繁华的区域，时至今日。沿着宽阔的黄埔江，外滩一侧百年历史的万国建筑与对岸陆家嘴的新型都市交相辉映，转眼间展现着上海的过往与繁华。
+                游览：【广富林文化遗址】（外观，游览时间不少于1小时）在新石器时代就拥有原始住民的广富林，乃是上海之根、海派之源，它走过了六千年的历史长河，见证了上海的沧海桑田。 遗址于1959年发现，后经多次考察和发掘，专家认定:"广富林文化遗存"是新发现的文化遗存，是一种新见的考古学文化，可以命名为"广富林文化"。园内有不少古香古色的建筑，有种穿越到古代长安城的感觉。秋季寻根，根深叶茂，这个季节，跟广富林最配。天高云淡的秋日，广富林成了红绿交织的诗意天地。古老的建筑与绚烂的红叶相映成趣，没有刻意的雕琢，却自带古朴雅致的韵味。无需技巧，随手举起相机，就能定格下秋日里最出片的瞬间～（此景点为季节性观赏景观，如未能观看到最佳景观，敬请谅解）
                 <w:br/>
                 奢住：【上海佘山世茂洲际酒店（世茂深坑酒店）】位于“上海之根”- 松江，毗邻上海虹桥枢纽区域。酒店的建筑设计极富创新，建造了12年的酒店遵循自然环境，充分利用深坑岩壁的曲面造型悬挂并建造在深坑岩壁之上，主体由地表以上2层及地表以下88米的15层构成。设计打破多项专利，作为全球瞩目之焦点，为旅行者们带来商务、休闲及探索旅行的奢华体验。这个建筑奇迹是“一生必去”目的地之一，开启你的洲际人生之旅。酒店主体建筑主要分为三部分：地上部分、坑下至水面部分、水下部分。其中，坑下至水面部分以建筑主楼为主；水下部分是酒店的特色客房区和特色水下餐厅。大堂以“地心奇遇”为主题，墙面立体，呈古铜色，与矿坑岩层相呼应。从大堂舒适的休息区，即可望见外围的景观。大堂中心有动态水幕，倾泻而下的水幕，不断变换形态，异常美丽。
                 <w:br/>
                 ★深坑酒店不能错过的N种打开方式，开启一站式打卡模式：
                 <w:br/>
                 1、大堂水幕喷泉秀（免费）
                 <w:br/>
                 在大堂正中央，水幕喷泉秀，这是大堂的点睛之笔，集合声光电等高科技，为每一个抵店的客人打造炫酷而又别开生面的“见面礼”。（大堂水幕秀每天会有6场，具体演出时间以酒店公布为准）
                 <w:br/>
                 2、夜晚光影剧场—《山海寻隐》（免费）
                 <w:br/>
                 以中国志怪古籍《山海经》为主要灵感，结合灯光、激光、雾森、无人机等新型多媒体技术手段，在超过18,000平米的层崖峭壁、383米的环绕岩石屏幕、900平米的水幕之上，呈现具有东方神话色彩的缭绕云雾、玄幻异兽与空间奇观。长达二十分钟的光影剧场以三个篇章铺陈而开，期间，梼杌、白泽、神龟等奇珍异兽接连现身，跨越远古与现实的时空裂缝,指引少年勇闯前路；各类奇幻星象层出不穷，五色霞光与云海缭绕，虚实飘渺、亦幻亦真，震撼人心。（展示时间以酒店安排为准）。
                 <w:br/>
-                3、全透明观光玻璃电梯作为建筑主体的一部分，高80米，悬挑8米的观光电梯简直让人连连“哇塞“！抬头仰视，超级震撼！当全透明玻璃电梯以2米/秒的速度下降，深坑美景与速度激情同时get，“星际穿梭”般的科技大片唾手可得！
-[...1 lines deleted...]
-                4、恒温泳池（免费）室内恒温泳池独辟蹊径，打造成“碧泉溶洞”，配上“蘑菇泡泡”趣味性装饰元素，使泳池如梦似幻，配有较浅儿童池。畅游的同时也能欣赏到室外的瀑布景观和雄伟的深坑崖壁！
+                3、全透明观光玻璃电梯
+                <w:br/>
+                作为建筑主体的一部分，高80米，悬挑8米的观光电梯简直让人连连“哇塞“！抬头仰视，超级震撼！当全透明玻璃电梯以2米/秒的速度下降，深坑美景与速度激情同时get，“星际穿梭”般的科技大片唾手可得！
+                <w:br/>
+                4、恒温泳池（免费）
+                <w:br/>
+                室内恒温泳池独辟蹊径，打造成“碧泉溶洞”，配上“蘑菇泡泡”趣味性装饰元素，使泳池如梦似幻，
+                <w:br/>
+                配有较浅儿童池。畅游的同时也能欣赏到室外的瀑布景观和雄伟的深坑崖壁！
                 <w:br/>
                 <w:br/>
                 特别备注：
                 <w:br/>
                 1、报名时行程为参考,团航班进出口城市为上海/常州/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖等或同一港口往返，具体的行程游览顺序将根据航班安排的首末站城市最终确定。
                 <w:br/>
                 2、具体集合时间及地点将在出团前告知。
                 <w:br/>
                 3、航班以实际出票为准，进出港口的不同，入住各城市及景点游览顺序也将有调整，但决不会影响该行程的行走及接待标准，以旅行社出票为准，不可更改，出票前不另行通知，以出发前通知集中时间为准。
                 <w:br/>
                 4、参考航班时间段：06:00-23:55,实际以出票为准。
                 <w:br/>
                 5、因华东特殊情况，第一天有可能会是司机兼导游或安排专职接机导游接机，有可能会与后面的接团导游不同，但不会影响接待质量，请知悉。
                 <w:br/>
                 6、12-30岁客人参团报名，需加收800元/人！！
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">入住：上海佘山世茂洲际酒店（世茂深坑酒店）（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -701,59 +712,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上海—湖州
                 <w:br/>
-                享用：酒店价值288元/人自助早餐，除了简单的冷菜、水果和甜品，你还可以不限量单点各种主菜。炒饭、班尼迪克蛋.....每一道都是大菜硬菜，在外面的餐厅分分钟值近百块的那种。
+                享用：酒店价值288元/人自助早餐，在深坑酒店的源咖啡餐厅开启清晨，是独一份的地心早餐体验。餐厅嵌入百米矿坑崖壁之间，整面落地玻璃框住绝壁、湖水与瀑布，清晨阳光洒在岩石表面，光影缓缓流动。室内空间宽敞明亮，动线流畅，同时设有临崖户外座位，静坐间便可俯瞰整个深坑景致。餐食体系丰富多元，设有多个现场制作档口。
                 <w:br/>
                 游览：【南浔景区5A】（游览时间不少1.5小时）江南六大古镇之一，建至今已有750多年历史，凭借独特的历史地位和人文景观，荣膺“中国十大魅力名镇”、“中国历史文化名镇”等称号。怀旧的麦芽糖，斑驳的石板路，蜿蜒的小河道，河中的浣洗，河边的早茶，都是现代文明中的一股清泉。
                 <w:br/>
-                奢住：【湖州全新坐标·南浔太阳酒店（湖州南浔希尔顿酒店）】酒店地处湖州南浔明珠路18号，毗邻生态湿地沈庄漾湖畔，临水而建，水光潋滟。湖州新网红地标建筑，全球最大的球体建筑。每当夜幕降临，“太阳”便焕发光彩，熠熠生辉，美轮美奂。酒店由HBA操刀，拥有举世瞩目的建筑奇观，球体内中空，大堂在5F，入住过程像“登日”。进入观光电梯一览酒店全景，具有未来感和科技感，震撼！
-[...3 lines deleted...]
-                ✔休闲娱乐：住客免费畅享泳池、乐园、健身房，配套齐全，且每个功能区的设计，都可圈可点！泳池常年保持在26℃-28℃，水深1.35米。泳池旁边专门为孩子们设计了儿童戏水池，一年四季都能畅快玩水！
+                奢住：【南浔万豪酒店（大象酒店）】酒店外观以大象为原型，线条流畅灵动，气势沉稳雍容，巧妙呼应南浔独有的“四象八牛”财富文化——明清时期，南浔商人以蚕丝贸易富甲一方，资产最丰的四大家族被誉为“四象”，次者八大家族为“八牛”，这份独有的商业传奇，化作建筑的灵魂底色。这座被亲切唤作“大象酒店”的标志性建筑，以现代设计语言诠释传统意象，既彰显了大象所象征的稳重与尊贵，又以灵动的线条勾勒出江南的温婉气质，成为南浔一道亮眼的现代风景。酒店共设259间精致客房及套房，分布于29层至38层的高空之上，宛如 “悬浮于水乡上空的观景台”，将天光云影、水墨绿洲尽数纳入怀中。每间客房均配备朗阔落地玻璃窗，光线通透如洗，视野开阔无垠，让宾客在室内便能与江南景致温柔相拥。
+                <w:br/>
+                ✔康乐设施：24小时健身中心位于39层，是俯瞰城市与自然景致的 “高空健身房”。这里配备一系列高端健身器材，从跑步机、哑铃到力量训练设备，满足不同健身需求。健身中心旁设有室内恒温泳池，池水清澈透亮，周边环绕落地玻璃窗，运动时可远眺无际的绿野之景，让健身过程不再枯燥，在挥洒汗水的同时感受自然与运动的和谐共生，释放旅途疲惫，保持身心活力。
+                <w:br/>
+                入住：南浔万豪酒店（大象酒店）（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -787,145 +798,163 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 湖州—德清—湖州
                 <w:br/>
-                参观：【丝绸特产店】（车程约1.5小时，参观约90分钟）中国是世界上最早生产丝绸的国家，有 “丝绸之国”之称，而浙江则是中国丝绸的重点产区和出口基地，素称“丝绸之府”。全省生丝产量、绸缎产量和出口量，均列居全国首位。浙江丝绸的特点是产品品种齐全，花样繁多，续、罗、绸、缎、锦、 纺、绒、纱无所不有。
-[...1 lines deleted...]
-                游览：【层林尽染•莫干山风景区】（游览时间不少于2.5小时，不含山上景交65元/人自理）国家级风景名胜区位于位于浙江省德清县境内，属天目山余脉，相传是干将莫邪铸剑之地。主峰塔山海拔 758 米，风景秀丽。素有“清凉世界”之美誉，被誉为“江南第一山”。德清莫干山，满足你对秋日的万千想象！这里有变幻莫测的颜色，也有收集不完的浪漫，不用刻意寻找，满眼都是风景。银杏叶黄时，一树一诗行，银杏作为秋天当之无愧的C位，是莫干山最具代表性的秋色。金黄缀满山间，带给你强烈的视觉震撼。走访莫干山民国别墅群，缅怀伟人—毛泽东下榻处等。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）。
+                享用：贡厨全日制餐厅，早餐时段汇聚中西美食，江南特色点心软糯鲜香，为一天的旅途注入满满活力！
+                <w:br/>
+                参观：【丝绸特产店】（车程约1小时，参观约90分钟）中国是世界上最早生产丝绸的国家，有 “丝绸之国”之称，而浙江则是中国丝绸的重点产区和出口基地，素称“丝绸之府”。全省生丝产量、绸缎产量和出口量，均列居全国首位。浙江丝绸的特点是产品品种齐全，花样繁多，续、罗、绸、缎、锦、 纺、绒、纱无所不有。
+                <w:br/>
+                车赴：德清（车程约1.5小时）；
+                <w:br/>
+                游览：【层林尽染•莫干山风景区】（游览时间不少于2.5小时，未含山上景交65元/人）国家级风景名胜区位于位于浙江省德清县境内，属天目山余脉，相传是干将莫邪铸剑之地。主峰塔山海拔 758 米，风景秀丽。素有“清凉世界”之美誉，被誉为“江南第一山”。德清莫干山，满足你对秋日的万千想象！这里有变幻莫测的颜色，也有收集不完的浪漫，不用刻意寻找，满眼都是风景。银杏叶黄时，一树一诗行，银杏作为秋天当之无愧的C位，是莫干山最具代表性的秋色。金黄缀满山间，带给你强烈的视觉震撼。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）。
+                <w:br/>
+                德清莫干山风景区绝佳拍照机位推荐•Tips：
+                <w:br/>
+                1、皇后饭店（毛主席下榻处）：百年砖石老别墅静立山间，拱形窗棂自带复古质感，深绿窗框搭配漫山秋
+                <w:br/>
+                黄，随手一拍都是治愈系秋日大片。
+                <w:br/>
+                2、中国地理打卡点：为《中国国家地理》设立的“红框”摄影装置，是拍摄“红框”封面同款打卡照的 
+                <w:br/>
+                新地标。
+                <w:br/>
+                3、莫干山会议旧址（大教堂）：1923年建成，建筑外观也是超吸睛！石墙石柱配华丽彩绘玻璃，阳光洒下斑驳光影，神圣又静谧。1984年于此召开了第一次全国性中青年经济学者学术讨论会，史称莫干山会议。
                 <w:br/>
                 前往：湖州（车程约1.5小时）； 
                 <w:br/>
                 奢住：【湖州喜来登温泉度假酒店】坐落于浙江省湖州市风景宜人的南太湖之滨，晚上在外墙灯光的装扮下 “指环”型建筑变幻出五彩斑斓的绚丽图案，水中的倒影犹如一轮被涂上了色彩的弯月。酒店的室内装饰尽显高端奢华，大堂的阿富汗白玉、巴西虎眼石、黄水晶可称为是“集世界玉石之大成”。酒店的每个房型都有所不同，每个房间都带独立阳台，所有客房内家私也均为进口定制。酒店顶端的炫吧提供各色经典鸡尾酒，大堂吧提供各类茶饮，沙滩吧提供多种自酿啤酒。
                 <w:br/>
                 夜晚：【月亮酒店炫彩灯光秀】当科技美学与月亮酒店相遇，一帧帧视觉大片呈现，带来一场宏大的光影大秀，多种特效画面轮番上阵，更具科技感，声光电配合一体将以更靓丽的形象和更丰富的画面迎接八方来客！（展示时间以酒店安排为准）。
                 <w:br/>
+                入住：湖州月亮湾喜来登品牌酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）
+                <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：湖州月亮湾喜来登品牌酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）</w:t>
+              <w:t xml:space="preserve">入住：湖州月亮湾酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 湖州—长兴—南京
                 <w:br/>
                 享用：酒店中西式自助早餐，早餐厅被评为湖州必吃榜，早餐十分丰盛满足，中西结合，炒菜、咖啡、甜点、面包……一应俱全。还有精致湖州特色点心供应品尝！
                 <w:br/>
-                车赴：长兴；
-[...1 lines deleted...]
-                游览：【“杏福”之旅一脚踏黄金•八都岕（音同KA）银杏古长廊】（游览时间不少于1.5小时，不含景交40元/人自理）十里银杏长廊长达十二里，生长着三万多棵原生态的银杏树，密密匝匝地交织成林，因此还享有“古银杏之乡”，“银杏第一园”的美誉。每年秋季，大片大片的银杏树披上了灿灿的金黄，绵延成了十余里的银杏长廊，远远望去，便是无垠的绚烂秋色，比腾冲还要浓烈。一抹抹金色，顿时映入眼帘，黄灿灿的叶子在阳光的映照下，发出耀眼的光芒。秋风扫过，漫天黄叶迎风飘落，走在满地的银杏叶上，有种如诗如画的意境！(季节性观赏景观，如未能观看到最佳景观，敬请谅解）
+                车赴：长兴（车程约1小时）；
+                <w:br/>
+                游览：【“杏福”之旅一脚踏黄金•八都岕（音同KA）银杏古长廊】（游览时间不少于2小时，不含景交40元/人自理）十里银杏长廊长达十二里，生长着三万多棵原生态的银杏树，密密匝匝地交织成林，因此还享有“古银杏之乡”，“银杏第一园”的美誉。每年秋季，大片大片的银杏树披上了灿灿的金黄，绵延成了十余里的银杏长廊，远远望去，便是无垠的绚烂秋色，比腾冲还要浓烈。一抹抹金色，顿时映入眼帘，黄灿灿的叶子在阳光的映照下，发出耀眼的光芒。秋风扫过，漫天黄叶迎风飘落，走在满地的银杏叶上，有种如诗如画的意境！(季节性观赏景观，如未能观看到最佳景观，敬请谅解）
                 <w:br/>
                 车赴：六朝古都南京（车程约2.5小时）；
                 <w:br/>
-                游览：【秦淮河夫子庙风景区】（不含进庙，自由活动不少于1小时）看秦淮河两岸风光，感受旧时“江南佳丽地、金陵帝王洲”的气势，在这里不仅能看到古都南京的历史建筑，还能吃到地道的秦淮风味小吃，可自费品赏特色小吃（魁光阁的五香茶叶蛋、五香豆；永和园的蟹壳黄烧饼、开洋干丝；奇芳阁的鸭油酥烧饼、麻油干丝）；
+                游览：【夫子庙秦淮河商业街】（不含夫子庙门票，自由活动，游览时间不少于1小时，夫子庙商业街实施常态化交通管控措施，需换乘循环接驳线进入夫子庙商业街（公交费用10元/人/往返），重点时间段春节、元宵节、清明节、劳动节、国庆节等节假日和暑期期间实行预约入内，造成不便敬请谅解！）看秦淮河两岸风光，感受旧时“江南佳丽地、金陵帝王洲”的气势，在这里不仅能看到古都南京的历史建筑，还能吃到地道的秦淮风味小吃，可自费品赏特色小吃（魁光阁的五香茶叶蛋、五香豆；永和园的蟹壳黄烧饼、开洋干丝；奇芳阁的鸭油酥烧饼、麻油干丝）；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -959,82 +988,84 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 南京—无锡
                 <w:br/>
-                游览：【梧桐大道】“一句梧桐美，种满南京城”的浪漫传说之中，一场车窗外的视觉盛宴，这不仅仅是一条路，更是一条穿越时空的隧道，每一片落叶都承载着历史的低语，每一缕阳光都透射出浪漫的光泽。多少人是为了这个来了一趟南京的，是秋天去南京必打卡的；焦糖色的梧桐树叶，南京特有的浪漫；
-[...3 lines deleted...]
-                温馨提示：钟山风景名胜区实行交通管制，除景区电瓶车外，其他的车辆禁止进入，抵达美龄宫需乘坐景区电瓶车，往返20元/人自理。
+                打卡：【金陵鎏金•梧桐大道】梧桐落秋，金陵染金。百年林荫大道褪去盛夏的苍翠，在晚风里缓缓晕开温柔的鎏金。细碎阳光穿过交错的枝桠，铺就绵延无尽的金色长廊，簌簌落叶随风起舞，裹挟着秋日独有的慵懒与诗意。一步一光影，一树一温柔，这是南京最动人的秋日限定，藏尽古城独有的静谧与浪漫。每逢秋季，泛黄的法国梧桐将中山陵外的陵园路装点成一条项链，在茫茫梧桐林海中，就如同走进了一条时光隧道，金黄的，火红的，交织出历史的幻像，在秋日中透出浓浓的浪漫气息。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）。
+                <w:br/>
+                游览：【明孝陵】（游览时间不少于1.5小时）作为明代第一座皇家陵寝，它开创了“前方后圆、天人合一”的帝陵规制，深刻影响了明清两代五百余年的皇家陵寝建造格局，2003年被列入世界文化遗产名录，素有“明清皇家第一陵”的美誉。整座陵园依山傍水，将人工建筑与自然山水完美融合，既有皇家陵寝的恢弘肃穆，又有山林秘境的清幽雅致，是金陵山水与大明文脉的绝佳载体。待到秋日期间，钟山层林浸染，明孝陵便迎来一年之中最动人的模样。被誉为南京最美 600 米的石象路神道，便是秋日灵魂所在。道路两侧静卧二十四尊古老石兽，雄狮、獬豸、骆驼、大象、麒麟、马庄严肃穆，相守六百年光阴；路旁乌桕、枫香、榉树、银杏次第换装，炽红、暖橙、鎏金、翠绿层层交织，斑斓秋叶包裹古朴石雕，沧桑历史与烂漫秋景在此相逢相融。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）。
+                <w:br/>
+                游览：隐藏在山林里的那条“浪漫美丽的项链”——【美龄宫】（游览时间不少于1小时）建于1931年，由当时的南京政府建造，耗资36万银元，占地近百亩，建筑中外合璧，典雅壮观，空中俯瞰恰如珍珠钻石链，这是蒋介石、宋美龄亲自选址、创意建造的一所豪宅，把西式恩爱秀到极致，堪称空前，这串超大绿宝石项链时至今日，仍令世人叹为观止！航拍视角下，梧桐树大道包裏住官邸，堪称民国版“海洋之心”，美龄宫也是一座“凤宫”。琉璃瓦上千只凤凰的雕刻，独一无二。秋天里，环绕美龄宫的法国梧桐，褪去青翠，染成琥珀色，宛如一条金镶玉的项链，坠着蓝琉璃屋顶的吊坠。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）
+                <w:br/>
+                游览：【音乐台】（游览时间不少于30分钟）坐落于钟山风景区中山陵东南侧的音乐台，1933 年由建筑大师杨廷宝等人打造，属于中山陵民国配套建筑，为中西合璧的半圆形露天回音剧场；弧形回音照壁、月牙睡莲池、扇形阶梯草坪与紫藤回廊构成主体，依靠独特声学构造，无需音响便可传送声响，这里常年栖息成群白鸽，可以投喂、等候鸽群盘旋起飞；每到秋季，周边水杉、梧桐、银杏次第染上金黄橙红，林木环绕复古石质建筑，落叶铺满林间步道，暖阳穿过彩林洒落看台，氛围感温婉治愈。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）
+                <w:br/>
+                游览：【灵谷寺】（游览时间不少于1小时）坐落于南京钟山风景区内，始建于南朝梁代（514年），初名“开善寺”，明代朱元璋敕封“灵谷禅寺”，为金陵三大古刹之一。寺内现存无梁殿、灵谷塔等珍贵历史建筑，以“灵谷深松”著称，秋季银杏金黄、桂花飘香，是南京赏秋静心的绝佳胜地。灵谷寺的秋，是银杏鎏金与墨瓦的碰撞，是松涛梵呗里的禅寂。踏着桂雨香痕行至塔下，忽听塔铃清响——那一瞬，连飘落的叶子都带着佛性。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）
+                <w:br/>
+                温馨提示：钟山风景名胜区实行交通管制，除景区电瓶车外，其他的车辆禁止进入，需乘坐景区电瓶车往返50元/人自理。
                 <w:br/>
                 车赴：被誉为太湖边“充满温情和水的城市”的无锡（车程约2.5小时）；
                 <w:br/>
-                参观：【无锡紫砂博物馆】（参观时间不少于90分钟）博物馆收藏着各种年代，各种风格的紫砂陶器精品约数百件，众多国家级工艺美术大师吕尧成、鲍志强、徐秀棠、徐汉棠、汪寅仙、周桂珍等均亲临指导，共同探讨紫砂艺术，更有逾百万紫砂爱好者，中外友人及国家各级领导，来此参观过；
-[...2 lines deleted...]
-                <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">入住：无锡机场佰翔花园酒店/无锡锡州花园/无锡新梨庄/无锡百乐温德姆酒店或同等级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1049,55 +1080,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 无锡—苏州—上海—广州
                 <w:br/>
                 参观：【珍珠特产店】（参观时间不少于90分钟）位于“太湖明珠“无锡，30年传随太湖珍珠产业，引进尖端设计资源，集珍珠养殖、珍珠加工、珍珠产品研发、珍珠首饰设计、珍珠文化展示和销售于一体。
                 <w:br/>
-                车赴：苏州（车程约1.5小时）；
-[...3 lines deleted...]
-                品尝：【金秋大闸蟹宴】公4两，母3两，每人一对，参考菜单：苏州油爆大虾/姑苏母油船鸭/知名苏州松鼠鱼/传统白汁元菜/湖畔溜三白/姑苏响油鳝糊/江南东坡肉/苏州水八仙/本地丝瓜炒毛豆米/时令蔬菜/蕃茄排骨靓汤/苏州手工小笼包/有机米饭/水果拼盘（温馨提示：菜品以实际上菜为准，因季节变化，菜品会有调整，菜单为十人一桌，人数减少对应菜品减少，团队用餐，不用不退，敬请谅解！）
+                车赴：苏州（车程约2.5小时）；
+                <w:br/>
+                游览：【中国四大赏枫圣地·天平山风景名胜区】（游览时间不少于2小时）天平山位于苏州市城西15公里处，海拔221米。景区占地近百公顷，向以“红枫、奇石、清泉”三绝著称，有万笏朝天、高义叠翠、万丈红霞、玉泉轻吟等十八胜景。“吴中第一山”、“江南胜境”之美誉，是中国四大赏枫胜地之一，枫叶爱好者必打卡之地！天平山的枫叶是五彩斑斓的，所以也被称为“五彩枫”。漫山遍野的枫叶，从翠绿渐变到金黄，再到火红，层次分明，美得让人心醉！宛如一抹绚丽的彩霞挂在山间。亭台楼榭掩于枫叶之间，露出点点青瓦屋檐，平添诗意。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）
+                <w:br/>
+                苏州天平山绝佳拍照机位推荐•Tips：
+                <w:br/>
+                1、白云池：枫影映水，诗情画意。天平山赏枫的经典机位，清澈池水倒映着岸边的五彩枫林；
+                <w:br/>
+                2、十景塘：枫岸连绵，满目锦绣。两岸枫香树密集排布，形成长达百米的 “红枫走廊”；
                 <w:br/>
                 送机：车赴机场乘机飞返，结束愉快华东之旅！
                 <w:br/>
                 <w:br/>
                 行程说明：以上行程所列时间为大概参考时间，旅游旺季出现景区堵车、餐厅拥挤排队、高速堵车、天气等特殊情况时，当团导游会根据实际情况适当调整行程游览顺序及时间，请游客理解并予以配合！
                 <w:br/>
                 交通：旅游车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -1170,61 +1205,61 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：来回程团队经济舱特惠机票，不含燃油税（如遇天气等不可抗力因素导致航班延误或停飞，我司不做赔偿，敬请原谅）。 
                 <w:br/>
-                2.住宿：两晚超豪华酒店，一晚湖州喜来登度假酒店，一晚南浔希尔顿太阳酒店，一晚上海深坑洲际酒店；若单人入住或出现单男单女，请自补单房差，行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
-[...1 lines deleted...]
-                3.用餐：行程中含5早5正，酒店内含早餐，正餐40元/人，大闸蟹宴130元/人（儿童减半）；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；（若不足10人，根据实际人数决定菜品数量或人数少于6人建议退餐费自理）；华东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
+                2.住宿：两晚五钻酒店（未挂牌），一晚湖州月亮湾度假酒店，一晚南浔万豪大象酒店，一晚上海深坑洲际酒店；若单人入住或出现单男单女，请自补单房差，行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
+                <w:br/>
+                3.用餐：行程中含5早6正，酒店内含早餐，正餐40元/人，大闸蟹宴80元/人（儿童减半）；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；（若不足10人，根据实际人数决定菜品数量或人数少于6人建议退餐费自理）；华东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
                 <w:br/>
                 4.用车：根据实际人数全程当地选用5-55座空调旅游车（保证一人一个正座），客人请保管好自己财物。（根据航班时间不同，第一天接机的车会与第二天的用车不同，请注意携带好自身物品） 
                 <w:br/>
                 5.导游：当地普通话导游；费用已含导游服务费，不派全陪。 
                 <w:br/>
                 6.成人含景点第一道大门票，其中园中园门票需客人自理。除遇不可抗力自然原因外，以上景点门票客人自愿放弃的及赠送项目在任何情况下都不予退款；赠游景点视实际情况安排游览，不能游览，不作赔偿，敬请谅解！ 
                 <w:br/>
-                7.2-12周岁以下（身高不超1.2M）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补门票170元，景点检票处设有身高标示，供游客自行测量实际身高）。
+                7.2-12周岁以下（身高不超1.2M）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补门票230元，景点检票处设有身高标示，供游客自行测量实际身高）。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 8、购物：全程进2个购物点（每个停留约1.5小时，行程过程中景区、餐厅、酒店、服务区自带的商店不算购物店）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1863,51 +1898,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>