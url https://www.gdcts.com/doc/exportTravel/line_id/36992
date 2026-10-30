--- v0 (2026-06-01)
+++ v1 (2026-10-30)
@@ -394,51 +394,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◆品质出游：满30人派全陪，广东成团，纯玩之旅0购物，专车专导，每人每天/支水。
                 <w:br/>
                 ◆豪玩美景：一次旅行游玩闽东精华，海丝起点-泉州、山海画境-霞浦、距离台湾最近地方-平潭、火山奇观-白塘湾、七溜八溜,不离福州。
                 <w:br/>
                 ◆鲤遇泉州：★地下历史看西安，地上历史看泉州，它是海上丝绸之路的起点。 
                 <w:br/>
-                ★中古时代世界最长的梁式石桥【安平桥】；探访泉州千年古街【西街】。
+                ★探访泉州千年古街【西街】；海上佛国【洛伽寺】。
                 <w:br/>
                 ★福建三大渔女文化【蟳埔村】；福建省规模最大的佛教寺院【开元寺】。
                 <w:br/>
                 ◆魅力平潭：★中国第五大岛、福建第一大岛【平潭岛】纵览海蚀奇观、尽享长滩碧海。
                 <w:br/>
                 ★台海情缘，这里是祖国大陆距离台湾最近的地方【猴研岛】仅68海里。
                 <w:br/>
                 ★赏最美海域，拥抱绝美海景，平潭最美“风车王国”【北部湾生态廊道】。
                 <w:br/>
                 ◆摄影天堂：★霞浦摄影【东壁】拍最美日落，一起看油画般东壁日落。
                 <w:br/>
                 ★火山岩石有洞天_沙滩_海浪_礁石【下尾岛】巨大天然的海蚀洞穴。
                 <w:br/>
                 ◆豪品美食：舌尖上的闽东 品当地美食，平潭十二金钗+霞浦生蚝盛宴+龙海畲族晚宴。
                 <w:br/>
                 ◆豪叹美宿：住宿不将就，升级两晚超豪华酒店【超豪华五钻晋江宝辉大酒店、住在风景里白塘湾度假酒店·无敌海景阳台房】。
                 <w:br/>
                 ◆特色体验：泉州非物质文化遗产【蟳埔簪花围】。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -916,53 +916,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                安平桥→漳州古城→潮汕站→广州南/广州东
-[...1 lines deleted...]
-                上午：酒店享用早餐，参观【安平桥】（游玩约1小时）是世界上中古时代最长的梁式石桥，也是中国现存最长的海港大石桥，是古代桥梁建筑的杰作，享有“天下无桥长此桥”之誉。成功被列入《世界文化遗产名录》，成为中国第56处世界遗产。【漳州古城】（游玩约1小时）漳州古城是一座可以让人没思没想的城市，不似已经变得客套的厦门，或者已悄然有了偶像包袱的泉州，这里暂时没有“文创”的打扰，有的就是日常的悠闲，在这里你可以买上一瓶加了片仔癀草的甘蔗汁，闲逛个半天，渴了四果汤，饿了手抓面，一路踅来，古迹和旧时的烙印就像熟悉的邻居，一切清闲得恰好。
+                洛伽寺→漳州古城→潮汕站→广州南/广州东
+                <w:br/>
+                上午：酒店享用早餐，参观【洛伽寺】（约1小时）一个建在海上的寺庙，随手一拍都是大片，泉州市石狮市滨海东路黄金海岸的宫屿岛上，被誉为“海天佛国”，以其独特的地理位置和深厚的佛教文化底蕴吸引着无数游客前来朝拜和游览。寺庙始建于唐朝末年，有着千年的历史，是泉州地区最古老的寺院之一。后乘车前往【漳州古城】（游玩约1小时），漳州古城是一座可以让人没思没想的城市，不似已经变得客套的厦门，或者已悄然有了偶像包袱的泉州，这里暂时没有“文创”的打扰，有的就是日常的悠闲，在这里你可以买上一瓶加了片仔癀草的甘蔗汁，闲逛个半天，渴了四果汤，饿了手抓面，一路踅来，古迹和旧时的烙印就像熟悉的邻居，一切清闲得恰好。
                 <w:br/>
                 下午：乘车赴潮汕高铁站车程约2.5小时，乘高铁返广州南/深圳北/广州东/新塘站，结束愉快旅途。
                 <w:br/>
                 交通：汽车 动车/高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1390,51 +1390,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>