--- v1 (2025-12-25)
+++ v2 (2026-04-01)
@@ -400,55 +400,57 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ●直飞丽江，广东成团，丽香泸纯玩5日游
                 <w:br/>
                 ●轻徒步虎跳峡，感悟不一样的雄伟壮丽
                 <w:br/>
                 ●打卡雪山冰川大索道、蓝月谷、普达措森林公园、180度泸沽湖环湖游
                 <w:br/>
                 ●体验泸沽湖摩梭篝火晚会，最美夜里“扣手心”
                 <w:br/>
                 ●丽江古城+大理古城+独克宗古镇 三大古镇，品质不打折
                 <w:br/>
                 ●特别安排仪式感拉满----非遗体验 围炉煮茶
                 <w:br/>
-                ●特别安排赠送一晚蜜月夫妻鲜花铺床
-[...3 lines deleted...]
-                ●网评四钻酒店+1晚泸沽湖特色海景客栈
+                ●赠送丽江古城旅拍，体验一下少数民族的风情
+                <w:br/>
+                ●漫步丽江非遗文化-古城宣科纳西古乐博物
+                <w:br/>
+                ●尊享香格里拉歌舞土司宴、泸沽湖石锅鱼、丽江纳西特色菜 
+                <w:br/>
+                ●甄选网评四钻酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -567,106 +569,110 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-丽江（约3小时航程）
                 <w:br/>
-                从您的城市出发，我们在丽江三义机场等您前来，专业工作人员带您入住酒店，放下行李后，后乘车前往【丽江古城】(丽江古城属于开放式景点，游客游览结束后，自行前往酒店)打卡网红地标：丽江之眼、网红油纸伞，丽江古城又名大研城，是我国最著名的景点之一。晚餐没有安排团体膳食，各位贵宾可自行品尝丽江特色小吃。
+                游玩时间仅参考，以实际安排为准
+                <w:br/>
+                广州乘机飞往丽江，我社工作人员将在丽江三义机场二号出站口举接站牌迎接您，后游览世界文化遗产【丽江古城、四方街】丽江古城内的街道依山傍水修建，以红色角砾岩铺就，有四方街、木府、白沙民居建筑群、束河民居建筑群等景点,走过石板路，感受四方街的繁华和热闹，体会小桥流水人家的韵味,走进丽江古城，感受纳西风情，
+                <w:br/>
+                实地探访【宣科纳西古乐博物】一处可以坐下来感受的丽江文化空间。深耕丽江，我们始终聚焦最值得呈现的文化内核。持续在路上，以专业与尊重，为你打开更真实的丽江。【赠送丽江古城旅拍，赠送项目不退不换】（含古城换装旅拍：含每人一套服装使用，衣服可选民族服饰，三种服装风格，使用完需归还；不含化妆，赠送每人6张电子底片）后丽江入住酒店
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.丽江市区海拔2400米，初上高原，请注意不要剧烈运动和过量饮酒，入住酒店后注意休息，做好体力储备，养足精神，为接下来的旅程做好充分的准备，在房间内休息记得将门反锁，扣上安全栓。丽江早晚温差较大，请您注意添减衣物。
                 <w:br/>
                 2.自由活动时间无车、无导游，请客人注意财产和人身安全，以免带来不必要的损失和麻烦。
                 <w:br/>
                 3.报名时请留下你在旅行期间使用的手机号码并保持畅通，方便接机师傅与你联系并在机场出口第一时间接到你。
                 <w:br/>
                 【特别提示】：
                 <w:br/>
                 1.往返参考航班起飞时间（06：00-23：55航班直飞丽江）如有特殊要求，请报名前咨询前台工作人员并书面说明，如无特殊要求，我社按当天团队特惠机位安排，如无法安排，不另通知，以航空公司安排航班时间为准，不可更改；
                 <w:br/>
-                 2.所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。
+                 2.所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况； 现退索道费120元/人给贵宾并签订证明。
                 <w:br/>
                 交通：飞机，旅游车
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、祥和一号、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒 或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店： 丽江温德姆花园、柏纳、戴斯温德姆 天香阁、祥和一号、丽江M酒店、丽江达安曼国际酒店、柏宇云龙、璞缘精舍 或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -730,235 +736,235 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：摩梭石锅鱼   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">泸沽湖精选酒店：泸沽湖清尘别院、锦尚居、花时间、清尘假日、悦漫时光 或不低于以上标准酒店（非湖景房）</w:t>
+              <w:t xml:space="preserve">泸沽湖精选酒店：璞山云美、 星畔水奢、 晓驻摩梭 、清尘假日 、  匠心湖畔 或不低于以上标准酒店（非湖景房）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 泸沽湖-丽江（车程约4小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 上午：早餐后前往参加女儿国【摩梭风情家访】了解摩梭母系氏族的宗教信仰和文化习俗等。
                 <w:br/>
                 后前往码头乘坐【摩梭猪槽船】（温馨提示：船夫会推荐客人不上岛，游船环岛一圈，费用需自理，此为船夫私人行为与旅行社无关，望周知）登【里务比岛】参观【里务比寺】、【土司墓】，湖水清澈透眼，秀丽迷人，欣赏高原珍稀植物波叶海菜花、感悟“摩梭三绝”。到达【大洛水】开始环湖（游玩约2小时左右）环湖网红打卡地标：云南情人沙滩、情人树--里格观景台--环湖美拍
                 <w:br/>
-                泸沽湖乘车返回丽江（车程约4小），晚餐自理，后入住酒店休息。可自费欣赏大型歌舞《丽江千古情》（费用自理300元/人） 
+                泸沽湖乘车返回丽江（车程约4小时），晚餐自理，后入住酒店休息。可自费欣赏大型歌舞《丽江千古情》（费用自理300元/人） 
                 <w:br/>
                 特别提醒：以上行程视天气情况而定，如遇寒冷天气，摩梭家访与乘猪槽船登里务比岛游览顺序调换，还请谅解！  
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.乘坐猪槽船的途中，湖面风较大，请听从船夫的安排，不要在船上做危险的动作，以免不慎落水。
                 <w:br/>
                 2.古城古镇人流量较大，游玩期间注意个人安全，注意周边及脚下情况，保管好自身财务，以免带来不必要的损失和麻烦。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：摩梭猪槽船 里务比岛 里务比寺 摩梭风情家访 丽江古城
                 <w:br/>
                 自费项：大型歌舞《丽江千古情》（费用自理300元/人）
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：桌餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、祥和一号、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店： 丽江温德姆花园、柏纳、戴斯温德姆 天香阁、祥和一号、丽江M酒店、丽江达安曼国际酒店、柏宇云龙、璞缘精舍或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-香格里拉（车程2.5小时）
                 <w:br/>
                 早餐后前往【束河古镇】(赠送小马车）束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。体验纳西庭院下午茶——【围炉煮茶】慢火烹茶，静享时光。不如，小坐一下赴一场新中式茶局，冬日暖阳至、相约围炉、笑谈人生百事、惬意休闲旅游，浪漫如约而至；将每一寸光阴浸泡在喝茶的时间里，尽享人间好时节，尽享旅行的温暖浪漫；在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生，
                 <w:br/>
-                午餐后丽江前往香格里拉（车程约4小） ，途中远眺“江流到此成逆转，奔入中原壮大观”的天下奇观【长江第一湾】抵达【小中甸】牧场，远处观赏高原藏区牧场；不同的季节，小中甸的格桑花、杜鹃花、狼毒花纷纷争相开放。因为受草场爆护等因素，不能进入草场里面，在路边观赏拍照留恋
+                午餐后丽江前往香格里拉（车程约3.5小时） ，途中远眺“江流到此成逆转，奔入中原壮大观”的天下奇观【长江第一湾】抵达【小中甸】牧场，远处观赏高原藏区牧场；不同的季节，小中甸的格桑花、杜鹃花、狼毒花纷纷争相开放。因为受草场爆护等因素，不能进入草场里面，在路边观赏拍照留恋
                 <w:br/>
                    后前往车赴【普达措国家公园】公园拥有地质地貌、湖泊湿地、森林草甸、河谷溪流、珍稀动植物等，原始生态环境保存完好。水美草丰的牧场、百花盛开的湿地、飞禽走兽出没的原始森林，被称为无任何污染的“童话世界”
                 <w:br/>
                    享用晚餐歌舞伴餐【土司宴】（赠送项目不用不退费且无替代项目，赠送安排献哈达，不含烤牛羊肉费用，不去不退费用），近距离感受藏民族的热情、藏族民俗、餐饮文化。晚入住酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：束河古镇、 普达措国家公园
                 <w:br/>
                 到达城市：香格里拉县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：桌餐     晚餐：桌餐（土司宴）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">香格里拉网评四钻：香格里拉藏地圣莲、艺龙、凯里亚德、蜀锦沐云或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">香格里拉网评四钻：香格里拉嘉悦世纪、  凯里亚德 、艺龙、 藏地圣莲、 茂源、 兰欧、 紫薇或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1783,51 +1789,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>