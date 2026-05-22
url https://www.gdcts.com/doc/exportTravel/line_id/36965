--- v2 (2026-04-01)
+++ v3 (2026-05-22)
@@ -674,53 +674,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-泸沽湖（车程约180公里，行驶约4小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店内早餐
                 <w:br/>
                 上午：早餐后乘车后前往以“险、奇、美、秀”著称的【玉龙雪山风景区】（含进山费，路程时间约40分钟，整个景区游览约120分钟不含排队和上索道时间）乘索道（含进山费、含大索道、含环保车）观雪山沿途欣赏原始森林。
                 <w:br/>
-                特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。
-[...1 lines deleted...]
-                如三条索道皆限流或停运，将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
+                特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
                 <w:br/>
                 之后前往游览【蓝月谷】（蓝月谷电瓶车40元/人自理）源自雪山的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷中形成了清澈见底、甘冽无比的河流。晴天时，水的颜色是蓝色的，山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下。
                 <w:br/>
                 雪山行程结束后出发前往泸沽湖（车程约4小时），途经十八湾，树底，到达宁蒗县成，享用午餐，湖畔人家，沿途小凉山风光村落、途径狗钻洞原始森林抵达泸沽湖。
                 <w:br/>
                 到达【泸沽湖观景台】泸沽湖美景尽收眼底。沿泸沽湖环湖公路游览湖边景点。
                 <w:br/>
                 晚餐品尝【摩梭石锅鱼】后参加【摩梭篝火晚会】（60分钟）体验地道摩梭风情，在夜色中寻找自己意中人。结束行程入住泸沽湖酒店。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.泸沽湖常年温度较低，早晚温差大，请注意带保暖的衣物，天气干燥，多带点补水的东西。
                 <w:br/>
                 2.泸沽湖少数民居众多，请贵宾尊重当地的风俗习性，避免引起冲突，带来不必要的麻烦。
                 <w:br/>
                 3.因泸沽湖地域限制，当地就餐环境有限，如不符合您的口味，还请多见谅。
                 <w:br/>
                 4.今日路途较远，行车时间较长，途中山路弯多，晕车的朋友请准备好晕车药，提前一晚好好休息，保持体力。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：玉龙雪山风景区、蓝月谷、泸沽湖
                 <w:br/>
                 到达城市：丽江泸沽湖
@@ -1567,51 +1565,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、 本产品供应商为：广州永和旅行社有限公司 ，许可证号：L-GD01310 质监电话15013239696，020-86345801。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州永和旅行社有限公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、 我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1789,51 +1787,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>