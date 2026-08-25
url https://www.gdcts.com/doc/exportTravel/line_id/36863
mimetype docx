--- v0 (2025-11-05)
+++ v1 (2026-08-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【闽南盛宴·土楼晒秋·亲子旅行记】福建漳泉4天 丨东山岛丨双面海南屿丨南门湾丨马銮湾丨鱼排出海体验丨泉州西街·开元寺丨浔埔村丨永定初溪土楼晒秋行程单</w:t>
+        <w:t xml:space="preserve">【闽南盛宴·土楼晒秋·旅行记】福建漳泉4天 丨东山岛丨双面海南屿丨南门湾丨马銮湾丨鱼排出海体验丨泉州西街·开元寺丨浔埔村丨永定初溪土楼晒秋行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -404,55 +404,55 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一次性打卡闽南精华景点：
                 <w:br/>
                 ★初溪土楼：隐匿千年的客家秘境，一眼沉醉的东方城堡，闽溪最原生态的土楼；
                 <w:br/>
                 ★泉州：半城烟火半城仙-海丝起点-开元寺、西街；换装旅拍深度体验 - 蟳蜅簪花女（自费体验 ）
                 <w:br/>
                 ★东山岛：福建马尔代夫、宛如人间仙境的宝藏海岛；
                 <w:br/>
-                ★★舒适住宿：精挑细选三晚特色酒店：1晚海边别墅、1晚温泉酒店，1晚五钻酒店；
-[...3 lines deleted...]
-                ★★味蕾盛宴：土楼丰收宴，东山小海鲜餐、八闽全福宴；
+                ★★舒适住宿：精挑细选三晚特色酒店：1晚4钻海边别墅、1晚4钻温泉酒店，1晚5钻酒店；
+                <w:br/>
+                ★★特色体验：渔排出海、篝火晚会、土楼晒秋、水果采摘；
+                <w:br/>
+                ★★味蕾盛宴：土楼丰收宴，东山小海鲜餐、泉州姜母鸭。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -613,118 +613,120 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：东山岛小海鲜餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">东山岛别墅</w:t>
+              <w:t xml:space="preserve">东山岛别墅/4钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                鱼排体验-泉州-开元寺-西街
+                鱼排体验-漳州古城-开元寺-西街
                 <w:br/>
                 酒店早餐后前往【鱼排体验】（含鱼干-生蚝-地瓜-水果-钓鱼-海上功夫茶），乘着渔船穿梭于鱼排之间，零距离接触东山海域之沧桑与时代进步，乘船前往鱼排体验：撒网捕鱼、海钓、拉蟹笼捉螃蟹，基地配有小活动，海钓活动过程中，俱乐部提供笼捞虎蟹小点心！
                 <w:br/>
-                适时前往泉州（车程约2.5H），游览【开元寺】（游览时间约1H）礼佛祈福有道是：半城烟火半城仙。位于鲤城区西街，是中国东南沿海重要的文物古迹，也是福建省内规模较大的佛教寺院。该寺始创于唐初垂拱二年（686年），初名莲花道场，开元二十六年（738年）更名开元寺。现存主要庙宇系明、清两代修建，南北长260米，东西宽300米，占地面积78000平方米。
+                【漳州古城】：街区不仅较为完整地保留了明清时期的古街格局和民居特色，而且拥有不少知名度较高的旅游资源:"尚书·探花"、"三世宰贰"两座石牌坊和漳州文庙，为国家级重点保护文物;漳州府衙旧址、中共福建临时省委旧址、嘉济庙碑、王升祠、比干庙、太平天国侍王府等，均是著名的文化古迹;曾在明代风靡一时、被誉为国内三大著名年画的漳州木版年画。打卡【沉默的荣耀】取景点，回首那个残酷又热血的年代，一部没有硝烟的谍战史，展现了个人与国家的抉择，传递爱国情怀，呼吁实现祖国统一。
+                <w:br/>
+                适时前往泉州（车程约1.5H），游览【开元寺】（游览时间约1H）礼佛祈福有道是：半城烟火半城仙。位于鲤城区西街，是中国东南沿海重要的文物古迹，也是福建省内规模较大的佛教寺院。该寺始创于唐初垂拱二年（686年），初名莲花道场，开元二十六年（738年）更名开元寺。现存主要庙宇系明、清两代修建，南北长260米，东西宽300米，占地面积78000平方米。
                 <w:br/>
                 游览【西街观景平台】（游览时间约1H）站在西街高处，俯视千年古刹开元寺，观西街，忆繁华泉州！西街是泉州较早开发的街道和区域，早在宋朝，它就已经象征了泉州的繁荣，它还是泉州市区保存较完整的古街区，保留着大量具有历史原貌的建筑。【网红打卡地小西埕】是西街新建的小型文创园，门口不是很起眼，但是当穿过小街小门走进去的时候里面却是别有洞天，热闹非凡！有很多的网红文字，很适合去拍照，白天和晚上拍照的感觉是很不一样的，小西埕也留下了白岩松留下的一句话：泉州，这是你一生至少要去一次的城市！
                 <w:br/>
-                晚餐品尝八闽全福宴，后前往入住酒店。
+                晚餐自理后前往入住酒店。，后前往入住酒店。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：八闽全福宴   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：泉州姜母鸭     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">石狮万佳国际酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -735,55 +737,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                浔埔村-永定-柿子采摘-篝火晚会
+                蟳埔村-永定-水果采摘-篝火晚会
                 <w:br/>
                 早餐后前往游览【蟳埔村】（游览时间约1H）走进渔村，四处散发出一股海的味道。余晖下的蚵壳厝是动荡不安的出海男儿心中最温暖的港湾，那里承载着几百年渔民的安静的岁月。也是2023年新晋的网红打卡胜点，明星赵丽颖同款扎花体验地，有兴趣的可以在这里感受簪花（簪花费用自理）拍上美美的照片。
                 <w:br/>
-                适时前往【永定】（车程约3H），前往【采摘柿子】（每人赠送三斤），绿叶掩映间，万千“小灯笼”悄然点亮，橙红、金黄的果实压弯枝头，在湛蓝天空下摇曳出一幅浓墨重彩的秋日画卷，枝头沉淀的不仅是果实，更是整个秋天的丰饶。暂别城市喧嚣，提起小篮，来柿林中寻找那份最质朴的甜蜜与欢喜。
+                适时前往【永定】（车程约3H），前往【采摘时令水果】百香果每人赠送两斤。“一半是甜蜜，一半是香气。好山好水出好果，这是大自然馈赠的黄金炸弹。从枝头到舌尖，每一口都是阳光的味道。一头扎进绿意盎然的百香果园。放眼望去，翠绿的藤蔓爬满支架，一个个饱满圆润的百香果像小灯笼一样点缀其间。
+                <w:br/>
+                备注：或采摘柿子送1斤（根据时令安排采摘当季水果）。
                 <w:br/>
                 晚餐品尝土楼丰收宴，后参加【篝火晚会】在土楼里面，篝火互动，载歌载舞，感受土楼的魅力。
                 <w:br/>
                 适时前往龙岩客都温泉酒店，纯天然偏硅酸温泉，入住酒店后自由浸泡温泉，洗去旅途的疲惫。度假村的温泉源自地下深处，出水温度高达68℃，属于偏硅酸温泉（也称为“美人汤”）。偏硅酸对人体心血管、骨骼生长、皮肤美容等有良好的保健作用，泡完后皮肤会感到特别光滑细腻。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：土楼丰收宴   </w:t>
@@ -821,51 +825,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 初溪土楼晒秋-潮汕-广州
                 <w:br/>
-                早餐前往【初溪土楼群】（游览时间约2H，不含电瓶车10元）位于福建省永定区下洋镇初溪村，自明代至现代，历经数百年建成，为徐氏家族聚居地，总面积为14.72公顷。初溪土楼群是永定区内最原始、最具客家人文色彩的土楼，被誉为“中国最美丽的土楼群”。初溪土楼群是永定“三群两楼”中的一群，由五座圆楼和数十座方楼（主要有集庆楼、余庆楼、绳庆楼、华庆楼、庚庆楼、锡庆楼、福庆楼、共庆楼、藩庆楼、善庆楼等）组成，主要种类有长方形、正方形、圆形、六角形等。初溪土楼群的楼名中间都带有一个“庆”字，以示人丁兴旺、万事如意。初溪土楼群独特的建筑风格和古老的韵味体现出较高的美学和历史价值，显示了中国劳动人民的智慧和创造才能。初溪土楼群建筑规模和建筑艺术营造的文化氛围为世界各地少见，展示了中原遗风和客家民风。
+                早餐前往【初溪土楼群】（游览时间约2H，不含电瓶车15元）位于福建省永定区下洋镇初溪村，自明代至现代，历经数百年建成，为徐氏家族聚居地，总面积为14.72公顷。初溪土楼群是永定区内最原始、最具客家人文色彩的土楼，被誉为“中国最美丽的土楼群”。初溪土楼群是永定“三群两楼”中的一群，由五座圆楼和数十座方楼（主要有集庆楼、余庆楼、绳庆楼、华庆楼、庚庆楼、锡庆楼、福庆楼、共庆楼、藩庆楼、善庆楼等）组成，主要种类有长方形、正方形、圆形、六角形等。初溪土楼群的楼名中间都带有一个“庆”字，以示人丁兴旺、万事如意。初溪土楼群独特的建筑风格和古老的韵味体现出较高的美学和历史价值，显示了中国劳动人民的智慧和创造才能。初溪土楼群建筑规模和建筑艺术营造的文化氛围为世界各地少见，展示了中原遗风和客家民风。
                 <w:br/>
                 每年的秋天，土楼都会举行一场独特的农俗文化活动——晒秋，为古朴的土楼增添了一抹亮丽的色彩。金黄的玉米、火红的辣椒、沉甸甸的稻谷，在阳光下色彩斑斓，构成了一幅幅动人的“晒秋图”。这些晾晒的农作物不仅是村民们勤劳与智慧的见证，更是丰收喜悦的生动呈现。
                 <w:br/>
                     适时启程前往潮汕火车站（车程约2.5H），乘动车返回温馨的家。
                 <w:br/>
                 交通：旅游巴士/动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
@@ -941,132 +945,396 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南/东--潮汕，潮汕--广州南/东往返二等座票；
                 <w:br/>
                 2、用车：全程空调旅游车，保证一人一正座；
                 <w:br/>
                 3、门票：含行程中首道门票。以上景点的游览时间仅供参考（不含园中园门票）；
                 <w:br/>
-                4、用餐：全程含3早4正，酒店含早，餐标：35元/人，特色餐：土楼丰收宴、八闽全福宴，东山岛小海鲜餐；
-[...1 lines deleted...]
-                5、住宿：全程入住1晚5钻酒店+1晚海边别墅+1晚4钻客都温泉酒店（含一次温泉）（每成人每晚一个床位）。行程中的酒店不提供自然单间，若出现单男单女，补房差：500元/人（注：无正规三人间，建议客人补或退房差，不占床早餐请到前台现付）；
+                4、用餐：全程含3早4正，酒店含早，餐标：35元/人，特色餐：土楼丰收宴、泉州姜母鸭，东山岛小海鲜餐；
+                <w:br/>
+                5、住宿：全程入住1晚5钻酒店+1晚海边别墅+1晚4钻客都温泉酒店（含一次温泉）（每成人每晚一个床位）。行程中的酒店不提供自然单间，若出现单男单女，补房差：430元/人（注：无正规三人间，建议客人补或退房差，不占床早餐请到前台现付）；
                 <w:br/>
                 参考酒店：
                 <w:br/>
-                泉州1晚（5钻）：石狮万佳国际酒店同级；
+                泉州1晚（5钻）：石狮万佳国际酒店或泉州南安水头朋来酒店或同级；
                 <w:br/>
                 东山岛1晚：海边别墅或同级；
                 <w:br/>
                 永定1晚（4钻）：客都温泉酒店；
                 <w:br/>
                 6、导游：当地优秀普通话导游讲解服务；
                 <w:br/>
                 7、儿童标准：
                 <w:br/>
-                6岁以下（1.2米）以下：含车餐导，不占床不含早免门票；门票超高自理；
-[...1 lines deleted...]
-                6岁-14（未满14周岁，1.2-1.5米）：含动车半票、餐，车位，导服、半价门票；不占床不含早；门票超高自理；
+                6岁以下（1.2米）以下：含车导，半价正餐，不占床不含早不含温泉票；门票自理；；
+                <w:br/>
+                6岁-14（未满14周岁，1.2-1.5米）：含动车半票、正餐，车位，导服、半价门票；不占床不含早不含温泉票；门票超高自理；
                 <w:br/>
                 特别说明：
                 <w:br/>
-                1、广东成团 20人成行出发、如不够人数，提前5天通知、不做赔偿！
+                1、广东成团 25人成行出发、如不够人数，提前5天通知、不做赔偿！
                 <w:br/>
                 2、本次行程为套票优惠团，60 岁及以上或持的特殊证件（记者证、军官证、老年证、残疾证等）均按长者优惠门票核算，一律不再享受任何景区优惠政策。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、不含：初溪土楼电瓶车10元人；
+                1、不含：初溪土楼电瓶车15元人；蟳埔村簪花自理。
                 <w:br/>
                 2、旅游人身意外保险；
                 <w:br/>
                 3、私人性质消费及自由活动期间所有费用；
                 <w:br/>
-                4、如产生单男单女需补房差；500元/人
+                4、如产生单男单女需补房差；430元/人
                 <w:br/>
                 5、如遇人力不可抗因素造成延误，费用由客人自理；以上行程在不减少景点的情况下，根据当地导游安排为准
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">蟳埔村簪花</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">簪花费用自愿自理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">初溪土楼景交</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">往返景交自愿自理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 15.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1093,51 +1361,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、本产品供应商为：广州大麦国际旅行社有限公司，许可证号：L-GD-100217，联系电话（020-86311990）。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州大麦国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州大麦国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、本产品供应商为：广州大麦国际旅行社有限公司，许可证号：L-GD-100217，联系电话（020-86311990）。此团25人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州大麦国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州大麦国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据安排的首末 站城市最终确定。客人对出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、团队均提前7天或以上订购票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（火车票、门票、酒店、车费分摊等，我社不提供大交通报销单据），特此说明。
                 <w:br/>
                 4、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 5、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 6、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 7、购物：福建地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等 地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本 社无关，敬请注意。
                 <w:br/>
                 8、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待： 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
@@ -1257,51 +1525,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1445,50 +1713,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>