--- v1 (2026-03-13)
+++ v2 (2026-07-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【绝境西澳】波浪岩奇观+滑沙观星+粉湖邂逅+酒食盛宴9天行程单</w:t>
+        <w:t xml:space="preserve">【5-8月】【探境西澳】波浪岩奇观+滑沙观星+粉湖邂逅+酒食盛宴9天行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -1357,118 +1357,118 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用包含
                 <w:br/>
                 1.全程团体经济舱机票及境外机场税、航空燃油税。
                 <w:br/>
                 2.澳大利亚团队签证费（团进团出，不可离团，自备签减800元）。3.旅程中所列的景点的第一道门票，不含园中园门票。
                 <w:br/>
                 4.行程表所列酒店或同级酒店的住宿费。参考酒店珀斯Pagoda的4星或同级；杰拉尔顿4星Nesuto或同级；巴瑟尔顿AbbeyBeach或同级
                 <w:br/>
                 5.行程内所列用餐：7个早14正（含特色餐）；早餐为酒店西式自助早餐或便携式早餐盒，午晚餐以中餐为主，8菜1汤（平均餐标澳币35元）不含酒水。因航班原因无法安排餐食请自理。所有餐食自动放弃款项恕不退还。
                 <w:br/>
                 6.行程所列的旅游交通费。
+                <w:br/>
+                7.领队导游服务费人民币900元/人（大小同价）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用不包含内容
                 <w:br/>
-                1.领队导游服务费人民币900元/人（大小同价）
+                1.常驻地前往机场的往返交通。
                 <w:br/>
                 2.个人旅游意外保险和航班保险。
                 <w:br/>
                 3.全程单房差：4550元/人/全程(酒店住宿若出现单男单女，我司将安排您和其他同性别客人拼房。若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差入住标准单人间)。
                 <w:br/>
                 4.行程表以外活动项目所需的费用。
                 <w:br/>
                 5.其它私人性开支（如：私人性交通；酒店内洗衣，电话，酒水，行李生服务；行李超重，行李的搬运费，保管费和超重行李托运费及个人物品关税）。
                 <w:br/>
                 6.司导超时工作费用及用车超公里费用。
                 <w:br/>
                 7.不含澳洲签证要求的75岁以上老人必须体检的体检费，健康保险（视旅游天数而定人民币1000/人左右）。8.遇领事馆拒签的拒签费用，或领事馆要求必须前往面见签证官的费用，以及因拒签而需二次送签的费用。
                 <w:br/>
                 9.行程中航班上、火车、轮船上餐费。
                 <w:br/>
                 10.其它一切未约定由旅行社负责的费用，（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用，非合同约定行程中发生的旅游者私人性开支、小费奖赏等费用等）。
-                <w:br/>
-                11.常驻地前往机场的往返交通。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1652,51 +1652,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>