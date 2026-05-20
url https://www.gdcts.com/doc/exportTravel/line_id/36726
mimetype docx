--- v1 (2025-12-25)
+++ v2 (2026-05-20)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">XZL-20251031-D1</w:t>
+              <w:t xml:space="preserve">XZL-20260519-D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,61 +343,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班1：
+                参考航班：
                 <w:br/>
                 去程：广州-济南 CZ3663 /21:15-23:50；
                 <w:br/>
                 回程：大连-广州 CZ6486 /20:05-23:55。
-                <w:br/>
-[...4 lines deleted...]
-                回程：大连-广州 CZ6447 /17:30-21:30。
                 <w:br/>
                 <w:br/>
                 （直飞或经停，具体航班时间以实际出票为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -632,51 +626,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">济南银座佳悦酒店或同级</w:t>
+              <w:t xml:space="preserve">济南银座佳驿酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -888,97 +882,103 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：胶东锅贴宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">青岛尚客优精选、如家、金山城、爱尊客或同级</w:t>
+              <w:t xml:space="preserve">青岛季枫国际酒店、维也纳国际、斐漫、瀚源世纪或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 青岛（行车约3小时）蓬莱（行车约2小时）威海（行车约1小时）烟台（乘船约6.5小时）大连
                 <w:br/>
-                早餐后，乘车赴蓬莱游览【八仙雕塑广场】（游览约30分钟）八仙雕塑标志是蓬莱景区的一个亮点，传说这里是八仙聚居之地，雕塑栩栩如生，生动刻画八仙传奇,讲述八位神仙在蓬莱的仙山琼阁上惩恶扬善，普渡众生的故事。雕塑广场后面是广阔的海滨，也是游客最爱玩的地方。漫步【海滨浴场】（游览约20分钟），漫步沙滩、踏浪戏水，玩沙拾贝。后前往威海，游览【幸福门广场】（游览约50分钟）幸福门被誉为"威海之门" ，整个公园的环境优美、视野开阔、空气清新，是威海市新的标志性区域，从这里看海，天蓝蓝水蓝蓝，美不胜收。前往威海标志性建筑【画中画】（游玩约20分钟）提到天安门广场，人们就会想到北京，东方明珠，上海，西湖，杭州。谈到威海，你会想到什么？大海？其实会有我们一座标志性的建筑——威海公园。来过这里的朋友一定很熟悉。威海公园是中国最大的海滨公园之一。这里被誉为威海之窗.来这里的人一般都是在大画框拍照，这也是画中画的形成。后车赴烟台，游览【月亮湾】（游览约30分钟）月亮湾，美在自然，美在自然的景观、自然的山水。这里还被多家电影制片厂选为外景拍摄基地，《渡江侦察记》、《月亮湾的笑声》、《月亮湾的风波》等优秀影视作品都曾在此拍摄外景。游览【东炮台景区】（游览约20分钟）漫步东炮台，每一处景点都闪耀着迷人的光环，每一个景色都抒散着大海的豪情。山光、海色、人文、遗址完美地结合在一起，增添了东炮台的无限魅。
+                早餐后，车赴【水果庄园】，体验采摘乐趣，樱桃成熟一般在5月10号前后，停收约6月20号左右（如因时令原因樱桃停收，我社不作任何赔偿，果园内还有其他水果采摘，恕不另行通知），为了尊重果农劳动，摘下的樱桃按市场价称重计费。（可免费品尝园内水果，采摘称重按市场价格计费，耕作辛苦，请勿浪费！，采摘地点以实际情况会有所变动）。
+                <w:br/>
+                乘车赴蓬莱游览【八仙雕塑广场】（游览约30分钟）八仙雕塑标志是蓬莱景区的一个亮点，传说这里是八仙聚居之地，雕塑栩栩如生，生动刻画八仙传奇,讲述八位神仙在蓬莱的仙山琼阁上惩恶扬善，普渡众生的故事。雕塑广场后面是广阔的海滨，也是游客最爱玩的地方。漫步【海滨浴场】（游览约20分钟），漫步沙滩、踏浪戏水，玩沙拾贝。
+                <w:br/>
+                后前往威海，游览【幸福门广场】（游览约50分钟）幸福门被誉为"威海之门" ，整个公园的环境优美、视野开阔、空气清新，是威海市新的标志性区域，从这里看海，天蓝蓝水蓝蓝，美不胜收。
+                <w:br/>
+                前往【烟台▪海昌渔人码头】一座文化旅游胜地的探索之旅~您可以看到许多具有浓郁渔家风情的建筑，如渔家小屋、渔船码头等，还有一些具有艺术气息的景观，如“渔家妇女”、“渔夫”等雕塑。
                 <w:br/>
                 乘晚上船赴大连（航行约6.5小时，船上入住6-8人间，无独立卫生间，船上无免费的洗漱用品及毛巾等提供，请游客自带。
                 <w:br/>
                 交通：汽车、轮船
                 <w:br/>
-                景点：【八仙雕塑广场】【海滨浴场】【幸福门广场】【威海公园】【月亮湾】【东炮台景区】
+                景点：【水果庄园】【八仙雕塑广场】【海滨浴场】【幸福门广场】【烟台▪海昌渔人码头】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：蓬莱八仙宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1090,55 +1090,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大连（飞行约3.5小时）广州
                 <w:br/>
-                早餐后，特色体验【乘坐有轨电车】（全程约10分钟），感受老大连的情怀，大连有轨电车的历史始于1909年，并且大连市作为中国内地唯一的电车历史未曾中断过的城市，1909年9月25日，大连市第一条有轨电车线路开通。从首辆有轨电车“叮咣叮咣”地在大连街头缓缓驶过，到现在整整100个年头了。百年间，大连市民对有轨电车一直珍爱有加，它作为一种市民常用的出行工具被成功地保留到了今天。游览【俄罗斯风情一条街】（游览约20分钟）俄罗斯风情街即胜利桥西北的团结街，离大连火车站不远。这条街道两侧的俄式老建筑均是100多年前所建，如今依然保留完好，从街口一路走进去，仿佛置身于欧洲的城市街道，喜欢拍摄老建筑的游客不容错过。游览大连东港感受【东方威尼斯水城】的浪漫（游览约1小时），以威尼斯水城为蓝本，总绵延长度为4公里，运河两岸将错落分布200多座欧洲风情的城堡建筑，法式城堡与布鲁日山墙将倒映在水城河面上。号称可以与盛享美誉的欧洲各大水城相媲美。乘航班返回广州，结束愉快行程。
+                早餐后，特色体验【乘坐有轨电车】（全程约10分钟），感受老大连的情怀，大连有轨电车的历史始于1909年，并且大连市作为中国内地唯一的电车历史未曾中断过的城市，1909年9月25日，大连市第一条有轨电车线路开通。从首辆有轨电车“叮咣叮咣”地在大连街头缓缓驶过，到现在整整100个年头了。百年间，大连市民对有轨电车一直珍爱有加，它作为一种市民常用的出行工具被成功地保留到了今天。
+                <w:br/>
+                打卡网红【港东五街】（停留约30分钟）港东五街位于中国辽宁大连市中山区，是一条新兴的网红打卡街道。这条全长1.5公里的街道直通蔚蓝大海，尽头处商船、客轮穿梭，与街道两侧的高楼大厦、湛蓝天空交相辉映，构成一幅美丽的画卷。每日特定时段，巨轮驶过海面的场景尤为壮观，吸引众多游客驻足观赏。街道周边设施完善，游客可以在此感受大连独特的海洋文化与都市风情。除了欣赏海景，周边还有老码头景区、海昌·东方水城等景点可供游览，丰富旅行体验。此外，港东五街附近的美食选择多样，游客可以品尝到地道的海鲜及特色西餐，满足味蕾需求。无论是自然风光还是人文景观，港东五街都为游客提供了丰富的旅游体验。
+                <w:br/>
+                游览【俄罗斯风情一条街】（游览约20分钟）俄罗斯风情街即胜利桥西北的团结街，离大连火车站不远。这条街道两侧的俄式老建筑均是100多年前所建，如今依然保留完好，从街口一路走进去，仿佛置身于欧洲的城市街道，喜欢拍摄老建筑的游客不容错过。
+                <w:br/>
+                游览大连东港感受【东方威尼斯水城】的浪漫（游览约1小时），以威尼斯水城为蓝本，总绵延长度为4公里，运河两岸将错落分布200多座欧洲风情的城堡建筑，法式城堡与布鲁日山墙将倒映在水城河面上。号称可以与盛享美誉的欧洲各大水城相媲美。乘航班返回广州，结束愉快行程。
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
-                景点：【乘坐有轨电车】【俄罗斯风情一条街】【东方威尼斯水城】
+                景点：【乘坐有轨电车】【港东五街】【俄罗斯风情一条街】【东方威尼斯水城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1648,51 +1654,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">A山东段自费推荐套餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                曲阜马车+德国总督府+海上观光+纯生之旅啤酒二厂= 380元（打包优惠价）
+                岱庙+德国总督府+海上观光+纯生之旅啤酒二厂= 380元（打包优惠价）
                 <w:br/>
                 <w:br/>
                 1、费用包含景点门票、超公里、服务费、景区讲解费。以上所列套票导游员根据实际情况推荐选择，敬请配合导游工作！
                 <w:br/>
                 2、如遇天气原因或政策性原因，导致个别景点无法正常参观，导游可根据实际情况按一换一进行调换。
                 <w:br/>
                 3、自费套餐已按照团体优惠票价核算，均为优惠打包价格
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
@@ -1878,51 +1884,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">泰山上下行小交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">【泰山风景区】（上下行小交通70元/人 请酌情自理，登泰山者必须自理，不登山者不交）</w:t>
+              <w:t xml:space="preserve">【泰山风景区】（上下行小交通80元/人 请酌情自理，登泰山者必须自理，不登山者不交）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">40 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2441,51 +2447,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>