--- v1 (2026-03-23)
+++ v2 (2026-05-29)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260410DP3UW</w:t>
+              <w:t xml:space="preserve">AA20260515DP3UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -2014,50 +2014,731 @@
                 <w:br/>
                 6.以上报价未提及的项目
                 <w:br/>
                 7.单人房附加费：7800元/人全程
                 <w:br/>
                 8.12岁以下小童不占床9折结算（以回团时，护照出生日期为准，11.99岁以下，12周岁按成人计算）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机俯瞰维多利亚瀑布 （瀑布城）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：乘直升机空中俯瞰大瀑布（4或6座机型）
+                <w:br/>
+                出发时间：早上8:00---16:00，可以任意选择
+                <w:br/>
+                空中俯瞰大瀑布
+                <w:br/>
+                从正面观看维多利亚大瀑布的壮丽景色。自高空俯视，赞比西河、峡谷、维多利亚瀑布及其壮观的规模尽收眼底。飞行时间为13分钟，让您尽情领略不一样的维多利亚大瀑布，给您带来无与伦比的视觉冲击，大约2公里宽的赞比西河成一条直线向下坠落到100多米深，50至100米宽的峡谷中，升腾到500米空中的水汽，在阳光的照射下形成一道道彩虹，下游的峡谷就像地面上的裂缝，形成一个又一个90度的转角并向前方蜿蜒延伸，延伸到望不见尽头的远方，此刻才真正领略维多利亚瀑布的美丽、壮阔和雄浑。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 202.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机俯瞰维多利亚瀑布 （瀑布城）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：乘直升机空中俯瞰大瀑布（4或6座机型）
+                <w:br/>
+                出发时间：早上8:00---16:00，可以任意选择
+                <w:br/>
+                空中俯瞰大瀑布
+                <w:br/>
+                从正面观看维多利亚大瀑布的壮丽景色。自高空俯视，赞比西河、峡谷、维多利亚瀑布及其壮观的规模尽收眼底。飞行时间为13分钟，让您尽情领略不一样的维多利亚大瀑布，给您带来无与伦比的视觉冲击，大约2公里宽的赞比西河成一条直线向下坠落到100多米深，50至100米宽的峡谷中，升腾到500米空中的水汽，在阳光的照射下形成一道道彩虹，下游的峡谷就像地面上的裂缝，形成一个又一个90度的转角并向前方蜿蜒延伸，延伸到望不见尽头的远方，此刻才真正领略维多利亚瀑布的美丽、壮阔和雄浑。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 365.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">与狮漫步 （瀑布城）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：与狮子（15-18个月大）在丛林中散步，含风味早餐
+                <w:br/>
+                出发时间：早上6:30；16:00出发
+                <w:br/>
+                活动用时：1个小时
+                <w:br/>
+                与狮漫步是一项勇敢者的游戏。清晨，在维多利亚瀑布成，签署完“生死协议”后，你就有机会跟在6-18个月大的狮子后面观看其觅食，又惊又怕又新奇又好玩。实际上，这项活动很安全，工作人员事先会交给客人要领及注意事项，只要严格照办，就能顺利完成，真实体验非洲的主打动作——与狮子的亲密接触。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">高空滑索 （瀑布城）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：维多路亚大桥
+                <w:br/>
+                出发时间：全天
+                <w:br/>
+                活动用时：1个小时（含准备时间）
+                <w:br/>
+                高空滑索是一项勇敢者的游戏，该高空滑索项目，不仅给进入瀑布景区的游客带来刺激、愉悦的互动旅游体验，也减少了步行游览行程。同时，在滑索上还能在高空欣赏到沿线的赞比西河、维多利亚瀑布等一流景观资源。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机 （开普敦）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：开普敦
+                <w:br/>
+                活动方式：乘直升机俯瞰开普敦
+                <w:br/>
+                活动用时：约12分钟
+                <w:br/>
+                当您来到全球最佳旅行目的地，是不是不想留下“云深不知处”和“身在此山中”的遗憾呢？鸟瞰南非母亲城，在飞翔中领略航拍的魅力，乘坐私人直升机，让美丽的桌湾，大西洋，桌山，在脚下流淌，在相机中永存。来开普敦“不可错过”之一。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球 （马赛马拉）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：马赛马拉
+                <w:br/>
+                活动方式：热气球升空俯瞰马赛马拉
+                <w:br/>
+                活动用时：约1.5小时（含早餐时间）
+                <w:br/>
+                清晨约5:00乘坐热气球公司的专车前往气球起飞地，抵达后做升空准备。天气晴朗的条件下，热气球升空，鸟瞰大草原和动物群。飞行结束后，热气球降落在小山坡上，那里早已有工作人员为您准备好了丰盛的早餐；并会与您一起开启香槟，以庆祝此次发射成功。活动结束后热气球公司的专车会将您送回酒店。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 550.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马拉河徒步 （马赛马拉）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：马赛马拉
+                <w:br/>
+                活动方式：徒步
+                <w:br/>
+                活动用时：约1小时
+                <w:br/>
+                全程有持枪森林警察和本地向导做护卫，寻找安全的地区则会安排游客马拉河徒步游览。（全程约1小时左右）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2190,51 +2871,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.参团以到10000元/人订金为准，并需至少于出发前30天付清尾款；
+                1.参团以到10000元/人订金为准；
                 <w:br/>
                 2.行程开始前 29 日至 15 日，按旅游费用总额的 5%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 3.行程开始前 14 日至 7 日，按旅游费用总额的 20%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 4.行程开始前 6 日至 4 日，按旅游费用总额的 50%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 5.行程开始前 3 日至 1 日，按旅游费用总额的 60%； 以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 6.行程开始当日，按旅游费用总额的 70%。 以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等）  
                 <w:br/>
                 7.如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用。
                 <w:br/>
                 ★      以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2534,51 +3215,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2722,50 +3403,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>