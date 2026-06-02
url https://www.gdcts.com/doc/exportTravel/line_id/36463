--- v1 (2026-02-13)
+++ v2 (2026-06-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【趣玩宁夏】宁夏银川双飞5天丨西夏王陵|镇北堡影视城|贺兰山岩画 沙坡头|额里森达来|穿越乌兰湖|宁夏博物馆行程单</w:t>
+        <w:t xml:space="preserve">【趣玩宁夏】宁夏银川双飞5天丨西夏王陵|镇北堡影视城|贺兰山岩画 沙坡头|额里森达来|穿越腾格里三湖 乌兰湖-吉他湖-蛋黄湖|宁夏博物馆行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGYY-20251022-Y6</w:t>
+              <w:t xml:space="preserve">SGYY-20260602-Y6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-银川 ZH8941/0950-1310（直飞）
-[...1 lines deleted...]
-                回程：银川-广州 ZH8942/1400-1700（直飞）
+                去程：广州-银川 ZH8941/0950-1310 或 JD5307/0635-1000（直飞）
+                <w:br/>
+                回程：银川-广州 ZH8942/1400-1700 或 JD5308/2055-0025+1（直飞）
                 <w:br/>
                 （具体以实际出票为准！不指定航班！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -646,89 +646,89 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4钻银川：沙美酒店/玉林东酒店 或不低于同级（不指定）</w:t>
+              <w:t xml:space="preserve">4钻银川：沙美酒店/奇遇酒店 或不低于同级（不指定）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                银川&gt;&gt;&gt; 西部影视城&gt;&gt;&gt;贺兰山岩画 &gt;&gt;&gt; 银川（车程约2小时）
+                银川&gt;&gt;&gt; 西部影视城&gt;&gt;&gt;贺兰山岩画 &gt;&gt;&gt; 漫葡小镇（车程约1小时）
                 <w:br/>
                 【镇北堡西部影视城】（含门票，游览约2.5小时）AAAAA级旅游景区，在这里曾经拍摄过《红高粱》《大话西游》《新龙门客栈》《锦衣卫》《刺陵》等著名获奖影片，当你漫步在这些影视场景之中，流连于真假难分的道具中时，仿佛来到了梦幻般的电影世界，令你神往惊奇，耳目一新。电影秘境，美景目不暇接，一部部电影一帧一帧眼前掠过，令人悸动。您也可以拍下您的专属回忆，作为经典的又一个致敬。捕捉稍纵即逝的美丽。努力把握好特定的瞬间，用构图完整、构图干净、角度到位、角度独特、用光巧妙等打造细腻大片作品。这场旅程也可以作为您记录往事的过程，作为时光的标本，我们将与您一起乐在其中。
                 <w:br/>
                 <w:br/>
                 【贺兰山岩画】（含门票+电瓶车）近距离观察：贺兰山上的精灵——岩羊。参观时间2小时）“中国游牧民族艺术画廊”之称的【贺兰山岩画】,属于全国重点文物保护单位，集自然景观与人文景观于一体。是中外游客访古探奇、寻幽处静、适闲娱乐的“旅游圣地”。这些刻在石头上的无字天书。数以万计的远古岩画使其具有难以替代的观赏价值，远古人类在贺兰山岩石上绘制和凿刻了近 6000副神秘诡异的岩画，生动的记录了一万年 前远古人类生产、生活等场景。这里山势峥嵘 险峻，清泉四季长流，鹏鸟展翅滑翔，岩羊蹦跳自如。置身其间，不仅能领略到贺兰山的雄 伟秀美，而且会陶醉于古村落、古遗址原始厚重的文化氛围中。还可以近距离观察贺兰山上的精灵，国家二级保护动物——岩羊。
                 <w:br/>
                 晚上入住天沐温泉酒店，舒缓旅程的疲惫。
                 <w:br/>
                 <w:br/>
                 温馨提示
                 <w:br/>
                 1、温泉酒店（每间房含2张温泉票，温泉营业时间10:00——22:00）酒店温泉不含泳衣泳裤、请游客自备。如不占床，需补温泉票88元/人。
                 <w:br/>
                 2、泡温泉前请勿饱餐、饮酒，先沐浴洁身。入池从低温开始，每次勿超15分钟，及时补水，适时休息。如感不适，请立即离池。酒后、心脏病、高血压患者及孕妇请谨慎。浴后清水冲淋，注意保暖，及时补充水分。请勿在池内嬉闹，共同维护公共卫生。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -736,51 +736,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5钻：天沐温泉裙楼（含双温泉）</w:t>
+              <w:t xml:space="preserve">5钻：天沐温泉裙楼（含双温泉）或不低于同级（不指定）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -835,131 +835,131 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4钻中卫：沙都假日/美呈酒店 或不低于同级（不指定）</w:t>
+              <w:t xml:space="preserve">4钻中卫：沙都假日/宏伟百谦酒店 或不低于同级（不指定）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                中卫&gt;&gt;&gt; 特产超市 &gt;&gt;&gt; 穿越乌兰湖 &gt;&gt;&gt; 银川（车程约5.5小时）
+                中卫&gt;&gt;&gt; 特产超市 &gt;&gt;&gt; 穿越三湖 &gt;&gt;&gt; 银川（车程约5.5小时）
                 <w:br/>
                 【宁夏特产超市】（参观约120分钟）它是当地（政府与农科院强强联和打造的乡村振兴，扶贫产业）特产超市，带大家了解并品尝体验当地宁夏的国家地理特产宁夏红枸杞，八宝茶，滩羊等，物类丰富、品质保证、价格 实惠。
                 <w:br/>
-                【乌兰湖穿越+赠送无人机航拍】（含门票+换乘越野车，游玩约2小时）在腾格里深处的无人之境，有一颗鲜红的，正在跳动的 “地球之心”，这里没有人烟，也没有信号，这是一片炙热的红色湖泊，在地球上沸腾，就像是地球跳动的脉搏，它最迷人的地方就是，你在地图上也找不到它的位置，所以请记住它的名字——乌兰湖。
+                【腾格里沙漠三湖穿越】（含越野车换乘费用，限4人/车，约2小时）在腾格里深处的无人之境，有一颗鲜红的，正在跳动的 “地球之心”，这里没有人烟，也没有信号，这是一片炙热的红色湖泊，在地球上沸腾，就像是地球跳动的脉搏，它最迷人的地方就是，你在地图上也找不到它的位置，所以请记住它的名字——乌兰湖。还有形状独特的吉他湖，同样位于腾格里沙漠。当你从空中俯瞰，它就如同是一把被大自然遗落在沙漠里的吉他，静静地躺在沙海之中。湖水在阳光的照耀下，波光粼粼，与周边起伏的沙丘共同勾勒出一幅美丽的画卷，给这片荒芜的沙漠增添了别样的风情。每当日出日落时分，金色的光辉洒在吉他湖上，让其更具魅力，也让人们不得不感叹大自然的鬼斧神工。蛋黄湖，可能并非广为人知的官方名称，在腾格里沙漠众多湖泊里，或许有某些湖泊在特定光影或视角下，呈现出类似蛋黄的景观特点，但目前并没有普遍公认名为 “蛋黄湖” 的湖泊。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4钻银川：沙美酒店/玉林东酒店或不低于同级（不指定）</w:t>
+              <w:t xml:space="preserve">4钻银川：沙美酒店/奇遇酒店或不低于同级（不指定）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1137,68 +1137,265 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.不含机场建设费和燃油附加费140元/人；
+                1.不含税440元/人（实际以出票为准，不含税税费涨幅）
                 <w:br/>
                 2.本产品销售价格已享受景区门票优惠政策，不再重复享受特殊证件优惠退费（如学生证、教师证、军官证、老年证、残疾证等证件）；
                 <w:br/>
-                3.报价是按照2人入住1间房计算的价格。本产品不接受拼房，若一人住宿一间房需补房差580元（减房差含早400元）。
+                3.报价是按照2人入住1间房计算的价格。本产品不接受拼房，若一人住宿一间房需补房差6月房差590元，7-8月660元。
                 <w:br/>
                 4.自由活动期间交通费、餐费、等私人费用；行程中不含的餐；购物场所内消费；
                 <w:br/>
                 5.酒店非免费餐饮费、洗衣、理发、电话、饮料、烟酒、付费电视、行李搬运等费用；
                 <w:br/>
                 6.因交通延误、取消等意外事件或战争、罢工、自然灾害等不可抗拒力导致的额外费用；
                 <w:br/>
                 7.因旅游者违约、自身过错、自身疾病导致的人身财产损失而额外支付的费用；
                 <w:br/>
                 8.不含航空保险及旅游意外伤害保险（建议旅游者购买）；
                 <w:br/>
                 9.“旅游费用包含”内容以外的所有费用。及行程中未提到的其它费用等；
+                <w:br/>
+                10.行程中的自费选择项目；
+                <w:br/>
+                另宁夏线路路途遥远，不接受孕妇，年龄范围以外和身体有重疾病的游客报名，如有隐瞒自身健康状况而发生意外导致损失的，概由游客承担，旅行社不承担责任。另外65-68岁老人至少有一位65岁以下成人陪同。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">特产超市</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红枸杞，八宝茶，滩羊等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1227,302 +1424,253 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州拾光悦游国际旅行社有限公司，许可证号： L-GD02366，质检电话：020-83371233。此团 12人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州拾光悦游国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州拾光悦游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                12、行程服务项目特别约定及说明：
+                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
+                <w:br/>
+                1、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、新疆/西北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：新疆/西北地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
-                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；5）精神病患者，如癫痫及各种精神病人；
-[...1 lines deleted...]
-                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
+                <w:br/>
+                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满 18 周岁及老年旅游者预订提示：
-[...11 lines deleted...]
-                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                B.未满18周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满18周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待18周岁以下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75周岁人群需提交三甲医院的体检报告且有70岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待75周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理。
+                <w:br/>
+                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                安全注意事项：
-[...54 lines deleted...]
-                16、旅游全程请服从导游的安排，牢记导游告知的安全事项，带小孩的请时刻注意小孩的安全，防止走失，爱护文物古迹，保护环境。 旅游者每到一地都应自觉爱护当地的文物古迹和景区的自然环境； 
+                宁夏旅游夏秋最爽。当地昼夜温差大，尤其是沙漠地区。准备夏秋两季衣服十分必要，若 10 月份则应该携带冬季的服装，需要注 意的是各种衣物都应穿脱方便，以便随时添减，颜色鲜艳的防雨绸外衣是一个极好的选择。鲜明的颜色，不但照相时是景色中的点缀， 万一迷途，也便于他人寻找。光滑的面料，不着沙尘，易洗易干，即使在十月份，进沙漠防晒也是十分必需的。防晒霜、遮阳帽、墨 镜、手套再加上一方大白沙巾是再好不过的了进入沙漠后，水十分宝贵，不能洗澡甚至不能洗脸，漱口。买一罐爽身粉，每天擦在易 出汗的部位，能舒适不少。口香糖应该随身携带。外出旅游，保护环境不容忽视，大小各异的塑料袋不仅可以充作垃圾袋，还会给旅 途增添不少方便。另外，手电筒、小刀、火柴、望远镜（观景也可观星）、足够的电池、针线、宽胶带、防蚊油，这些小物品可能会 帮你的大忙。 
+                <w:br/>
+                宁夏等西北地区位于我国西北内陆，气候以温带大陆性气候为主，日照强度与昼夜温差较大，紫外线强，日照较长，请游客根据自 身情况，带足御寒衣物，水壶、遮阳伞、墨镜、太阳帽和特级防晒油以做外出护肤之用； 
+                <w:br/>
+                宁夏部门地区风沙比较大，一些景区（如沙湖、沙坡头等）沙子较多，注意保护好照相机，最好随照、随关镜头盖； 
+                <w:br/>
+                穿一双合脚、透气性好的鞋，可以为您的旅途省去不必要的麻烦，让您的心思能够全部放在景点上，感觉好极了； 
+                <w:br/>
+                宁夏的气候比较干燥，应当及时的补充水分、盐分及维生素，保持身体处于良好状态；
+                <w:br/>
+                来到宁夏，特色之一是清真餐多，汉餐少，在饮食口味上您要有心理准备；受旅游地自然条件限制，景点沿途餐厅的条件与内陆旅 游发达地区相比较，无论从软硬件设施或饭菜质量都有一定的差距，且北方大部分地区口味偏重，喜辛辣； 
+                <w:br/>
+                到宁夏，忌讳在回族聚集的地方或清真餐厅谈论关于“猪”的话题，这是民族感情问题哦；西北地区受宗教影响，风俗习惯与我们 不同，游览时（如进高庙），请谨记地陪宣布有关旅游注意事 项，入乡随俗，在任何场合下都不要提及有关少数民族的政治问题，配合好地陪工作； 
+                <w:br/>
+                穆斯林民族地区：（包括西北地区回、维吾尔、撒拉、哈萨克等民族）忌食猪、狗、马、骡等不反刍动物的肉及一切动物的血，不 食自死动物。进入清真寺禁止吸烟、饮酒、在礼拜堂内禁止拍照； 
+                <w:br/>
+                宁夏位地西北内陆，气候以温带大陆气候为主，日照强度与昼夜温差较大，宁夏气温一般在 15—28 摄氏度，即使在夏季也建议您带两件较厚的衣物，请游客根据自身情况带足御寒衣服，及时增添衣物，有备无患！ 
+                <w:br/>
+                宁夏等西北地区由于地域辽阔，景点之间的车程较长，请游客注意休息调配好时间，以充足的体力参加旅游活动。为使大家能 更好的参加旅游活动； 
+                <w:br/>
+                宁夏等西北地区由于地域辽阔，景点之间的车程较长，请游客注意休息调配好时间，以充足的体力参加旅游活动。为使大家能更 好的参加旅游活动，特介绍以下几种防治晕车的方法： 胃复安：胃复安 1 片，晕车严重时可服 2 片，儿童剂量酌减，于上车前 10~15 分钟吞服，可防晕车。行程 2 小时以上又出现晕车症 状者，可再服 1 片。途中临时服药者应在服药后站立 15~20 分钟后坐下，以便药物吸收。
+                <w:br/>
+                重要提醒：患有心脏病、高血压、重症感冒、心肌梗塞、中风等重大疾病者以及半年内腰椎做过手术的客人不能参加此行程，如 有隐瞒且因自身健康原因造成的损失，由客人自行负责； 
+                <w:br/>
+                在少数民族地区参观，请尊重当地的生活、宗教习惯，谨记地陪宣布有关旅游注意事项，入乡随俗，在任何场合下都不要提及有 关少数民族的宗教和政治敏感问题，配合好地陪工作；
+                <w:br/>
+                购物属于个人自愿行为，慎重选择（旅行社不负责退货，为此请慎重考虑是否购买）。警惕上当受骗，注意防盗、防抢。购买工 艺品时，请一定要事先了解价位，如无意购买，请不要随意讲价，以免发生不愉快; 在旅游期间要特别注意人身和财产安全，妥善保 管好身份证、现金、相机等贵重物品； 
+                <w:br/>
+                沙漠景区沙子较多较细，摄影包最好有盖，拉链记得拉上。塑料袋要时常更换，因为不长的时间，袋里就会积存大量沙尘。拍完 照片后要立即将相机收好； 
+                <w:br/>
+                旅游全程请服从导游的安排，牢记导游告知的安全事项，带小孩的请时刻注意小孩的安全，防止走失，爱护文物古迹，保护环境。 旅游者每到一地都应自觉爱护当地的文物古迹和景区的自然环境； 
                 <w:br/>
                 ● 黄河漂流提示： 漂流项目在我国许多地区都有，但乘坐羊皮筏子在黄河上漂流就只有宁夏最成规模了。游客在乘坐羊皮筏子时要注意：上下筏子要 稳而慢，防止滑倒，要一脚踩几根木杆，不要踩单杆，以免踏空；上筏后坐下时不要过猛，漂流进不要站起来或打闹；须穿戴救生 衣，遇到大浪不要惊慌，抓牢木杆坐稳。 
                 <w:br/>
                 ● 相机拍摄建议： 
                 <w:br/>
                 1 .防尘：相机在野外最怕风沙，沙漠中的微尘无孔不入。最好的办法是将镜头调至最短，用塑料袋封好，放在摄影 包中备用。摄影包最好有盖，另外，拉链千万不要忘记拉上。塑料袋要时常更换，因为不长的时间，袋里就会 积存大量沙尘。拍完照片后要立即将相机收好。
                 <w:br/>
                 2. 除尘：一天的拍摄下来，尽管精心保护，相机中也难免有微小沙粒。一个气吹一支羊毛小刷子无疑是十分必需 的。千万不要随便用其他东西擦拭镜头。 
                 <w:br/>
-                ● 宁夏气温一般 15—35 摄氏度，温差较大，即使在夏季也建议您带两件长袖的衣物。
+                ● 宁夏气温一般 15—35 摄氏度，温差较大，即使在夏季也建议您带两件长袖的衣物.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                宁夏旅游夏秋最爽。当地昼夜温差大，尤其是沙漠地区。准备夏秋两季衣服十分必要，若 10 月份则应该携带冬季的服装，需要注 意的是各种衣物都应穿脱方便，以便随时添减，颜色鲜艳的防雨绸外衣是一个极好的选择。鲜明的颜色，不但照相时是景色中的点缀， 万一迷途，也便于他人寻找。光滑的面料，不着沙尘，易洗易干，即使在十月份，进沙漠防晒也是十分必需的。防晒霜、遮阳帽、墨 镜、手套再加上一方大白沙巾是再好不过的了进入沙漠后，水十分宝贵，不能洗澡甚至不能洗脸，漱口。买一罐爽身粉，每天擦在易 出汗的部位，能舒适不少。口香糖应该随身携带。外出旅游，保护环境不容忽视，大小各异的塑料袋不仅可以充作垃圾袋，还会给旅 途增添不少方便。另外，手电筒、小刀、火柴、望远镜（观景也可观星）、足够的电池、针线、宽胶带、防蚊油，这些小物品可能会 帮你的大忙。 
-[...39 lines deleted...]
-                ● 宁夏气温一般 15—35 摄氏度，温差较大，即使在夏季也建议您带两件长袖的衣物.
+                1、失信人请勿报名！国家最高人民法院公布的失信人禁止乘坐飞机、高铁！我司机位为全款买断，失信人如有隐瞒造成空占机位，即使没有出票，机票费已产生，取消只退税，此损失由报名人自行承担！
+                <w:br/>
+                2、行程中所有赠送项目以及风味特色餐不参加及视为自动放弃，不去不退；
+                <w:br/>
+                3、报名出票后，临时取消行程，不退任何费用；
+                <w:br/>
+                4、新疆气候炎热干燥，请带好必备的防晒用品、太阳镜、太阳帽及雨伞。同时配备清热、解毒的药或冲剂。
+                <w:br/>
+                5、夜间或自由活动期间宜结伴同行并告之导游，记好导游电话备用。注意安全，保管好个人财物，贵重物品请放置酒店保险箱保管或到酒店前台免费寄存；
+                <w:br/>
+                6、文明出行，自觉爱护景区的花草树木和文物古迹，不任意在景区、古迹上乱刻乱涂。
+                <w:br/>
+                7、行程结束前请配合地接导游如实填写当地《游客意见书》，由于旅游行业的跨区域性，地接社均不受理因虚假填写或不填意见书而产生的后续争议和投诉；有争议尽量当地解决。如在旅游期间在当地解决不了，可在当地备案，提醒：旅游投诉时效为返回出发地起30天内有效。
+                <w:br/>
+                8、因游客个人行为在旅游行程中主动与司机、导游、其他游客、旅游地居民等个人或群体发生纠纷、语言和肢体冲突后，所造成的一切后果由造成者个人承担；行程中发生纠纷后，游客不得以个人理由拒绝登（下）飞机（车辆、船只）和入住酒店等行为拖延行程或者脱团，造成的一切损失由游客游客旅行过程中因不可抗力因素（自然灾害、政府行为、战争及其他非人力可抗拒因素）、游客个人行为和第三方团体或人员（非旅行社及游客个人行为）对游客造成的人身及财产损害、损失而产生或相关的一切责任、索赔、权利主张和诉讼请求，本旅行社不予受理和承自行承担。
+                <w:br/>
+                9、如遇人力不可抗拒因素（台风、暴雨、检修等）或政策性调整，导致无法游览的景点和项目，我社有权取消或更换为其它等价景点或项目,赠送景点和项目费用不退，并有权将景点及住宿顺序做相应调整；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1563,51 +1711,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1751,50 +1899,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>