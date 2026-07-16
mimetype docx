--- v0 (2025-12-17)
+++ v1 (2026-07-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【西欧 蓝与白之歌】南意+西西里岛+马耳他15天（土航广州往返）|马耳他三蓝之旅|电影之旅|世遗之旅|国立考古博物馆|庞贝古城|阿玛菲海岸|马泰拉|蘑菇村|大力水手村|斯利马大港游船|特色炖兔肉餐|特色海鱼餐|含司导服务费行程单</w:t>
+        <w:t xml:space="preserve">【西欧 蓝与白之歌】南意+西西里岛+马耳他15天（土航广州往返）|马耳他海景房|马耳他三蓝之旅|双蓝洞|电影之旅|世遗之旅|西西里岛深度|国立考古博物馆|庞贝古城|阿玛菲海岸|马泰拉|蘑菇村|大力水手村|斯利马大港游船|炖兔肉餐|海鱼餐行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202510131505HC</w:t>
+              <w:t xml:space="preserve">EU202604211055HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -390,72 +390,80 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【精选航司】甄选8次荣获“欧洲至佳航空奖”的土耳其航空，那不勒斯进，瓦莱塔出，轻松抵达梦想之地！
                 <w:br/>
-                【臻选住宿】全程欧洲标准豪华酒店，BOOKING均分7.5分以上。瓦莱塔连住4晚不挪窝，真正的度假之旅！
-[...1 lines deleted...]
-                【以食为天】中餐8菜1汤+当地西餐+马耳他特色炖兔肉餐+马耳他特色海鱼餐，充分体验当地美食，带给味蕾全新体验
+                【臻选住宿】全程欧洲标准豪华酒店，BOOKING均分7.8分以上。瓦马耳他保证连住4晚高标豪华酒店海景房！
+                <w:br/>
+                【以食为天】中餐8菜1汤+当地西餐+马耳他特色炖兔肉餐+马耳他特色海鱼餐，充分体验当地美食
                 <w:br/>
                 【贴心服务】全程金牌导游服务+甄玩无自费+WIFI2人畅享
                 <w:br/>
                 <w:br/>
                 【蓝与白之歌】
                 <w:br/>
                 ★马耳他三蓝：
                 <w:br/>
-                蓝窗遗址：曾是戈佐岛传奇美景，《权力的游戏》取景地。
+                蓝窗遗址：曾是戈佐岛传奇美景，《权力的游戏》取景地，虽已坍塌，残垣仍诉往昔壮丽。
                 <w:br/>
                 蓝洞：马耳他岛西南的洞穴群，阳光折射海水成宝石蓝，洞底岩洞交错，如梦幻海底迷宫。
                 <w:br/>
                 蓝泄湖：科米诺岛的梦幻之湖，海水清澈如水晶，蓝绿交织，仿佛置身童话仙境。
                 <w:br/>
+                ★卡布里岛蓝洞：
+                <w:br/>
+                深入卡布里岛蓝洞，邂逅地中海zui梦幻的蓝光秘境。
+                <w:br/>
+                ★奥古斯都花园：
+                <w:br/>
+                卡布里C位海景！俯瞰卡布里岛的蔚蓝传奇
+                <w:br/>
                 ★纯白浪漫
                 <w:br/>
-                阿尔贝罗贝洛（蘑菇村）：蓝天白墙灰瓦圆顶的房子，就像蘑菇一样铺满了这里。
-[...1 lines deleted...]
-                土耳其阶梯：邂逅蓝白交织的梦幻
+                阿尔贝罗贝洛（蘑菇村）
+                <w:br/>
+                土耳其阶梯：邂逅蓝白交织
                 <w:br/>
                 <w:br/>
                 【11大甄选景点入内】
                 <w:br/>
                 那不勒斯国立考古博物馆、庞贝古城、陶尔米纳古希腊剧场、巴勒莫院诺曼王宫、蒙雷阿莱主教堂、阿格里真托神庙谷，诺托泰拉罗别墅、大力水手村、戈佐岛维多利亚古城、瓦莱塔圣约翰教堂、吉甘提亚巨石神庙
                 <w:br/>
                 <w:br/>
                 【斯利马大港游船】
                 <w:br/>
                 两岸古老建筑林立，似在诉说往昔故事，游船穿行海上，仿佛穿越时空，领略骑士文化的独特魅力 。
                 <w:br/>
                 <w:br/>
                 【跟着电影去旅行】
                 <w:br/>
                 阿玛菲海岸·波西塔诺：《托斯卡纳艳阳下》（2003年）女主角在这里邂逅爱情，波西塔诺的美景和浪漫氛围为影片增色不少。
                 <w:br/>
                 巴勒莫：《教父》（1972年）在西西里岛首府巴勒莫可以感受到黑手党的神秘氛围以及独特的城市风情。
                 <w:br/>
                 锡拉库萨：《西西里的美丽传说》（2000年）影片中美丽的女主角玛莲娜的故事在这里展开。
                 <w:br/>
                 切法卢：《天堂电影院》（1988年）这座位于巴勒莫海边的小镇被誉为地中海最美的海滨小镇之一。
                 <w:br/>
                 瓦莱塔：美剧《权力的游戏》（2007年）马耳他的城市仿佛凝固在中世纪岁月之中。
                 <w:br/>
                 马泰拉：《007：无暇赴死》（2021年）意大利石头城马泰拉，这里地貌丰富多样，建筑非常有特色，为影片增添了独特的背景。
@@ -628,51 +636,50 @@
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-(飞机)-伊斯坦布尔-(飞机)-那不勒斯
                 <w:br/>
                 参考航班:
                 <w:br/>
                 TK073  广州白云国际机场 T1 - 土耳其伊斯坦布尔机场 (IST)   23:00/05:10+1 
                 <w:br/>
-                参考航班：TK 73  CANIST  2300/0510+1
                 <w:br/>
                 ●【团队集合】,怀着轻松愉快的心情，行囊中装满无限憧憬，踏着轻快的脚步。团友指定时间自行前往机场集中，搭乘国际航班飞往欧洲。( 备注：具体集中时间，地点以出团通知书为准)。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -712,51 +719,50 @@
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊斯坦布尔-(飞机)-那不勒斯-(大巴约30公里)-庞贝-(大巴约30公里)-那不勒斯
                 <w:br/>
                 参考航班:
                 <w:br/>
                 TK1453  土耳其伊斯坦布尔机场 (IST)  - 那不勒斯   06:55/08:20 
                 <w:br/>
-                参考航班：TK1453  ISTNAP   0655/0820
                 <w:br/>
                 ●【那不勒斯】（游览不少于1小时）,那不勒斯是地中海著名的风景胜地。被人们称颂为“阳光和快乐之城”，这里一年四季阳光普照，那波利人生性开朗，充满活力，善于歌唱，那波利的民歌传遍世界。
                 <w:br/>
                 ●【那不勒斯王宫】外观,那不勒斯王宫（意大利语：Palazzo Reale di Napoli）是意大利南部城市那不勒斯的一座宫殿，它是波旁王朝那不勒斯国王 统治两西西里王国时期(1730-1860)的四处住所之一。
                 <w:br/>
                 ●【那不勒斯考古博物馆】入内（游览不少于1小时30分钟）,是意大利最重要的考古博物馆，拥有全球顶级的古罗马艺术与文物！大部分收藏品出土自那不勒斯附近几个在公元79年8月那场维苏威火山爆发而被火山灰淹埋的城镇，反映古希腊、古罗马、甚至古埃及时代的文物；也有少量文艺复兴时代的作品。
                 <w:br/>
                 ●【庞贝古城遗迹】入内（游览不少于1小时）,（含讲解）在维苏威火山喷发的一瞬间被火山灰吞没，是埋在地下的城市，在这里可以看到维纳斯神庙、阿波罗神庙和被称为“庞贝红”的独特的红褐色调的湿绘壁画等等。
                 <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -796,213 +802,221 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                那不勒斯-(大巴约49公里)-苏莲托-(大巴约14公里)-波西塔诺-(大巴约44公里)-萨勒诺
-[...5 lines deleted...]
-                ●【波西塔诺】入内（游览不少于1小时30分钟）,一座座小巧的白色房子，从海边顺着悬崖而上，层层叠叠一路延伸到山腰。或者可以说这些房屋从山腰，如瀑布一样倾泻入地中海的怀抱之中。镇中没有街道，只有一级一级的石头台阶蜿蜒曲折，走在其间，就仿佛走在迷宫中一般，不知道自己会走到何处。不时传来一两声小狗的叫唤，或者高低不一的合唱的鸟鸣。但曲径总是幽通，这些小路被当地人戏称做“神仙路”，顺着小路总能找到仙境，总能探访到小镇的魅力所在。
+                那不勒斯-(大巴约46公里)-卡布里岛-(大巴约46公里)-那不勒斯
+                <w:br/>
+                ●【卡布里岛】入内（游览不少于5小时）,（含往返船票）卡布里岛被誉为海上仙境，是那不勒斯湾内的一个著名的度假旅游胜地，距离那不勒斯18海里，四面环海，从古罗马时期开始，这里就是著名的旅游疗养胜地。
+                <w:br/>
+                ●【蓝洞】入内,是卡布里岛有名的景点。由于洞口的特殊结构，使得洞里的海水一片晶蓝。蓝洞表层的海水呈现幽幽的深蓝色，而深层海水却是天蓝色的，海水映衬得洞中的岩石也是一片蔚蓝。天气晴朗的时候，蓝洞分外的美丽和妖娆。在阳光强烈的照射下，洞内的海水会呈现不可思议的晶蓝色，让每一个身历其境的人惊叹不已！如幸运遇上条件允许入内，我们将换乘小船，4-6人一组，委身进入洞内，体验和欣赏屈折的光线，身临如梦如幻的深蓝世界。
+                <w:br/>
+                (重要注意事项：由于常年风浪影响，游客进入卡布里岛蓝洞参观的机会约为30%左右。若遇风浪过大或水位过高等情况，蓝洞关闭，则调整为卡布里岛环岛游览，无法退费，报名视为同意以上安排，敬请理解！）。
+                <w:br/>
+                ●【奥古斯都花园】入内（游览不少于1小时30分钟）,位于意大利卡布里岛悬崖之上，20世纪初由德国实业家克虏伯兴建，原名克虏伯花园，1918年更名。层层露台繁花似锦，可俯瞰法拉可列尼巨岩、 Marina Piccola 海湾与蜿蜒的克虏伯小路（Via Krupp），是卡布里岛经典全景观景地。在这里拍照特别出片哦！。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：NOVOTEL SALERNO EST ARECHI 或 MEDITERRANEA 或 Hotel Centro Congressi Polo Nautico 或 Hotel Dei Principati 或同级</w:t>
+              <w:t xml:space="preserve">参考酒店：AMERICAN 或 SUITES AND RESIDENCE 或 BEST WESTERN PLAZA 或 HOLIDAY INN NAPLES 或 MONTESPINA PARK 或 RAMADA BY WYNDHAM NAPLES 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                萨勒诺-(大巴约190公里)-马泰拉-(大巴约66公里)-巴里
-[...1 lines deleted...]
-                ●【马泰拉】（游览不少于2小时）,孤独星球曾把它评为「世界上的失落文明城市」，因好莱坞影星梅尔吉布森2002年制作的备受争议的影片《耶酥受难记》轰动影坛，吸引了来自世界各地的游客。其独特的洞穴文化，石穴屋堆叠的震撼却令人念念不忘。
+                那不勒斯-(大巴约49公里)-苏莲托-(大巴约14公里)-波西塔诺-(大巴约16公里)-阿玛菲-(大巴约27公里)-萨勒诺
+                <w:br/>
+                ●【苏莲托】（游览不少于1小时30分钟）,南意度假胜地——苏莲托风光如画，半岛成弧形，伸入蔚蓝色的地中海，拥有迷人的海岸线，充满浪漫的地中海风情。远处曾经埋葬了庞贝古城的维苏威火山（Vesuvius)偶尔冒出的轻烟，仍然傲视着现代文明！。
+                <w:br/>
+                ●【波西塔诺】（游览不少于1小时30分钟）,一座座小巧的白色房子，从海边顺着悬崖而上，层层叠叠一路延伸到山腰。或者可以说这些房屋从山腰，如瀑布一样倾泻入地中海的怀抱之中。镇中没有街道，只有一级一级的石头台阶蜿蜒曲折，走在其间，就仿佛走在迷宫中一般，不知道自己会走到何处。不时传来一两声小狗的叫唤，或者高低不一的合唱的鸟鸣。但曲径总是幽通，这些小路被当地人戏称做“神仙路”，顺着小路总能找到仙境，总能探访到小镇的魅力所在。
+                <w:br/>
+                ●【阿玛菲海岸】,阿玛菲海岸是《国家地理》杂志评选出来的全世界50个最美景点之一，与希腊诸岛一起被誉为“人间天堂”(Paradise found)。崎岖的海岸线上点缀着一个个风景如画的小镇，是欧洲最壮观的海岸线之一。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：MAJESTY 或 Barion Hotel &amp; Congressi 或 EXCELSIOR BARI 或 Vittoria Parc Hotel或同级</w:t>
+              <w:t xml:space="preserve">参考酒店：NOVOTEL SALERNO EST ARECHI 或 MEDITERRANEA 或 Hotel Centro Congressi Polo Nautico 或 Hotel Dei Principati 或 Hotel San Luca 或 Hotel Commercio 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴里-(大巴约56公里)-阿尔贝罗贝洛-(大巴约230公里)-科森扎
-[...1 lines deleted...]
-                ●【阿尔贝罗贝洛】（游览不少于2小时）,位于普里亚大区巴里省，于1996年被联合国教科文组织列为世界文化遗产。它是由“Trullo 特鲁洛”石顶圆屋组成的小镇，石灰石岩石是这里和附近地区的主要建筑材料。阿尔贝罗贝洛以一根主干道分成2区，蒙蒂区是主城区，建筑密集，多达1000多座石顶圆屋，主要有各种文艺风格的小店，餐厅，咖啡厅及酒吧等。
+                萨勒诺-(大巴约190公里)-马泰拉-(大巴约67公里)-阿尔贝罗贝洛-(大巴约232公里)-科森扎
+                <w:br/>
+                ●【马泰拉】（游览不少于1小时）,孤独星球曾把它评为「世界上的失落文明城市」，因好莱坞影星梅尔吉布森2002年制作的备受争议的影片《耶酥受难记》轰动影坛，吸引了来自世界各地的游客。
+                <w:br/>
+                ●【阿尔贝罗贝洛】（游览不少于1小时）,位于普里亚大区巴里省，于1996年被联合国教科文组织列为世界文化遗产。它是由“Trullo 特鲁洛”石顶圆屋组成的小镇，石灰石岩石是这里和附近地区的主要建筑材料。阿尔贝罗贝洛以一根主干道分成2区，蒙蒂区是主城区，建筑密集，多达1000多座石顶圆屋，主要有各种文艺风格的小店，餐厅，咖啡厅及酒吧等。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1218,52 +1232,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴勒莫-(大巴约129公里)-阿格里真托-(大巴约157公里)-卡塔尼亚
                 <w:br/>
                 ●【诺曼王宫】入内（游览不少于1小时）,是11世纪诺曼人在古迦太基人和古罗马废墟上建造的简朴宫殿，后来曾被历代西西里统治者辟为官邸。拜占庭式的马赛克拼贴加上镶嵌金叶的彩色玻璃令人眼花缭乱，整个教堂的金碧辉煌描绘了一幅幅圣经故事。
                 <w:br/>
                 ●【阿格里真托】,阿格里真托是“诸神的居所”，希腊抒情诗人品达尔（Pindaros）曾称赞阿格里真托是人间最美的城市！世界文化遗产“神殿之谷”就坐落于阿格里真托。拥有重要的保存完好的神庙群。
                 <w:br/>
                 ●【土耳其阶梯】外观（游览不少于15分钟）,土耳其阶梯是离西西里岛西岸阿格里真托15公里远的一片海滩，这里有别处不可得见的奇异白色石崖，海滩因其不一样的悬崖颜色而著名，仿佛台阶一般，因而美名流传。 很多人对它最初印象来自意大利电影《美丽的西西里传说》，但只有真正踏上这块土地你才能真实的感受它的无穷魅力。
                 <w:br/>
                 ●【神殿之谷】入内（游览不少于1小时）,造访矗立在河谷高地的神庙谷，众多的希腊神庙遗址，虽然石灰岩表面因岁月侵蚀而风化，但协和神庙的保存典范，却是西西里考古杰出的表现。
                 <w:br/>
-                ●【西西里岛奥特莱斯】（游览不少于1小时30分钟）,自由活动，西西里的购物天堂，这里品类齐全，大牌云集，您可尽情享受购物的乐趣。
-                <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1732,51 +1744,50 @@
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瓦莱塔-(飞机)-伊斯坦布尔
                 <w:br/>
                 参考航班:
                 <w:br/>
                 TK1372  马耳他（MLA） T1 - 土耳其伊斯坦布尔机场 (IST)   19:15/22:50 
                 <w:br/>
-                参考航班：TK1372   MLAIST  1915/2250
                 <w:br/>
                 ●【瓦莱塔城】（游览不少于1小时）,联合国教科文组织将古城瓦莱塔作为文化遗产，列入《世界遗产名录》（1980年）。瓦莱塔城是在16世纪时为了抵御外族入侵而建的军事防御型城堡。瓦莱塔城又被誉为“绅士之城”，古迹众多，建筑多为巴拉克风格。
                 <w:br/>
                 ●【旧薄荷街】（游览不少于30分钟）,是瓦莱塔城中最有特色的老街。长长的街道沿着地势形成一个坡度较缓的“U”型，巴洛克风格的圆顶教堂耸立在长街尽头，更远处是蓝天碧海。这条街道曾是骑士团时期铸造硬币工厂的所在地，Mint本是“铸币”之意，如今流传为小清新风格的“薄荷”之意。
                 <w:br/>
                 ●【巴拉卡花园】外观（游览不少于15分钟）,巴拉卡花园是瓦莱塔的一个公共花园，在这里可以看到大海港的全景。巴拉卡花园的下方，是一排11座的礼炮，这些礼炮自16世纪以来主要用于报时，这个习惯一直沿用到了1960年，每天日出及日落时，礼炮鸣声，代表上下班及城门开关时间。
                 <w:br/>
                 ●【圣约翰大教堂】入内（游览不少于30分钟）,这座教堂建于1578年，标志着骑士团结束了长期游荡的历史而正式定都这里，教堂设计融合了哥特式与巴洛克风格，多本旅游杂志认为它是“世界上至奇妙和至吸引人的教堂”。
                 <w:br/>
                 ●【大团长宫】外观（游览不少于15分钟）,曾经是马耳他骑士团大团长的宫殿，至今一直是马耳他的权利中心，英国占领期间它为总督府，现为马耳他总统府和国会所在地。宫中共分两个院子，一个入口正对Regina广场，东面即是国家图书馆，宫中还装饰着各种著名挂毯和壁画。
                 <w:br/>
                 ●【马尔萨什洛克】（游览不少于15分钟）,位于马耳他主岛南部，是当地最具特色的传统渔村。渔村的海湾里停泊着许多色彩鲜艳的小船，这些名叫橹祖的渔船轻轻摇荡在水中，宛若水中的彩虹。每逢星期日，马尔萨什洛克的鱼市在海边开市，各种海产品、蔬菜水果和特产吸引了不少人。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1822,51 +1833,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊斯坦布尔-(飞机)-广州
                 <w:br/>
-                参考航班：TK72  ISTCAN  01:55/16:35
+                参考航班:
+                <w:br/>
+                TK072  土耳其伊斯坦布尔机场 (IST)  - 广州白云国际机场 T1  01:40/16:20 
                 <w:br/>
                 ●【抵达国内】,抵达国内，护照交给导游。所有团员回程段的登机卡及护照原件要交使馆/领事馆办理返程确认。销签抽查面试请团友无条件配合。(申根领事馆最新规定：团员回国内务必立即办理回程销签工作)。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1942,51 +1955,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.机票：广州往返目的地经济舱团体机票、机场税及燃油附加费，开票后不能退改签；
                 <w:br/>
                 2.住宿：全程欧洲豪华或同等级酒店，以两人一房为标准、酒店欧陆式早餐； 
                 <w:br/>
                 3.用餐：行程中标注所含早餐和正餐（其中含两顿特色餐：马耳他特色炖兔肉餐，马耳他特色海鱼餐），正餐为精选中式8菜1汤（8-10人一桌，或根据餐厅提供桌型安排就餐座位），无法安排中餐的地方将安排当地餐或退餐费（15欧/人/餐），所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意改为风味餐，不退正常团餐费用；
                 <w:br/>
                 4.交通：境外旅游大巴、专业外籍司；圣乔瓦尼镇-墨西拿渡轮、波扎洛-瓦莱塔渡轮、往返科米诺船票，往返戈佐岛船票；
                 <w:br/>
-                5.门票：那不勒斯国立考古博物馆、庞贝古城、陶尔米纳古希腊剧场、巴勒莫诺曼王宫、蒙雷阿莱主教堂、阿格里真托神庙谷，大力水手村、瓦莱塔圣约翰教堂、吉甘提亚神庙；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）；
+                5.门票：那不勒斯国立考古博物馆含讲解、庞贝古城含讲解、卡布里岛蓝洞船票、奥古斯都花园、陶尔米纳古希腊剧场、神殿之谷、巴勒莫诺曼王宫、蒙雷阿莱主教堂、阿格里真托神庙谷，大力水手村、瓦莱塔圣约翰教堂、吉甘提亚神庙、马耳他蓝洞船票、斯利马大港游船；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）；
                 <w:br/>
                 6.签证：申根签证费用；
                 <w:br/>
                 7.境外30万人民币医疗险（75周岁以下），自备签证或免签的客人请自理旅游意外保险；
                 <w:br/>
                 8.wifi设备：移动WIFI产品每台设备可供2人使用（以手机为佳，若连接其他设备可能会影响使用速度，个别国家或区域无法提供，敬请谅解）；
                 <w:br/>
                 9.已含全程司导服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -2000,51 +2013,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.75岁以上（含75岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
                 <w:br/>
-                2.单房差：酒店普通单人房附加费4000元/间。注：酒店普通单人房差仅指普通单人间（如团友要求大床单间或单独一人住标双，请参照大床单人房附加费）；
+                2.单房差：酒店普通单人房附加费6000元/间。注：酒店普通单人房差仅指普通单人间（如团友要求大床单间或单独一人住标双，请参照大床单人房附加费）；
                 <w:br/>
                 **分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
                 3.行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
@@ -2446,51 +2459,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>