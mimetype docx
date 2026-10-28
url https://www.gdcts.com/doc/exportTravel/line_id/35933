--- v2 (2026-09-09)
+++ v3 (2026-10-28)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">肯尼亚发现之旅10天 ▏长沙CZ往返 ▏安博塞利国家公园 ▏埃尔门泰塔 ▏奈瓦沙湖 ▏埃尔门泰塔湖 ▏小狮子艾尔莎庄园 ▏马塞马拉 ▏马赛村 ▏长颈鹿公园  ▏全国联运（长沙CZ）行程单</w:t>
+        <w:t xml:space="preserve">向野而行.肯尼亚10天 ▏长沙CZ往返 ▏安博塞利国家公园 ▏埃尔门泰塔 ▏奈瓦沙湖 ▏埃尔门泰塔湖 ▏小狮子艾尔莎庄园 ▏马塞马拉 ▏马赛村 ▏长颈鹿公园  ▏全国联运（长沙CZ）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -408,65 +408,65 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【航空公司】
                 <w:br/>
                 长沙往返-CZ直飞肯尼亚，可申请全国联运
                 <w:br/>
                 前10位报名赠送全国联运（新疆地区除外，以航司实际批复为准）
                 <w:br/>
                 【酒店标准】当地特色酒店
                 <w:br/>
                 【餐食升级】
                 <w:br/>
                 保护区全程酒店自助早午晚餐
                 <w:br/>
                 内罗毕特别安排中式餐+海鲜火锅餐
                 <w:br/>
                 【行程亮点】
                 <w:br/>
-                安博塞利国家公园，非洲最高山乞力马扎罗脚下大象的乐园；
-[...13 lines deleted...]
-                长颈鹿公园，亲子哺喂世界上最稀有特希尔长颈鹿
+                安博塞利国家公园 ：走向雪山 · 乞力马扎罗下的象群，非洲最经典的一幕
+                <w:br/>
+                马赛马拉国家公园：走向草原 · 马赛马拉整日游猎，非洲五兽最后一片主场
+                <w:br/>
+                东非大裂谷：走向裂谷 · 连住两晚，住在地球最大的那道裂缝边上
+                <w:br/>
+                马拉河徒步：走进荒野 · 全程持枪森林警察和本地向导做护卫 
+                <w:br/>
+                艾尔莎庄园下午茶：从课本到荒野 · 享受小狮子艾尔莎庄园下午茶
+                <w:br/>
+                长颈鹿公园 ： 亲手喂一头被救回来的罗氏长颈鹿
+                <w:br/>
+                【超值赠送】
+                <w:br/>
+                Safari礼包：东非动物图鉴+转换插头+10G流量卡
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -585,51 +585,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 长沙 -内罗毕
                 <w:br/>
-                下午：于约定时间在长沙黄花国际机场集合，乘坐南方航空国际航班，飞往肯尼亚首都-内罗毕。
+                于晚上 22:00 左右长沙黄花国际机场集合，乘坐南方航空国际航班，飞往肯尼亚首都-内罗毕。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -707,141 +707,141 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：酒店自助午餐     晚餐：酒店自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amboseli AA lodge 或Amboseli Penety Resort或同级（特色酒店，未挂星）</w:t>
+              <w:t xml:space="preserve">Amboseli AA lodge 或Amboseli Penety Resort或同级（特色酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 安博塞利
                 <w:br/>
-                全天：酒店早餐后，乘车前往安博塞利国家公园Game Drive（09：00-16：00），拍摄非洲第一高峰乞力马扎罗雪山，您可以尽情欣赏作家海明威笔下那神奇的“乞力马扎罗山上的雪”，在雪峰映衬之下，零距离捕捉大象、狮子等大型动物的一举一动，您可以拍摄到最经典的"好莱坞"式的非洲草原风光！
-[...1 lines deleted...]
-                晚餐后返回酒店休息。
+                全天：酒店早餐后，乘车前往安博塞利国家公园Game Drive（09：00-16：00），拍摄非洲第一高峰乞力马扎罗雪山，您可以尽情欣赏作家海明威笔下那神奇的“乞力马扎罗山上的雪”，在雪峰映衬之下，零距离捕捉大象、狮子等大型动物的一举一动，天气晴好时，您可拍摄到雪峰之下，象群穿过草原——这是非洲最经典的画面。
+                <w:br/>
+                返回酒店休息，于酒店享用晚餐。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 一、少喝水。保护区内游猎，安博塞利保护区猛兽较多，保护区内不允许下车，所以您要做好一下午不上洗手间的准备。特别是女士，整个安博塞利保护区内树都很难找到一棵。
                 <w:br/>
                 二、穿拖鞋。身材娇小的客人下午游猎时可以穿拖鞋，届时可以站在座位上拍照，从而拥有更好的视野。
                 <w:br/>
                 三、办理入住或退房时，若您需要酒店服务生帮您拿行李，需要支付小费，每次一美金即可。有鉴于此，在国内准备些一美金的零钱很重要。
                 <w:br/>
                 四、关于摄影。如果带了400以上焦段的镜头，最好带一个豆袋，可以将豆袋架在车上方便拍摄，以解放负重的双手。除非您要拍射星轨，否则三脚架无需携带，基本派不上用场。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amboseli AA lodge 或Amboseli Penety Resort同级（特色酒店，未挂星）</w:t>
+              <w:t xml:space="preserve">Amboseli AA lodge 或Amboseli Penety Resort或同级（特色酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -879,399 +879,399 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店打包早餐     午餐：酒店自助午餐     晚餐：酒店自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacaranda Lake Elementaita Lodge或elementaita country lodge（特色酒店，未挂星）</w:t>
+              <w:t xml:space="preserve">Jacaranda Lake Elementaita Lodge或elementaita country lodge或同级（特色酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 埃尔门泰塔湖区酒店-奈瓦沙湖-埃尔门泰塔湖区酒店（车程约2小时）
                 <w:br/>
                 上午：酒店早餐后，驱车前往奈瓦沙湖游览（约30分钟）。奈瓦沙湖毫无疑问的是裂谷里的明珠，是中部五湖里最出位的一个，这里湖、光、山、色无一不自在随意，以特有的绵密而鲜活的存在所有人的肯尼亚记忆里。该湖是裂谷中最高湖，湖内河马成群，湖中岛的各类动物加之秀丽湖景吸引了不少游客，是肯国景点中中国领导人来的最多之处。可自费乘坐游船观赏湖中飞禽、河马家族及两岸的当地私人农庄美景，可以捕捉鱼鹰捕鱼的精彩瞬间。
                 <w:br/>
-                乘车前往小狮子艾尔莎庄园,参观艾尔莎了解在小学课本中学到的《小狮子艾尔莎》的真实故事,并可以游览奈瓦莎湖唯一个小型鸟类收容所,然后来一下杯纯真的英式下午茶（约40分钟）。（此为出团前+99元/人赠送超值大礼包项目，如出团前未加购则不含此项目，出发后不可加购，需按自费价格）
+                乘车前往小狮子艾尔莎庄园,参观艾尔莎了解在小学课本中学到的《小狮子艾尔莎》的真实故事,并可以游览奈瓦莎湖唯一个小型鸟类收容所,然后来一下杯纯真的英式下午茶（约40分钟）。
                 <w:br/>
                 下午：酒店午餐，餐后酒店内自由活动。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店自助午餐     晚餐：酒店自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jacaranda Lake Elementaita Lodge或elementaita country lodge（特色酒店，未挂星）</w:t>
+              <w:t xml:space="preserve">Jacaranda Lake Elementaita Lodge或elementaita country lodge或同级（特色酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 埃尔门泰塔湖区酒店-马赛马拉（车程约6小时)
                 <w:br/>
-                上午：酒店早餐后，驱车前往野生动物保护区-马赛马拉。马赛马拉国家公园是肯尼亚最大、最受欢迎的国家公园。占地 1800平方公里，与坦桑尼亚的塞伦盖蒂国家公园隔河相望，每年的野生动物大迁徙就在这两个公园之间进行。动物大迁徙期间，很难同时看到的非洲五大兽：大象、狮子、豹子、犀牛和水牛经常在这里出没，而难以计数的羚羊、长颈鹿、河马、狒狒和狼则日夜在草原上徘徊。如果幸运，就可以一睹最惊心动魄的马拉河之渡（角马等食草动物横渡马拉河的壮观场面，是东非草原最震撼的自然奇观之一。由于动物迁徙的习性使然，渡河时间难以精确预测，敬请谅解。）（此天不入园）
+                上午：酒店早餐后，驱车前往野生动物保护区-马赛马拉。马赛马拉国家公园是肯尼亚最大、最受欢迎的国家公园。占地 1800平方公里，与坦桑尼亚的塞伦盖蒂国家公园隔河相望，每年的野生动物大迁徙就在这两个公园之间进行。每年7–9月动物大迁徙期间，很难同时看到的非洲五大兽：大象、狮子、豹子、犀牛和水牛经常在这里出没，而难以计数的羚羊、长颈鹿、河马、狒狒和狼则日夜在草原上徘徊。如果幸运，就可以一睹最惊心动魄的马拉河之渡（角马等食草动物横渡马拉河的壮观场面，是东非草原最震撼的自然奇观之一。由于动物迁徙的习性使然，渡河时间难以精确预测，敬请谅解。）（此天不入园）
                 <w:br/>
                 下午：抵达后酒店自助午餐，下午自由活动。
                 <w:br/>
                       可自费前往马赛村参观，带有传奇和神秘色彩的马赛人几百年来一直在这片猛兽出没的大草原上狩猎畜牧的马赛人，基本保持了自己几近原始的生活习惯。他们以牛羊肉及其奶、血制品为主要食物，住在用泥巴糊墙狭小低矮的草棚里。手持长矛手杖在草原上放牧的马赛人，也与这里的狮子大象茫茫草原一起，成了马赛马拉的一大景观。欣赏当地人的歌舞表演。
                 <w:br/>
                       品尝日落香槟（如果天气不允许则无法安排，赠送项目不用不退，此赠送项目为限时赠送，送完即止）
                 <w:br/>
                 于酒店内享用晚餐，晚餐后可前往参加篝火晚会（如果天气不允许则无法安排，赠送项目不用不退，此赠送
                 <w:br/>
                 项目为限时赠送，送完即止）
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 一、在动物眼中，人与车属于一体，庞然大物不好对付，当然也不在其食谱中。而一旦人离开了车，就变成了渺小的个体，这个时候凶猛的野生动物不会再把人类与车视作一个整体，相反人变得容易对付，且很可能对人类产生兴趣并发起攻击。
                 <w:br/>
                 二、在游猎过程中禁止爬上车顶，因为豹子与狮子可以轻松跳上车顶。其他团可能会有人做出这样危险的举动，但为了大家的安全，坚决不允许队员效仿。
                 <w:br/>
                 三、肯尼亚的车均配备无线电台，可以随时随刻与保护区内各车队保持联系
                 <w:br/>
-                四、当地人都比较友好，肯尼亚一些公路由“天朝”援建，因此对中国人格外友好。当地人也很有礼貌，如果想拍摄对方或与当地人合影，则最好先征询对方意见。礼貌永远会促进一个良好的开始，冒失无国界，很可能遭遇当地人的反感，我们中华民族五千年的传统美德总不能输给他们是吧？
+                四、当地人都比较友好，肯尼亚一些公路由中国援建，因此对中国人格外友好。当地人也很有礼貌，如果想拍摄对方或与当地人合影，则最好先征询对方意见。礼貌永远会促进一个良好的开始，冒失无国界，很可能遭遇当地人的反感，我们中华民族五千年的传统美德总不能输给他们是吧？
                 <w:br/>
                 五、外出游猎贵重物品最好随身携带。虽然全程下榻酒店/度假村/营地确保安全，都不用担心此类问题，但是安全意识还是要时刻保持。大件物品，如电脑等可以安然留在酒店内，钱财最好随身携带，如若不慎丢失，会带来后续诸多麻烦。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店自助午餐     晚餐：酒店自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mara  Chui 或Mara River lodge或Mara AA Lodge（特色酒店，未挂星）</w:t>
+              <w:t xml:space="preserve">Mara  Chui 或Mara River lodge或Mara AA Lodge或同级（特色酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马赛马拉（马拉河）
                 <w:br/>
                 全天：酒店早餐后，乘车奔赴马拉河，全天于公园内追寻动物(早上8点出发，下午16点抵达酒店)
                 <w:br/>
-                途中前往肯尼亚和坦桑尼亚交界处的马拉河徒步游览（约45-60分钟）,感受马赛马拉的野生动物的魅力.全程有持枪森林警察和本地向导做护卫。（此为出团前+99元/人赠送超值大礼包项目，如出团前未加购则不含此项目，出发后不可加购，需按自费价格）
+                途中前往肯尼亚和坦桑尼亚交界处的马拉河徒步游览（约45-60分钟）,感受马赛马拉的野生动物的魅力.全程有持枪森林警察和本地向导做护卫。
                 <w:br/>
                 晚餐后休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mara  Chui 或Mara River lodge或Mara AA Lodge（特色酒店，未挂星）</w:t>
+              <w:t xml:space="preserve">Mara  Chui 或Mara River lodge或Mara AA Lodge或同级（特色酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马赛马拉-内罗毕（车程约5小时）
                 <w:br/>
                 上午：酒店早餐后驱车返回内罗毕（车程约5小时）。途经素有“地球伤痕”之称的【东非大裂谷】地带。东非大裂谷是世界大陆上最大的断裂带，从卫星照片上看去犹如一道巨大的伤疤，这条长度相当于地球周长1/6的大裂谷，气势宏伟，景色壮观。在此停留并拍照留念（约20分钟）。
                 <w:br/>
                 下午：抵达后享用中式午餐，餐后于内罗毕市区车览观光，车览当地市场、肯雅塔国际会议中心外景、基督教堂等。
                 <w:br/>
-                乘车前往内罗毕长颈鹿公园游览（约40分钟），上世纪70年代，一种叫Rothschild的长颈鹿濒临灭绝，至1973年，在肯尼亚西部仅存130头。为拯救这一稀有物种，乔克夫妇采取了收养及放归自然的方法。经过努力，目前Rothschild的数量已达近500头。1979年，乔克决定成立自然教育中心，通过游客亲自喂养长颈鹿的方式，使游客理解人与自然和睦相处及保护野生动物的重要性。经多方筹集资金，长颈鹿公园于1983年成立。（此为出团前+99元/人赠送超值大礼包项目，如出团前未加购则不含此项目，出发后不可加购，需按自费价格）
+                乘车前往内罗毕长颈鹿公园游览（约40分钟），上世纪70年代，一种叫Rothschild的长颈鹿濒临灭绝，至1973年，在肯尼亚西部仅存130头。为拯救这一稀有物种，乔克夫妇采取了收养及放归自然的方法。经过努力，目前Rothschild的数量已达近500头。1979年，乔克决定成立自然教育中心，通过游客亲自喂养长颈鹿的方式，使游客理解人与自然和睦相处及保护野生动物的重要性。经多方筹集资金，长颈鹿公园于1983年成立。
                 <w:br/>
                 晚餐享用中式海鲜火锅餐。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：海鲜火锅晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eastland Hotel或Muthu Silver Spring Hotel或同级（特色酒店，未挂星）</w:t>
+              <w:t xml:space="preserve">Eastland Hotel或Muthu Silver Spring Hotel或同级（特色酒店）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1460,131 +1460,129 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、签证标准：肯尼亚ETA电子签证（护照首页电子版+2寸白底照片电子版）。
-[...15 lines deleted...]
-                9、境外司机导游服务费（9人起安排领队）
+                签证标准：肯尼亚ETA电子签证（护照首页电子版+2寸白底照片电子版）。
+                <w:br/>
+                机票标准：长沙起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
+                <w:br/>
+                酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
+                <w:br/>
+                用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标八菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
+                <w:br/>
+                景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
+                <w:br/>
+                用车标准：7 座敞篷越野车,每人一座。内罗毕市区接送机为中巴。
+                <w:br/>
+                导游司机标准：境外专业司机和中文导游（9人起安排领队）
+                <w:br/>
+                保险标准：旅行社责任险。
+                <w:br/>
+                境外司机导游服务费：RMB1000/人（请报名时随团费一起支付）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、护照费用；
-[...15 lines deleted...]
-                9、客人往返出境口岸的一切费用；
+                全程单房差 RMB3000（酒店单房差仅指普通单人间（如要求大床单间或单独一个人住标双，单房差另议）；
+                <w:br/>
+                行程表以外行程费用；
+                <w:br/>
+                行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                游客人身意外保险；
+                <w:br/>
+                客人往返出境口岸的一切费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1704,51 +1702,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">热气球探险+野外香槟早餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乘坐热气球在宁谧平静的晨曦中，享受一次别开生面的探险之旅，空中鸟瞰大草原，约 2 小时
                 <w:br/>
                 <w:br/>
-                USD500/人（7-9月）；USD470/人（其他月份）
+                USD500/人（7-9月）；USD480/人（其他月份）
                 <w:br/>
                 最低人数：6人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2339,51 +2337,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 190.00</w:t>
+              <w:t xml:space="preserve">$(美元) 200.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2410,51 +2408,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                本产品供应商为：深圳市特色行国际旅行社有限公司，许可证号：L-GD-CJ00457。此团 9人成团，为保证游客如期出发，我社将与其他旅行社共同委托深圳市特色行国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由深圳市特色行国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                本产品供应商为：深圳市特色行国际旅行社有限公司，许可证号：L-GD-CJ00457。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托深圳市特色行国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由深圳市特色行国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 特别说明：
                 <w:br/>
                 1、游客因个人原因临时自愿放弃游览，景点门票费用、酒店住宿费用、餐费、车费等均不退还。
                 <w:br/>
                 2、行程表中所列航班的起抵时间均为当地时间，“+1”表示航班第二天抵达。
                 <w:br/>
                 3、行程表中所列餐食，“X”表示该餐食不包含在行程中。
                 <w:br/>
                 4、保险说明：强烈建议客人自行购买“游客人身意外保险”。
                 <w:br/>
                 5、18 岁以下小童出境旅游，必须带齐户口本，出生证，公证书原件等证件，以备在办理登机时航空公司检查。
                 <w:br/>
                 6、如拒签或签证已经入签，客人因个人原因自行取消，须付签证费用 RMB1500（不含机票及酒店等其他损失，最终以旅游合同规定来收取损失费用）
                 <w:br/>
                 7、持香港护照或澳门护照，出发前请带齐回乡证等相关证件，外籍护照参团的客人要具有回自己本国的机票。如出入境过关出现问题，责任自负。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -2499,70 +2497,196 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">退改规则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参团退改约定
+                <w:br/>
+                1、双方一致确认，由于旅行社为推出此次旅游产品，已与履行辅助人（包括航空公司、船方、酒店及旅游景点等）签订了相关合同并按合同约定支付了相应费用且该等费用根据合同约定不可要求退还，如旅游者取消订单将给旅行社造成严重损失；因此，双方一致同意，如旅游者在预定旅游产品后取消订单的，旅行社有权按照以下标准扣除取消费用：
+                <w:br/>
+                出发前30-21天取消，扣除团款50%；
+                <w:br/>
+                出发前20-15天取消，扣除团款80%；
+                <w:br/>
+                出发前14天-8天内取消，只可退餐费和景点门票费用约1000元；
+                <w:br/>
+                出发前7天内取消，扣除全部团款；
+                <w:br/>
+                2、旅游者确认：旅行社已详细讲解该产品退、改规定，本人完全理解并接受本协议的约定，不再具有异议，并同意在发生退改行为时，无条件按照本协议执行。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">护照首页扫描件+2寸白底照片</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1、最低成团人数：6人发团，9人起安排领队；
+                <w:br/>
+                2、若客人报名，收取定金：3000元/人；出发前31天交齐尾款；
+                <w:br/>
+                3、出发前30-21天取消，扣除团款50%；出发前20-15天取消，扣除团款80%；出发前14天-8天内取消，只可退餐费和景点门票费用约1000元；出发前7天内取消，扣除全部团款；
+                <w:br/>
+                4、单独客人报名，保证拼房
+                <w:br/>
+                拼房须知：
+                <w:br/>
+                ※ 本团为节约您的开支，提供同性拼房服务，拼房为随机安排，可能存在生活习惯、作息时间等方面的差异。
+                <w:br/>
+                ※ 您选择拼房，即视为自愿接受该方式可能带来的不确定性。
+                <w:br/>
+                ※. 拼房期间，请相互尊重、包容。若因性格、习惯等原因无法继续合住，需分开入住，由此产生的全部单房差（即每晚额外房间费用）需由您自行承担。
+                <w:br/>
+                ※ 请妥善处理室友关系，严禁打架斗殴等暴力行为。如发生人身伤害或财产损失，责任自负，旅行社概不负责。
+                <w:br/>
+                ※ 为保证旅途愉快，建议对住宿有特定要求者直接选择单人入住。
+                <w:br/>
+                5、如遇航班日期变更或时刻调整，均以航司最终公布的航班时间为准，我社保留整体线路调整的权力。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2602,51 +2726,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>