--- v0 (2026-01-02)
+++ v1 (2026-04-13)
@@ -396,51 +396,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【航空公司】
                 <w:br/>
                 长沙往返-CZ直飞肯尼亚，可申请全国联运
                 <w:br/>
-                提前30天报名赠送全国免费联运（新疆地区除外，以航司实际批复为准）
+                前10位报名赠送全国联运（新疆地区除外，以航司实际批复为准）
                 <w:br/>
                 【酒店标准】当地特色酒店
                 <w:br/>
                 【餐食升级】
                 <w:br/>
                 保护区全程酒店自助早午晚餐
                 <w:br/>
                 内罗毕特别安排中式餐+海鲜火锅餐
                 <w:br/>
                 【行程亮点】
                 <w:br/>
                 安博塞利国家公园，非洲最高山乞力马扎罗脚下大象的乐园；
                 <w:br/>
                 马赛马拉国家公园，非洲野生动物观光第一目的地；
                 <w:br/>
                 地球伤痕，东非大裂谷；
                 <w:br/>
                 【超值大礼包】
                 <w:br/>
                 +99元/人，赠送超值大礼包
                 <w:br/>
                 马拉河徒步，全程持枪森林警察和本地向导做护卫
                 <w:br/>
                 从书本到显示，享受小狮子艾尔莎庄园下午茶
                 <w:br/>
@@ -707,51 +707,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：酒店自助午餐     晚餐：酒店自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amboseli AA lodge 或Amboseli Penety Resort同级（特色酒店，未挂星）</w:t>
+              <w:t xml:space="preserve">Amboseli AA lodge 或Amboseli Penety Resort或同级（特色酒店，未挂星）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -835,51 +835,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                安博塞利-埃尔门泰塔（车程约6小时）
+                安博塞利-埃尔门泰塔湖区酒店（车程约6小时）
                 <w:br/>
                 上午：酒店打包早餐后，驱车前往埃尔门泰塔湖区酒店。
                 <w:br/>
                 下午：抵达后享用酒店午餐。
                 <w:br/>
                       于酒店内自由活动。您可自费前往游览埃尔门泰塔湖国家公园，肯尼亚东非大裂谷的湖泊系统（世界自然遗产）之一，观赏火烈鸟，湖中丰富的藻类和浮游生物，也为成群的火烈鸟和许多其他水禽提供了食物。（火烈鸟是自然界的精灵，它们的出现取决于天气、季节等自然条件，旅行社无法保证一定能观看到）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -917,51 +917,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                埃尔门泰塔湖-奈瓦沙湖-埃尔门泰塔湖（车程约2小时）
+                埃尔门泰塔湖区酒店-奈瓦沙湖-埃尔门泰塔湖区酒店（车程约2小时）
                 <w:br/>
                 上午：酒店早餐后，驱车前往奈瓦沙湖游览（约30分钟）。奈瓦沙湖毫无疑问的是裂谷里的明珠，是中部五湖里最出位的一个，这里湖、光、山、色无一不自在随意，以特有的绵密而鲜活的存在所有人的肯尼亚记忆里。该湖是裂谷中最高湖，湖内河马成群，湖中岛的各类动物加之秀丽湖景吸引了不少游客，是肯国景点中中国领导人来的最多之处。可自费乘坐游船观赏湖中飞禽、河马家族及两岸的当地私人农庄美景，可以捕捉鱼鹰捕鱼的精彩瞬间。
                 <w:br/>
                 乘车前往小狮子艾尔莎庄园,参观艾尔莎了解在小学课本中学到的《小狮子艾尔莎》的真实故事,并可以游览奈瓦莎湖唯一个小型鸟类收容所,然后来一下杯纯真的英式下午茶（约40分钟）。（此为出团前+99元/人赠送超值大礼包项目，如出团前未加购则不含此项目，出发后不可加购，需按自费价格）
                 <w:br/>
                 下午：酒店午餐，餐后酒店内自由活动。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -999,51 +999,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                埃尔门泰塔-马赛马拉（车程约6小时)
+                埃尔门泰塔湖区酒店-马赛马拉（车程约6小时)
                 <w:br/>
                 上午：酒店早餐后，驱车前往野生动物保护区-马赛马拉。马赛马拉国家公园是肯尼亚最大、最受欢迎的国家公园。占地 1800平方公里，与坦桑尼亚的塞伦盖蒂国家公园隔河相望，每年的野生动物大迁徙就在这两个公园之间进行。动物大迁徙期间，很难同时看到的非洲五大兽：大象、狮子、豹子、犀牛和水牛经常在这里出没，而难以计数的羚羊、长颈鹿、河马、狒狒和狼则日夜在草原上徘徊。如果幸运，就可以一睹最惊心动魄的马拉河之渡（角马等食草动物横渡马拉河的壮观场面，是东非草原最震撼的自然奇观之一。由于动物迁徙的习性使然，渡河时间难以精确预测，敬请谅解。）（此天不入园）
                 <w:br/>
                 下午：抵达后酒店自助午餐，下午自由活动。
                 <w:br/>
                       可自费前往马赛村参观，带有传奇和神秘色彩的马赛人几百年来一直在这片猛兽出没的大草原上狩猎畜牧的马赛人，基本保持了自己几近原始的生活习惯。他们以牛羊肉及其奶、血制品为主要食物，住在用泥巴糊墙狭小低矮的草棚里。手持长矛手杖在草原上放牧的马赛人，也与这里的狮子大象茫茫草原一起，成了马赛马拉的一大景观。欣赏当地人的歌舞表演。
                 <w:br/>
                       品尝日落香槟（如果天气不允许则无法安排，赠送项目不用不退，此赠送项目为限时赠送，送完即止）
                 <w:br/>
                 于酒店内享用晚餐，晚餐后可前往参加篝火晚会（如果天气不允许则无法安排，赠送项目不用不退，此赠送
                 <w:br/>
                 项目为限时赠送，送完即止）
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 一、在动物眼中，人与车属于一体，庞然大物不好对付，当然也不在其食谱中。而一旦人离开了车，就变成了渺小的个体，这个时候凶猛的野生动物不会再把人类与车视作一个整体，相反人变得容易对付，且很可能对人类产生兴趣并发起攻击。
                 <w:br/>
                 二、在游猎过程中禁止爬上车顶，因为豹子与狮子可以轻松跳上车顶。其他团可能会有人做出这样危险的举动，但为了大家的安全，坚决不允许队员效仿。
                 <w:br/>
                 三、肯尼亚的车均配备无线电台，可以随时随刻与保护区内各车队保持联系
                 <w:br/>
                 四、当地人都比较友好，肯尼亚一些公路由“天朝”援建，因此对中国人格外友好。当地人也很有礼貌，如果想拍摄对方或与当地人合影，则最好先征询对方意见。礼貌永远会促进一个良好的开始，冒失无国界，很可能遭遇当地人的反感，我们中华民族五千年的传统美德总不能输给他们是吧？
                 <w:br/>
                 五、外出游猎贵重物品最好随身携带。虽然全程下榻酒店/度假村/营地确保安全，都不用担心此类问题，但是安全意识还是要时刻保持。大件物品，如电脑等可以安然留在酒店内，钱财最好随身携带，如若不慎丢失，会带来后续诸多麻烦。
                 <w:br/>
@@ -1210,68 +1210,68 @@
                 下午：抵达后享用中式午餐，餐后于内罗毕市区车览观光，车览当地市场、肯雅塔国际会议中心外景、基督教堂等。
                 <w:br/>
                 乘车前往内罗毕长颈鹿公园游览（约40分钟），上世纪70年代，一种叫Rothschild的长颈鹿濒临灭绝，至1973年，在肯尼亚西部仅存130头。为拯救这一稀有物种，乔克夫妇采取了收养及放归自然的方法。经过努力，目前Rothschild的数量已达近500头。1979年，乔克决定成立自然教育中心，通过游客亲自喂养长颈鹿的方式，使游客理解人与自然和睦相处及保护野生动物的重要性。经多方筹集资金，长颈鹿公园于1983年成立。（此为出团前+99元/人赠送超值大礼包项目，如出团前未加购则不含此项目，出发后不可加购，需按自费价格）
                 <w:br/>
                 晚餐享用中式海鲜火锅餐。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店早餐     晚餐：海鲜火锅晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Eastland Hotel（特色酒店，未挂星）</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：海鲜火锅晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eastland Hotel或Muthu Silver Spring Hotel或同级（特色酒店，未挂星）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1526,68 +1526,864 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、护照费用；
                 <w:br/>
-                2、境外司机、导游服务费：RMB 1000/人,（请报名时和团费一起结算）；
-[...15 lines deleted...]
-                10、客人往返出境口岸的一切费用；
+                2、全程单房差 RMB3000（酒店单房差仅指普通单人间（如要求大床单间或单独一个人住标双，单房差另议）；
+                <w:br/>
+                3、行程表以外行程费用；
+                <w:br/>
+                4、行李物品的搬运费、保管费及超重费；
+                <w:br/>
+                5、一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6、旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                7、非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8、游客人身意外保险；
+                <w:br/>
+                9、客人往返出境口岸的一切费用；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球探险+野外香槟早餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乘坐热气球在宁谧平静的晨曦中，享受一次别开生面的探险之旅，空中鸟瞰大草原，约 2 小时
+                <w:br/>
+                <w:br/>
+                USD500/人（7-9月）；USD470/人（其他月份）
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卡伦故居</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                凯伦·布里克森博物馆（Karen Blixen Museum）隶属于肯尼亚国家博物馆，其前身是凯伦故居，是丹麦著名女作家凯伦·布里克森（KarenBlixen）曾居住的地方。它始建于 1912 年，1917 年凯伦夫妇将其买下，1925 年凯伦与丈夫离异后继续在此居住至 1931 年，之后数易其主。1963 年丹麦政府赠与肯尼亚政府以纪念肯尼亚独立，1985 年正式建为凯伦·布里克森博物馆。凯伦的代表作《走出非洲》描写了白人殖民者在肯尼亚的生活。其同名电影也在肯尼亚拍摄，并获得多项奥斯卡奖，其外景取景地就是凯伦故居。约 1 小时
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnivore烤肉餐 烤肉餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                肯尼亚必去的烤肉餐厅，餐厅环境优雅，食材汇集各种肉类，在用餐的同时还可欣赏非洲特色歌舞表演，感受非洲本土文化，带给你视觉与味觉的双重享受。
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马赛村</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                马赛舞蹈和马赛欢迎仪式,前往马赛人家了解当地的民俗, 观看钻木取火等(约40分钟-1小时).
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国家博物馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                内含当地英文讲解员
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">埃尔门泰塔国家公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                含门票+导游+车费+公园内1小时游览
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奈瓦沙游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含:奈瓦沙湖快艇船票+导游(不陪同游船)+车费+45分钟-1小时乘船游览. 
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">游览新月岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                游览新月岛45-60分钟【当地称为新月岛，并非岛屿,徒步游览约45分钟-60分钟】
+                <w:br/>
+                徒步游览新月岛门票+导游+车费+45分钟-60分钟徒步游览
+                <w:br/>
+                最低人数：6人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">纳库鲁国家公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用包含:门票+导游+车费+2小时游览 【含打包简盒每人一份】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 190.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1806,51 +2602,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1994,50 +2790,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>