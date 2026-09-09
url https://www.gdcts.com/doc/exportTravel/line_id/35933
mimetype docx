--- v1 (2026-04-13)
+++ v2 (2026-09-09)
@@ -2602,51 +2602,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>