--- v0 (2025-12-24)
+++ v1 (2026-04-17)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KH-20250919SP0213733353-0.1</w:t>
+              <w:t xml:space="preserve">KH-SP02137333533-0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,51 +343,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上车点：
+                上上车点：
                 <w:br/>
                 08:30 中山纪念堂铁站 C 出口
                 <w:br/>
                 如无备注则统一默认中山纪念堂地铁站 C 出口
                 <w:br/>
                 回程下车点：中山纪念堂地铁站
                 <w:br/>
                 【如受交通管制，导游通知为准，当天有可能增加上下车点】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -398,55 +398,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                品农家滋味宴 岭南园林璀璨瑰宝-东莞粤晖园
-[...3 lines deleted...]
-                “一池二环八景”-水濂山碧玉湖公园
+                1.品农家滋味宴 岭南园林璀璨瑰宝-东莞粤晖园
+                <w:br/>
+                2.岭南百年古村—西溪古村
+                <w:br/>
+                3.“一池二环八景”-水濂山碧玉湖公园
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -563,61 +563,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发--水濂山碧玉湖公园--午餐-西溪古村-粤晖园--回程
-[...3 lines deleted...]
-                景台等活动空间大朋友、小朋友都能找到属于自己的乐趣。
+                广州出发--水濂山碧玉湖公园--午餐-西溪古村-粤晖园--回程广州
+                <w:br/>
+                早上于指定时间地点集合出发，前往水濂山碧玉湖公园（车程 1 小时、停留约 90 分钟）随着“百千万工程”的号角吹响南城利用碧玉湖及周边区域打造了一座全新的“水濂山碧玉湖公园”公园内环湖徒步一圈大约 2 公里沿途尽是花卉绿荫。碧玉湖公园内设置了台地绿岛、星空驿站、无动力乐园、观景台等活动空间大朋友、小朋友都能找到属于自己的乐趣。
                 <w:br/>
                 约 11:00 集中前往餐厅享用午餐
                 <w:br/>
-                约 13:00 餐后前往西溪古村（停留约 40 分钟）寮步西溪古村原名芦溪村，是一座保存较为完好的明代古村落。于明朝天启元年（1621 年）开始建村，至今已 380 多年。占地 36.8 亩，现存后围墙 445米，前围墙 180 米。现存明清古建筑总面积达 2.71 万平方米，祠堂 14 间，古民居 193 间，古井 37口。
-[...1 lines deleted...]
-                约 14:00 集中前往东莞粤晖园（车程 1 小时，停留约 90 分钟）粤晖园旅游景点集人文于、景观为一体包括：东正门、百蝠晖春、矿物晶体馆、归水桥、南韵馆、紫烟崖、五元坊、荷花池、三思桥、榕荫水道、芜香湖、芥子苑等. 约 16:30 集中返程结束愉快旅程。
+                约 13:00 餐后前往西溪古村（停留约 40 分钟）寮步西溪古村原名芦溪村，是一座保存较为完好的明代古村落。于明朝天启元年（1621 年）开始建村，至今已 380 多年。占地 36.8 亩，现存后围墙 445米，前围墙180 米。现存明清古建筑总面积达 2.71 万平方米，祠堂 14 间，古民居 193 间，古井 37口。
+                <w:br/>
+                约 14:00 集中前往东莞粤晖园（车程 1 小时，停留约 90 分钟）粤晖园旅游景点集人文于、景观为一体包括：东正门、百蝠晖春、矿物晶体馆、归水桥、南韵馆、紫烟崖、五元坊、荷花池、三思桥、榕荫水道、芜香湖、芥子苑等. 
+                <w:br/>
+                约 16:30 集中返程结束愉快旅程!
+                <w:br/>
+                交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -685,102 +687,108 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：按实际参团人数安排空调旅游巴士，每人 1 正座
                 <w:br/>
                 2.用餐：1 正（团队用餐不用不退）
                 <w:br/>
-                3.景点：行程景区首道门票（园内园景点门票自理；所有景点均为套餐包含景点，如放弃不参加则无任何景点门票费用可退）
+                3.景点：行程景区首道门票（园内园景点门票自理；所有景点均为套餐包含景点，如放弃不参加则无任何景点门票
+                <w:br/>
+                费用可退）
                 <w:br/>
                 5.导游：提供专业导游服务
                 <w:br/>
                 6.购物：无
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">行程中未提到的其他费用和个人消费和购买手信的费用;因交通延误、取消等意外事件或战争、罢工、自然灾害等不可抗力导致的额外费用；因游客违约、自身过错、自身疾病导致的人身财产损失而额外支付的费用。</w:t>
+              <w:t xml:space="preserve">
+                1.行程中未提到的其他费用和个人消费和购买手信的费用;因交通延误、取消等意外事件或战争、罢工、自然灾害等不
+                <w:br/>
+                2.可抗力导致的额外费用；因游客违约、自身过错、自身疾病导致的人身财产损失而额外支付的费用。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -983,51 +991,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>