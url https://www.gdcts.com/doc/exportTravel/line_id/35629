--- v0 (2025-11-09)
+++ v1 (2026-09-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【雪国列车】全景俄罗斯摩尔曼斯克10日（海航北京配联运）|圣彼得堡|莫斯科|极光三城游览|捷里别尔卡|萨米民俗村|莫斯科红场行程单</w:t>
+        <w:t xml:space="preserve">【雪国列车】全景俄罗斯摩尔曼斯克9日（海航北京配联运）|圣彼得堡|莫斯科|极光三城游览|捷里别尔卡|萨米民俗村|莫斯科红场行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU20250915-LM</w:t>
+              <w:t xml:space="preserve">EU20260828-LM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">10</w:t>
+              <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -351,125 +351,193 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班：
                 <w:br/>
                 DAY 1   全国各地 - 北京 - 圣彼得堡 HU7965 PEKLED 1450/1830
                 <w:br/>
                 DAY 3   圣彼得堡-摩尔曼斯克 21:30开车，23:00+1抵达摩尔曼斯克
                 <w:br/>
                 DAY 7   摩尔曼斯克-莫斯科 SU1325 MMKSVO 2040/2305
                 <w:br/>
-                DAY 9   莫斯科-北京 HU7986 SVOPEK 1955/0850+1
+                DAY 8   莫斯科-北京 HU7986 SVOPEK 1955/0850+1
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                产品卖点：
-[...26 lines deleted...]
-                【专业服务】全程专业出境领队中文服务；
+                🇷🇺俄罗斯｜圣彼得堡 × 摩尔曼斯克 × 莫斯科
+                <w:br/>
+                  雪国列车10 日 8 晚深度全景之旅
+                <w:br/>
+                  坐上极地列车一路向北，追逐极光，穿越冰雪童话
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                ✈️海南航空・北京出发
+                <w:br/>
+                🔄北京直飞，圣彼得堡进、莫斯科出，全国多点免费联运
+                <w:br/>
+                📍不走回头路，省去折返路程，旅途更加轻松 ✅
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                💡品质保障
+                <w:br/>
+                ✅全程 0 购物，包含全程服务费
+                <w:br/>
+                ✅多重独家特色体验，人文古迹 + 北极冰雪一次打卡
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                🔥一列开往北极的冰雪专列
+                <w:br/>
+                从圣彼得堡华丽的宫殿出发，搭乘雪国列车穿越茫茫雪原
+                <w:br/>
+                一路向北驶入北极圈，去摩尔曼斯克守候梦幻极光
+                <w:br/>
+                回望莫斯科厚重悠久的沙俄历史文明
+                <w:br/>
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                🌌摩尔曼斯克・北极 9 大体验
+                <w:br/>
+                🚞北极雪国列车之旅
+                <w:br/>
+                搭乘极地列车向北穿行，沿途饱览雪原、森林、湖泊极地风光
+                <w:br/>
+                🌌3 次极光追寻体验
+                <w:br/>
+                摩尔曼斯克连住 3 晚，其中 1 次升级极光猎人 + 专业摄影师跟拍，赠送电子版底片，大大提升遇见极光概率
+                <w:br/>
+                🏞️捷里别尔卡 &amp; 萨米村打卡
+                <w:br/>
+                北冰洋世界尽头小镇，走进萨米原住民村落，感受极地民俗
+                <w:br/>
+                🎉极光庆祝仪式
+                <w:br/>
+                邂逅极光时开启氛围感仪式，许下冬日美好心愿
+                <w:br/>
+                🍲北极特色美食体验
+                <w:br/>
+                极地暖心火锅、帝王蟹海鲜大餐，冰天雪地享用滚烫美味
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                🏰双城人文・沉浸式俄式奢华
+                <w:br/>
+                🏯圣彼得堡
+                <w:br/>
+                冬宫博物馆、金顶大教堂、叶卡捷琳娜宫，打卡世界级名胜
+                <w:br/>
+                ✨宫殿午宴宫廷礼服换装
+                <w:br/>
+                在富丽堂皇的宫殿餐厅享用正餐，
+                <w:br/>
+                ✨宫廷礼服换装
+                <w:br/>
+                换上复古宫廷礼服沉浸式体验俄式贵族风情，轻松拍出氛围感大片
+                <w:br/>
+                🕌莫斯科
+                <w:br/>
+                漫步红场，深度游览克里姆林宫，感受俄罗斯首都恢弘厚重的历史
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                🏨优选品质住宿
+                <w:br/>
+                🌟莫斯科 &amp; 圣彼得堡四星酒店，提供丰盛自助早餐
+                <w:br/>
+                🏡摩尔曼斯克 3 晚北极特色酒店，静候极光降临
+                <w:br/>
+                🚂特别体验一晚四人软卧包厢，亲身感受俄式火车风情
+                <w:br/>
+                ━━━━━━━━━━━━
+                <w:br/>
+                ❄️火车漫游 + 城市人文 + 北极追光
+                <w:br/>
+                10 天深度环游俄罗斯，解锁不一样的冰雪旅行 ✅
+                <w:br/>
+                🌍坐上雪国列车，奔赴一场北极极光的冬日邀约 🌌❄️
+                <w:br/>
+                👇扫码查看完整行程详情
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -588,224 +656,245 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全国 - 北京 - 圣彼得堡（建议提前一天前往北京）
                 <w:br/>
-                参考航班：HU7965 PEKLED 1450/1830
-[...6 lines deleted...]
-                【特别说明】：此套航班为联运航班，根据各大航司的联运规定：联运套票必须按照顺序使用，如其中一段不使用，此套票自动视为作废，不能乘坐后续航班，特此说明！为了保证您的权益，建议关注自己的航班动态，避免误机以免造成损失；
+                参考航班：HU7965 14:50-18:30，飞行约8h30m
+                <w:br/>
+                ⊙11:00在北京首都机场准时集合乘坐飞机前往圣彼得堡
+                <w:br/>
+                ☉抵达圣彼得堡返回酒店休息
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.国内联运航班较少需提前2小时抵达机场办理值机登机手续，请客人自行关注航班动态，如因客人自行原因导致航班延误，行程费用不退，产生的所有损失均由客人自行承担，与旅行社无关；
+                <w:br/>
+                2.出发需携带本人有效身份证件以及护照原件，港澳护照客人除护照原件外还需携带回乡证；
+                <w:br/>
+                3.建议客人提前一天抵达北京首都机场，避免因航班延误导致无法衔接后续国际航班，其次国际联程机票需要顺序使用，如第一段未使用，后面剩余几段也无法使用，请知晓；
                 <w:br/>
                 交通：飞机+巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：飞机餐     晚餐：飞机餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">圣彼得堡豪华酒店</w:t>
+              <w:t xml:space="preserve">圣彼得堡四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 圣彼得堡
                 <w:br/>
-                ⊙早餐后，开始圣彼得堡市区游览，参观【十二月党人广场及周边建筑】（约40分钟），欣赏涅瓦河、十二月党人广场、彼得大帝青铜骑士像、伊萨基耶夫大教堂（外观），远眺彼得堡罗要塞。感受圣彼得堡城市建筑的独特风情。
-[...3 lines deleted...]
-                ⊙下午自费前往普希金城，游览叶卡捷琳娜女皇宫殿和花园（约2小时），世界八大奇迹之一的琥珀厅堪称世界奇观，宫殿的格局则是建筑精巧淫靡，色彩清新柔和，弥漫着女性的柔美、娇媚的风韵。可以说园中到处是诗，到处是画，无处不飘动着令人心醉的旋律。晚餐后，入住酒店休息。
+                ⊙十二月党人广场（约20分钟）
+                <w:br/>
+                ⊙圣以撒季耶夫救世主大教堂（外观10分钟）
+                <w:br/>
+                ⊙彼得大帝雕像（外观约10分钟）
+                <w:br/>
+                ⊙埃尔米塔什冬宫博物馆及冬宫广场（总计约2小时）
+                <w:br/>
+                ⊙前往享用宫殿特色午餐
+                <w:br/>
+                ⊙叶卡捷琳娜女皇宫殿及花园（入内，约2小时）  
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：配置极光猎人仅升级1次，不指定具体是哪次追光，以行程实际安排为准。极光属于自然现象，人为不可控，如果因为天气原因等不可抗力因素导致无法观赏到极光，与旅行社无关，敬请谅解，如未出现极光则无法提供摄影服务及极光庆祝仪式，无费用可退。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">圣彼得堡豪华酒店</w:t>
+              <w:t xml:space="preserve">圣彼得堡四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 圣彼得堡 - 摩尔曼斯克
                 <w:br/>
-                ⊙早餐后，乘车前往芬兰湾南海岸，参观【夏宫花园】★（约1.5小时，不入宫殿），始建于1714年，被称为“俄罗斯凡尔赛”，分为上、下花园，尤以大大小小奇趣壮观喷泉为特色；大北方战争取胜使彼得大帝的野心得以极大满足，为了彰显俄罗斯作为名副其实的“大国”的地位，需要建造一座与之相适应的宫殿——这就是夏宫，后经历代沙皇对它进一步雕琢、润饰，使得它更加美丽、迷人。
-[...5 lines deleted...]
-                温馨提示：夏宫喷泉由于天气原因，每年10月中旬-次年5月初前后关闭，敬请谅解。
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙参观埃尔金岛宫殿及体验换装舞会（约2小时）
+                <w:br/>
+                ⊙圣彼得堡教堂景观餐厅
+                <w:br/>
+                ⊙斯莫尔尼宫（外观约10分钟）
+                <w:br/>
+                ⊙阿芙乐尔号巡洋舰（外观约10分钟）
+                <w:br/>
+                ⊙涅瓦大街及喀山教堂及滴血教堂（均为外观约1小时）
+                <w:br/>
+                ⊙晚餐后前往火车站21:24踏上前往北极的列车
                 <w:br/>
                 交通：巴士+火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -837,55 +926,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩尔曼斯克
-[...3 lines deleted...]
-                温馨提示：极光猎人仅升级1次，不指定具体哪次追光，以行程实际安排为准；极光属于自然现象，人为不可控，如果因为天气原因等不可抗力因素导致无法观赏到极光，与旅行社无关，敬请谅解。
+                摩尔曼斯克（雪国列车）
+                <w:br/>
+                ⊙乘坐雪国列车前往北极
+                <w:br/>
+                ⊙可欣赏沿途景观茫茫雪原/森林河流/城市村庄等
+                <w:br/>
+                ⊙可自费前往餐车品尝地道俄罗斯美食边欣赏窗外风光
+                <w:br/>
+                ⊙车辆渐渐驶入夜色
+                <w:br/>
+                ⊙如果足够幸运可欣赏到窗外美丽的极光
+                <w:br/>
+                ⊙23:23抵达摩尔曼斯克
+                <w:br/>
+                ⊙开启第一次追光配置猎人及提供摄影服务、极光庆祝仪式（约2小时）
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：配置极光猎人仅升级1次，不指定具体是哪次追光，以行程实际安排为准。极光属于自然现象，人为不可控，如果因为天气原因等不可抗力因素导致无法观赏到极光，与旅行社无关，敬请谅解，如未出现极光则无法提供摄影服务及极光庆祝仪式，无费用可退。
+                <w:br/>
+                <w:br/>
+                雪国列车介绍：列车一路向北横穿卡累利阿共和国，逐步进入北极圈，风景分层变化：前半段：大片泰加针叶林、奥涅加湖、白海沿岸湖泊、森林木屋，中段：森林逐渐稀疏，沼泽、荒原增多，后半段（北纬 66.5° 北极圈以北）：广袤北极苔原、极地荒原，冬季全程林海雪原、冰封湖面，夜晚无光污染，运气好可在车上窗边看见极光。
                 <w:br/>
                 交通：火车+巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -917,67 +1023,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩尔曼斯克 - 捷里别尔卡 - 摩尔曼斯克
-[...15 lines deleted...]
-                【温馨提示】：摩尔曼斯克11月进入雪季，前往捷里别尔卡的道路可能因不可抗力（暴风雪）而封路导致无法正常前往！如遇上大雪封路，捷里别尔卡游览则更改为小捷里别尔卡、谢苗猫雕像以及俄罗斯最北俄版麦当劳游览！；
+                摩尔曼斯克
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙前往北极小镇捷里别尔卡（游览总计约1.5小时）
+                <w:br/>
+                打卡北冰洋秋千与沙滩、北极王座、被遗忘的船、利维坦之骸（鲸鱼骨骼）
+                <w:br/>
+                ⊙船舶墓地（外观约10分钟)
+                <w:br/>
+                ⊙北冰洋景观餐厅享用午餐
+                <w:br/>
+                ⊙可自费参加北冰洋海上巡游
+                <w:br/>
+                ⊙返回摩尔曼斯克沿途开启第二次追光（约2小时）
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：摩尔曼斯克 11 月已进入雪季，前往捷里别尔卡路段遇暴风雪等不可抗力可能临时封路无法通行。若道路封闭，原捷里别尔卡将调整为小捷里别尔卡、谢苗猫雕像及俄罗斯最北俄版麦当劳游览，且无费用可退；
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：北冰洋景观餐厅     晚餐：俄式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1009,82 +1117,86 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩尔曼斯克 - 萨米村 - 摩尔曼斯克
-[...9 lines deleted...]
-                【温馨提示】：享用帝王蟹的餐厅会根据餐厅实际预约的情况来安排，也有可能安排在捷里别尔卡地区的餐厅享用，最终确认以时间安排为准，敬请知晓！
+                摩尔曼斯克
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙前往萨米村（约2小时）如遇雪量不够厚则无法安排拉雪橇及香蕉船无费用可退，敬请谅解；
+                <w:br/>
+                喂养驯鹿（约15分钟，需自购食材）,驯鹿拉雪橇（拉一圈约4-5分钟）,雪地香蕉船（拉一圈约4-5分钟）⊙萨米村特色午餐
+                <w:br/>
+                ⊙返回市区
+                <w:br/>
+                ⊙帝王蟹特色海鲜餐
+                <w:br/>
+                ⊙第三次追光（约2小时）
+                <w:br/>
+                温馨提示：享用帝王蟹的餐厅会根据餐厅实际预约的情况来安排，也有可能安排在捷里别尔卡地区的餐厅享用，最终确认以最终安排为准，海鲜菜品受当日捕获情况影响，若无法供应，将置换同价值其他食材，无差价退费。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：俄式鹿肉特色餐     晚餐：帝王蟹大餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：萨米村特色午餐     晚餐：帝王蟹大餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">摩尔曼斯克当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1097,57 +1209,65 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 摩尔曼斯克 - 莫斯科
                 <w:br/>
-                参考航班：SU1325 MMKSVO 2040/2305
-[...5 lines deleted...]
-                ⊙后送机场，乘坐飞机前往莫斯科。抵达后返回酒店入住休息。
+                参考航班：SU1325 20:40-23:05，飞行约2h25m
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙北方舰队博物馆（入内约40分钟）如遇关闭则更改为州立博物馆
+                <w:br/>
+                ⊙阿廖沙雕像（远观约10分钟）受装修影响无法近距离观赏则安排远观
+                <w:br/>
+                ⊙列宁号破冰船及北极地标打卡（总计外观约30分钟）
+                <w:br/>
+                ⊙乘坐飞机返回莫斯科
+                <w:br/>
+                ⊙返回酒店休息
+                <w:br/>
+                温馨提示：可自由选择参加雪地摩托车、冰浮、实弹射击、狗拉雪橇等冰雪项目；
                 <w:br/>
                 交通：巴士+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：俄式团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1179,213 +1299,141 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                莫斯科
-[...1 lines deleted...]
-                ⊙早餐后，全天自由活动，可选择自费参加莫斯科军事基地体验之旅，乘坐军用卡车行驶在雪地森林中，导游为大家讲解军事奖杯的历史与游览历史武器博物馆，可以更换俄罗斯军事服装与武器合影留念，后观看专业的教练为大家拆解和组装卡拉什尼柯夫突击步枪，每个人身穿迷彩服并带上降噪耳机可以持枪射击10发子弹，体验结束后乘坐坦克穿梭在森林中返回营地，在营地可以品尝到地道俄罗斯军用特色午餐，全程由专业教练陪同，来一场畅汗淋漓的俄罗斯军事体验！
+                莫斯科-北京
+                <w:br/>
+                参考航班：HU7986 19:55-08:50+1，飞行约7h45m
+                <w:br/>
+                ⊙酒店内早餐
+                <w:br/>
+                ⊙红场及周边景观（游览约1.5小时）
+                <w:br/>
+                圣瓦西里升天大教堂、列宁墓、国家历史博物馆、古姆百货商场、亚历山大花园、无名烈士墓、长明火、朱可夫雕像，以上均为外观
+                <w:br/>
+                ⊙享用午餐
+                <w:br/>
+                ⊙克里姆林宫首道门票（入内，约1小时)   
+                <w:br/>
+                ⊙乘飞机返回北京
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">莫斯科豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                莫斯科 - 北京
-[...82 lines deleted...]
-              <w:t xml:space="preserve">
                 北京 - 全国各地
                 <w:br/>
-                ⊙早晨0850抵达北京，后转机返回全国各地，结束境外旅程，自行返回温暖的家。
+                ⊙抵达北京，行李转盘处结束境外旅途
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1449,127 +1497,123 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ☆ 行程所列国际机票，全国各地联运至北京往返机票含税（距离联运情况请以最终确认为准），北京-圣彼得堡单程经济舱含税、圣彼得堡-摩尔曼斯克单程火车费用，摩尔曼斯克-莫斯科单程经济舱含税，莫斯科-北京单程经济舱含税；
-[...11 lines deleted...]
-                ☆ 全程专业出境领队中文服务；
+                1.机票：行程所列团队经济舱机票含税；
+                <w:br/>
+                2.签证：俄罗斯团队免签名单或俄罗斯个人免签（所需资料见以下）；
+                <w:br/>
+                3.酒店：行程所列酒店或同级酒店标准间住宿（散拼团队安排同性别客人入住同一间房，不能保证夫妻同住一间房。因旅游旺季、节庆、当地会展等特殊情况房源紧张有可能变更住宿地点，旅行社保证所提供的酒店将不低于上述酒店标准）；
+                <w:br/>
+                4.用餐：行程所列早午晚餐，早餐为酒店内早餐，正餐为中式用餐标准为10菜1汤，中餐15美金，俄餐15美金，餐食如自弃款项不退；
+                <w:br/>
+                5.当地交通：根据人数提供旅游巴士保证1人1座，配专业司机；
+                <w:br/>
+                6.景点首道门票：克里姆林宫、叶卡捷琳娜女皇宫殿及花园、冬宫博物馆、埃尔金岛宫殿及体验换装舞会、萨米民族村、驯鹿拉雪橇及雪地香蕉船、北方舰队博物馆（如景点因节日、政府行为、自身行为等原因关闭，旅行社则安排其他景点替代）；
+                <w:br/>
+                7.内陆交通：圣彼得堡-摩尔曼斯克四人软卧包厢单程票；
+                <w:br/>
+                8.服务：全程专业出境领队服务及全程服务费；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ☆境外司导服务费1000元人民币/人；
-[...15 lines deleted...]
-                ☆ 个人旅游意外保险（建议购买）；
+                1.单房差：700元/间/晚（需提前确认是否可补）；
+                <w:br/>
+                2.酒水饮料、洗衣、通讯、行李搬运、司机服务费等，出入境的行李海关税，超重行李托运费、管理费等；
+                <w:br/>
+                旅游者因违约、自身过错、自由活动期间行为或自身疾病引起的人身和财产损失；
+                <w:br/>
+                3.行程以外观光节目或自费活动项目；
+                <w:br/>
+                4.其他未约定由旅行社支付的费用（如：单房差、机场候机或转机期间及火车上的餐饮、因不可抗力产生的额外费用等）；
+                <w:br/>
+                5.个人旅游意外保险（建议客人自行购买）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1790,174 +1834,215 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                赴俄罗斯旅游须知
-[...1 lines deleted...]
-                    俄罗斯幅员辽阔，东西共跨11个时区（实际使用9个时区），通常人们采用当地时间。火车全俄采用莫斯科时间，飞机采用当地时间。莫斯科比北京慢5小时。
+                俄罗斯幅员辽阔，东西共跨11个时区（实际使用9个时区），通常人们采用当地时间。火车全俄采用莫斯科时间，飞机采用当地时间。莫斯科比北京慢5小时。
                 <w:br/>
                 【语言】俄罗斯通用语言为俄语。外语有法语、德语、英语等，但是应用不是很广泛。
                 <w:br/>
-                【货币】俄罗斯通用货币为卢布。美元在有些地方可以使用。国际信用卡（Visa/Master）在俄罗斯不通用，银联卡不完全通用。
+                【货币】俄罗斯通用货币为卢布。人民币或美元在少部分地方可以使用。国际信用卡（Visa/Master）在俄罗斯不通用，银联卡不完全通用。
                 <w:br/>
                 【出入境与海关】
                 <w:br/>
-                  ◎出入境：需要填写入境和出境移民卡，可在飞机上向乘务员索取，入境时上交入境卡给边检人员，出境卡必须妥善保管以便出境时上交。
+                  ◎出入境：入境时边防人员会在窗口给予入境卡让客人签字，签字确认后边防人员会将入境卡（俗称小白条）给游客，入境卡是游客正规入境的唯一凭证，请务必妥善保留，如游客自身原因丢失，产生的一系列损失及后果均由游客承担。
                 <w:br/>
                   ◎边防机构：是否准予出境和入境，为边防机构的行政权利。如因游客自身原因被边防机构拒绝出入境的，相关责任和费用由游客自行承担。
                 <w:br/>
                   ◎海关申报单：入境过海关，如有申报物品请填写申报单，并走红色通道，海关申报单请妥善保管。出境再填出境申报单，与入境申报单一起交海关官员，申报单填报现金数目必须比入境时少。如现金不超过10000美元，无需申报。无携带海关要求申报物品可走绿色通道。海关人员有时会清点和检查游客的现金数目和行李。当地的货币、珍贵文物、古董木刻、二战勋章等均不能携带出境。尺寸较大的油画带出境外，须到俄罗斯文化部办理手续，时间较长，故请谨慎购买。
                 <w:br/>
                 【气候与衣着】 俄罗斯属于大陆性气候，分为春夏秋冬四个季节。冬季寒冷漫长，夏季凉爽短暂。冬季室内温暖，外出需携带保暖的外套、棉鞋、手套和帽子；夏季早晚温差大，中午穿一件夏衣即可，早晚需加一件普通外套，需携带雨伞、驱蚊器、轻便鞋等适用夏季出行的用品。
                 <w:br/>
                 【宾馆须知】
                 <w:br/>
-                  ◎俄罗斯宾馆24小时备有冷热水，便于洗漱。但房间里无饮用开水，需要到走廊自取或者找楼层服务人员索要。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                ◎俄罗斯酒店24小时备有冷热水，便于洗漱。但房间无饮用开水，需要到走廊自取或者找楼层服务人员索要。
                 <w:br/>
                   ◎很多地方的宾馆没有挂星制度，评定酒店档次以装修为标准。
                 <w:br/>
                 ◎酒店一般不配备牙刷、香皂、拖鞋，以上物品请自备。
                 <w:br/>
                   ◎插头全俄统一为圆插头，需自带电源转换插座（欧标），电压为220伏。喜欢喝茶的客人需自带加热器。
                 <w:br/>
                   ◎宾馆软硬件设施比中国差一些、床较窄。由于环保、历史、欧洲气候较温和等原因，较多酒店无空调。
                 <w:br/>
                   ◎房间内收费电视及酒水属个人自费项目，每离开一家酒店请尽早将个人的小帐结清，以便团队准时出发。
                 <w:br/>
                   ◎不要把贵重物品和现金放在房间里，入睡前要插门。不要给陌生人开门。
                 <w:br/>
                   ◎酒店住宿若出现单男或单女，旅行社会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差入住单人房。
                 <w:br/>
                   ◎大部分宾馆为无烟宾馆，吸烟客人需到酒店指定地点吸烟，否则会收到重罚。
                 <w:br/>
                 【文明旅游】文明出游是每个游客应尽的义务。
                 <w:br/>
                   ◎公共场所禁止吸烟、大声喧哗、随地吐痰和乱扔垃圾，如有违反会收到法律惩罚。 
                 <w:br/>
                   ◎应当注意的旅游目的地相关法律、法规和风俗习惯、宗教禁忌，依照中国法律不宜参加的活动等相关信息导致的一切责任和后果，旅行社不承担责任。
                 <w:br/>
-                【通讯】 中国手机制式和俄罗斯一样。
+                【通讯】 中国手机制式和俄罗斯一样，建议提前开通手机国际漫游或购买俄罗斯电话卡。
                 <w:br/>
                   ◎中国驻俄罗斯大使馆电话：+7 9636201852；圣彼得堡总领馆9602428006；
                 <w:br/>
                     哈巴罗夫斯克总领馆9145440521；伊尔库茨克总领馆9647301058；叶卡捷琳堡总领馆9221509999；
                 <w:br/>
                   ◎中国外交部全球领事保护与服务应急呼救中心热线：+8610 12308/59913991；
                 <w:br/>
                   ◎免签团队保险呼救中心（Call,中文服务，用于突发安全事件的救援处理）：8-800 775 1869；
                 <w:br/>
                   ◎拨打中国大陆（+86加号码）和接听2.99元/分钟；
                 <w:br/>
                   ◎发中国大陆短信可直输手机号1.29元/条，接收免费；
                 <w:br/>
-                  ◎带有自动上网功能的手机（iPhone等）不要随便开机，以免产生巨额流量费；
-                <w:br/>
                   ◎俄罗斯有很多公共场所提供免费Wifi服务；
                 <w:br/>
                   ◎俄罗斯当地紧急电话：匪警02，救护车03；
                 <w:br/>
-                本产品供应商为：北京浪漫天下国际旅行社有限公司，许可证号：L-BJ-CJ-00786。此团15人以上成团，为保证游客如期出发，我社将与其他旅行社共同委托北京浪漫天下国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由北京浪漫天下国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                 为了您在本次旅途中的安全及顺利，我们特别请您遵守下列事项，这是我们应尽的告知责任，也是对您权益的保障。请仔细阅读：
+                <w:br/>
+                【护照】 游客须随身携带有效期为半年以上的有效护照原件（已污损、注销或挂失的护照无效）出入境。护照原件是唯一的出入境证件，如遗忘或者出具边检不认可的无效护照而导致无法出行，全部损失由持照者本人承担。
+                <w:br/>
+                【旅游团队关于游客脱团相应规定】 根据《旅游法》第十六条（法定禁止擅自分团、脱团）出境旅游者不得在境外非法滞留，随团出境的旅游者不得擅自分团、脱团。如游客私自脱团旅行社有权利终止后续服务，且旅游费用不予退还，并上报两国旅游主管部门，由此产生的一切后果由个人承担。若有当地好友相聚，建议安排在每天的团队活动结束后在宾馆相聚。如游客执意脱团需交 1000 元/人/天（此费用为出境团额外风险管控人力成本）并且签写离团免责协议（具体离团协议条款请向领队索取），脱团期间一切后果自负。
+                <w:br/>
+                【自备签证或者免签证护照】 非中国护照的客人参团请自行办理签证或自行确认是否免签，并且确认持有多次进出中国的有效签证和居住证明。持香港、澳门特区护照参团的客人须同时持有并携带回乡证出入境。持香港的"CI""DI"（签证身份书）或持中国护照同时拥有其他国家长居权的客人，请自备签证后参团。
+                <w:br/>
+                【集合与出发】 出发当天请在规定时间内抵达团队集合地点，以免航空公司关闭值机柜台而无法登机的情况发生。如有意外情况导致迟到，请务必及时与旅行社工作人员联系。请牢记领队和导游的电话。请严格遵守团队行程安排中及返回的各个集合时间、地点及用车号牌。为保证大部分游客的利益，如有小部分游客未按照指定时间抵达集合地，经该团其他全部游客同意，导游将根据事先约定时间准时出发。因此产生的该部分游客的损失(如前往下一目的地的车费或机票等一切相关费用)由迟到者自行承担。
+                <w:br/>
+                【航班与行李】◎办理登机或转机时：请务必反复确认登机口和登机时间，并请提前40分钟抵达登机口。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                时变更，请留心机场广播或领队提示，以免误机。如因个人原因导致误机，产生损失由游客自己承担。
+                <w:br/>
+                  ◎免费托运行李：通常为20或23公斤（各个航空公司规定不同），机上禁止吸烟；可将日常用品、衣物、水果刀、指甲钳及液体等放入托运行李内。随身行李一件，体积不易过大，请将较贵重、易碎物品或随时要取用的物品放在其中。护照、现金、相机、常用药品等物品请务必随身携带。
+                <w:br/>
+                【行程】
+                <w:br/>
+                   ◎在不减少景点的前提下，我社保留根据航班、车次、天气、节假日等具体情况变更行程顺序的权利。 行程内时间仅供参考，具体以实际车次为准。此行程仅供参考，最终行程以出团前确认为准。
+                <w:br/>
+                   ◎由于团队行程中所有住宿、用车、用餐、景点门票等均为旅行社打包整体销售，因此若游客因自身原因未能参加的则视为自动放弃，旅行社将无法退还费用。
+                <w:br/>
+                【健康说明】 游客在充分了解本次长途旅行的辛苦和行程中医疗条件有限的前提下，确定自己的身体健康状况适合参加本次旅游活动后方可报名参团。因个人既有病史和身体残障在旅游行程中引起的疾病进一步发作和伤亡，旅行社不承担任何责任，现有的保险公司责任险和意外险条款中，此种情况也列入保险公司的免赔范围。①报名时旅游者应确保身体健康，保证自身条件能够完成旅游活动，身体健康状况不佳者，请咨询医生是否可以参加本次旅游活动，根据自身情况备好常用药和急救药品，因自身疾病而引起的后果，游客自行承担责任；出团前游客须签字确认《旅游者健康状况确认书》；②游客出现急症请主动通知工作人员，旅行社将协助游客就近送往当地医疗机构检查治疗；③有听力、视力障碍的游客须有健康旅伴陪同方可参团；个人有精神疾病和无行为控制能力的不能报名参团。
+                <w:br/>
+                【安全防范】 旅行社的领队或导游人员及其他工作人员无法为游客提供一对一的服务，旅行社工作人员在接待游客报名时已经充分告知本行程中的注意事项和对游客身体健康的要求，旅游活动中游客必须注意自身安全和随行未成年人的安全，保管好个人财务，贵重物品随身携带。因旅游者疏于保管，自身财物丢失、被盗等导致的财产损失及不听从导游或领队安排，私自行动引起的人身财产损失，旅行社不承担责任。
+                <w:br/>
+                   ◎车辆行驶过程中严禁离开座位，以防受伤。第一排座位为领队导游工作位，严禁他人入座。   
+                <w:br/>
+                   ◎根据俄罗斯法律规定，为确保行车安全司机工作不得超过10小时（含用餐和游览），请予以理解和支持。
+                <w:br/>
+                   ◎未成年人必须有成年人陪伴方可参团，一起报名参团的成人即为其参团过程中的监护人，有责任和义务做好未成年人的安全防范工作。
+                <w:br/>
+                【旅游保险】 旅行社已经购买旅行社责任险和俄罗斯当地医疗救助险。 本社建议旅客自行购买旅游意外保险，为自己提供全方位的保障。保险公司的赔付额为最终赔付，旅行社不再进行赔偿。游客应保证自身身体条件能够顺利完成旅游活动，游客自身疾病不在保险赔付范围之列，由自身疾病所产生一切费用均自理，一切后果均自担，旅行社及保险公司均不承担责任。游客在旅游活动中，发生意外伤害时，旅行社协助游客联络医疗机构进行救治并向保险公司报案，游客或其家属自行缴付医疗费用，因游客或家属拒付医疗费用造成的各种伤害和风险旅行社不承担责任。治疗结束后，旅行社出具证明协助游客办理保险赔付手续。
+                <w:br/>
+                【不可抗力免责说明】 由于不可抗力等不可归责于旅行社的客观原因或旅游者个人原因，造成旅游者经济损失的，旅行社不承担赔偿责任。如恶劣天气、自然灾害、火车延误、汽车塞车、航班取消或延误等不可抗力原因如造成团队行程更改，延误、滞留或提前结束时，旅行社不承担责任。因此发生的费用增减，按未发生费用退还游客，超支费用由游客承担的办法处理。
+                <w:br/>
+                【团队意见反馈表】 我社根据游客所填写并签字的《团队意见反馈表》为依据来处理游客意见，请您本着自愿、公平、公正、实事求是的原则填写此表，本意见反馈表是本次旅游服务质量的最终书面确认凭证，纳入团队法定档案，作为处理后续投诉、纠纷的核心依据。
+                <w:br/>
+                <w:br/>
+                为保障您旅途安全顺畅，现将行程安全、履约规则完整告知于您，请仔细阅读。本须知为旅游合同法定附件，您签署旅游合同即代表已通读、理解并认可全部条款；因个人无视告知引发的一切损失与纠纷，由旅游者自行承担。如遇突发状况或服务质量问题，请第一时间联系随团导游或紧急联络人，以便我们及时协助解决。理性维权有助于提升处理效率，避免矛盾激化影响旅途体验。祝您本次旅程平安、愉快，留下美好回忆。如有未尽事宜，以双方签订的正式旅游合同及最新补充协议为准。感谢您的理解与配合。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.报名以订金为准，订金6000元/人；团款余额最晚支付日为团队出发前8个工作日；
-[...11 lines deleted...]
-                出发前8天内要求退团，产生全部损失，所有团款不退，此外还须赔偿500元/人旅行社业务预订损失费。
+                1.报名以订金为准，订金8000元/人；团款余额较晚支付日为团队出发前10个工作日；
+                <w:br/>
+                2.退团说明：游客报名后因故不能参加本次旅游，出发前30天退团或换人参团，不产生损失（如已出机票和签证等，要承担改签费用）；
+                <w:br/>
+                如果出发前21-29天确认退团，游客须承担大小交通及订房等损失费5000元；出发前11-20天确认退团，产生损失6000元；出发前9-10天确认退团，产生全部损失，所有团款不退，此外还须支付600元/人旅行社业务预订损失费。
+                <w:br/>
+                退票说明：本行程采用团队机票，根据航空公司规定，该团队机票及税不退、不改、不签。请您慎重选择出行日期，以免造成损失。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2004,51 +2089,57 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.有效期不少于6个月的因私护照扫描件；</w:t>
+              <w:t xml:space="preserve">
+                1.有效期不少于6个月的因私护照首页清晰的扫描件（完好无污损）；
+                <w:br/>
+                2.自费签证无费用增减必须确认有返回中国之有效签证
+                <w:br/>
+                温馨提示：所有出入境事务自行负责，如发生任何出入境问题，我司不承担相关责任。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2088,51 +2179,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>