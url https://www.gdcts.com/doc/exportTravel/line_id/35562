--- v4 (2026-08-14)
+++ v5 (2026-10-06)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【特惠·海南东海岸全景游】海南双飞5天 |直升飞机 |3大湾 |万宁燕子洞 |天涯海角 |椰梦长廊行程单</w:t>
+        <w:t xml:space="preserve">【特惠·东海岸全景游】海南双飞5天  |3大湾 | 万宁燕子洞 |天涯海角 | 椰梦长廊行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">FG-2020605-TH5</w:t>
+              <w:t xml:space="preserve">FG-2020901-TH5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -400,51 +400,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 领略“东方夏威夷”的浪漫风情与热带魅力
                 <w:br/>
                 ◆ 国家5A级景区【天涯海角】—— 有情人终成眷属的浪漫起点，一生相守的誓言之地
                 <w:br/>
                 ◆ 徜徉绚烂花海，定格永恒浪漫，开启心动之旅——【亚龙湾国际玫瑰谷】
                 <w:br/>
-                ◆ 体验最时尚、最流行网红打卡项目——【直升机飞行体验】360度上帝视觉俯览三亚美景
+                ◆ 亚特兰蒂斯大使环礁湖，汇聚着数万尾海洋精灵，带你发掘壮丽的海中奇景；沉浸式观看《C秀》，感受水上芭蕾与高空杂技的视觉震撼
                 <w:br/>
                 ◆ 漫步“亚洲第一大道”【椰梦长廊】，沉醉于椰林海岸交织的诗意美景
                 <w:br/>
                 ◆ 探访“中国的圣托里尼”【天涯小镇】，纯白建筑与湛蓝海洋相映，如梦似幻
                 <w:br/>
                 ◆ 打卡海南最美环岛旅游公路，一路山海相伴，风光无限——【万宁临崖段】
                 <w:br/>
                 ◆ 走进《非诚勿扰3》取景地【山钦湾燕子洞】—— 隐世海滩静谧唯美，如入秘境
                 <w:br/>
                 <w:br/>
                 ★ 一次行程，尽览三大海湾，浪漫与休闲完美交融
                 <w:br/>
                 ◆ 漫游海南最美海湾【石梅湾沙滩】，造访“海南最美书屋”【凤凰九里书屋】，感受文艺与自然的交融
                 <w:br/>
                 ◆ 冲浪爱好者天堂【日月湾】，享世界级浪点与金色沙滩，释放激情活力
                 <w:br/>
                 ◆ 徜徉“天下第一湾”【亚龙湾沙滩】，细白软沙与清澈海水勾勒出最纯粹的热带风情
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
@@ -661,59 +661,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 博鳌-三亚（车程约4小时）
                 <w:br/>
-                早餐后出发，前往万宁山钦湾，打卡海南最美旅游公路——【万宁·临崖段】（车程约120分钟），游玩悬崖下的秘境海滩，冯小刚电影《非诚勿扰3》拍摄取景地——【山钦湾燕子洞】（游玩时间约90分钟），原生态未开发，金黄色沙滩，湛蓝海水，还有巨大火山石，一个出大片的好地方。
+                早餐后出发，前往万宁山钦湾，打卡海南最美旅游公路——【万宁·临崖段】（车程约120分钟），游玩悬崖下的秘境海滩，冯小刚电影《非诚勿扰3》拍摄取景地——【山钦湾燕子洞】（游玩时间约60分钟），原生态未开发，金黄色沙滩，湛蓝海水，还有巨大火山石，一个出大片的好地方。
                 <w:br/>
                  游览海南最美海湾——【石梅湾沙滩】（游览时间约40分钟）三面环山，一面向海，山形秀美，可以媲美夏威夷。这里曾经也是《非诚勿扰2》的拍摄地，和热情火辣的三亚不同，这里更小众，也是2023年很多旅游博主力推的海湾。打卡【凤凰九里书屋】“海南最美书屋”离大海仅有一步之遥，在这里听涛、看浪、品书香，山的静谧，海的开阔，跟随书的脚步，找到自己最美的时光。
                 <w:br/>
-                体验一段令人兴奋的空中旅程【直升机观光体验】（1公里，起落约40秒）乘直升机感受平稳开阔的全新视野，低空穿梭，换个视角，朋友圈大片轻松拿捏！
+                前往海棠湾亚特兰蒂斯酒店，打卡【亚特兰蒂斯大使环礁湖】（停留时间约30分钟）景观，可以看到魔鬼鱼，鲨鱼，垂头鲨，海龟等海底生物，种类超过百种，数量有上万只。超高能见度，随手拍大片 。
+                <w:br/>
+                观看全国首档沉浸式海洋奇幻杂技剧【亚特兰蒂斯·C秀】（观看时间约50分钟）全新三维视频加上百盏激光灯，超酷炫的视觉冲击再次突破，仿佛穿越时空之门！不到现场你绝对想象不到这到底有多震撼！杂技演员在保证动作的完整度和绝对美感时，还要克服高空及深水恐惧，高空绸吊、吊环、冒险大飞轮等这些“热门之星”的节目每一个都能让你过目难忘！
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【山钦湾燕子洞】、【石梅湾沙滩】、【凤凰九里书屋】和【直升飞机】
+                景点：【山钦湾燕子洞】、【石梅湾沙滩】、【凤凰九里书屋】和【亚特兰蒂斯·C秀】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1885,51 +1887,59 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由 海南风光假日旅行社有限公司 委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。如报名人数不足10成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前3天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费，我司不作赔偿损失。9人以下（含8人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、海南的城市都是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、购物：海南旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
-                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                10、因机票、火车票价格波动或不同时期促销活动导致的报名价格差异，旅行社不予退补差价，敬请谅解。
+                <w:br/>
+                11、本产品为跟团打包价，不接受中途离团，如因个人原因提前离团，未使用行程及服务费用不退，敬请谅解！
+                <w:br/>
+                12、不可抗力或第三方原因：如遇恶劣天气、航空/海事管制、景区临时关闭、机械故障等不可抗力或非旅行社可控因素，导致行程中任何项目（包括但不限于海岛景区、直升机观光、游艇出海等）无法正常游览或体验的，不视为旅行社违约。我社将按该项目的旅行社实际采购成本价（即团队协议结算价） 退还费用，退费金额不以景区门市挂牌价、网络售价或项目票面价为计算依据。
+                <w:br/>
+                13、优惠证件不叠加：本产品报价已享受旅行社整体打包优惠（含景区、车队、船务等综合协议价），故所有持导游证、军官证、残疾证、老年证、教师证、学生证等优惠证件的客人，不再享受任何形式的门票减免、差价退还或项目费用抵扣。
+                <w:br/>
+                14、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
@@ -2254,51 +2264,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>