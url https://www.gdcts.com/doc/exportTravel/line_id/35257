--- v2 (2026-03-05)
+++ v3 (2026-04-25)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA20251021ZFL</w:t>
+              <w:t xml:space="preserve">SA20260421YNZFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -611,51 +611,51 @@
                 <w:br/>
                 于指定时间在广州白云机场集中，由专业领队带领 乘越南航空飞往越南首都 河内 (飞行时间约2小时05分)，
                 <w:br/>
                 晚餐后送回酒店休息。
                 <w:br/>
                 交通：飞机
                 <w:br/>
                 到达城市：河内
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：团餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：中式围餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">河内：芒青/芒青中心/toyko或同级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -752,53 +752,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 芽庄出海一天
                 <w:br/>
-                早上乘船前往【蚕岛(HON TAM)】外观像一条蚕，而取名蚕岛。蚕岛宁静优雅，拥有芽庄最美丽的沙滩和海岸线。在这里游客可以在大海边尽情游弋和漫游蓝天碧水。在岛上可以欣赏到蚕岛特有的歌舞表演 ，蚕岛上各类生活、娱乐设施齐全，如游泳池，露天吧台、特色餐厅等等。您还可以自费参加各种水上娱乐活动，如摩托车、托翼伞。
+                早上定时间集中午餐后前往【占族遗址】（又名天依女神庙），是昔日占婆族人祭神的地方，主塔内供奉占婆女神，昔日有8座宝塔，如今仅余4座，仍具宏伟气势。
+                <w:br/>
+                【芽庄大教堂】 矗立在一个小山坡上，沿着开满小花的阶梯上去。（如因特殊情况不开改外观）
+                <w:br/>
+                乘船前往【蚕岛(HON TAM)】外观像一条蚕，而取名蚕岛。蚕岛宁静优雅，拥有芽庄最美丽的沙滩和海岸线。在这里游客可以在大海边尽情游弋和漫游蓝天碧水。在岛上可以欣赏到蚕岛特有的歌舞表演 ，蚕岛上各类生活、娱乐设施齐全，如游泳池，露天吧台、特色餐厅等等。您还可以自费参加各种水上娱乐活动，如摩托车、托翼伞。
                 <w:br/>
                 温馨提示：岛上有水上乐园及清澈的沙滩，请准备泳衣、沙滩裤、太阳镜、防晒霜、遮阳伞、最好带上沙滩鞋防止刮伤脚。具体岛上活动与时间以当天岛上公布为准！
+                <w:br/>
+                于指定时间集中，返回芽庄市区，前往【钟屿石岬角（又名五指岩）】（Hon Chong Promontory），法国电影《情人》的外景拍摄地之一，在芽庄以北1.8公里处，这里有多处巨大的花岗岩海角直指南海之中，挨着一处质朴的沙滩海湾。钟屿石岬角是芽庄少有的花岗岩海岸，这里既有惊涛拍岸的壮观，也有日出日落时的宁静。品尝一杯滴滴壶咖啡！
                 <w:br/>
                 交通：汽车+船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：岛上简餐     晚餐：中式围餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1114,115 +1120,115 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、全程国际机票及税；
-[...7 lines deleted...]
-                5、行程所列景点大门票（非注明自费项目）。
+                1、越南签证费、导服费600元/人;
+                <w:br/>
+                2、全程国际机票及税；
+                <w:br/>
+                3、全程行程所列星级酒店标准间；
+                <w:br/>
+                4、行程所列用餐（9正5早餐,平均正餐餐标50元/人；特色餐￥70-80/人）；
+                <w:br/>
+                5、空调旅游车(根据团队人数安排9-40座空调旅游车，保证每人1正座)；
+                <w:br/>
+                6、行程所列景点大门票（非注明自费项目）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、越南签证费、导服费600元/人（报名前付清）；
-[...7 lines deleted...]
-                5、若出现单房差，需补（不设自然单间）。
+                1、航空公司燃油附加税临时升幅；
+                <w:br/>
+                2、国内到出境港口城市往返交通；
+                <w:br/>
+                3、旅游意外险、个人开支及人力不可抗力因素产生的额外费用；
+                <w:br/>
+                4、若出现单房差，需补房差1200（不设自然单间）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1262,95 +1268,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 签证所需提供资料和注意事项：（出发时携带，护照原件正本+半年内大一寸或二寸白底彩照2张）
                 <w:br/>
                 1、护照有效期需具备回程有效期仍在6个月以上，护照须有至少3页以上的签证空白页（报名时把护照带个人相片的首页清晰拍照发给我社）；
                 <w:br/>
                 2、越南批文需7个工作日。
                 <w:br/>
                 3、16岁以下人士，还需要提供出生证复印件或户口本复印件，如果无父母陪同，还需要补充父母同意书。
                 <w:br/>
                 4、如港澳台及外籍人士需自备前往目的地国家的有效签证，并必须具备再次入境中国的有效签证，请于出发前自行确认清楚。
                 <w:br/>
                 5、报名时，如护照正在办理中，请告知我社护照的办理进度(并提供回执)，以免耽搁客人的出行计划。
               </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">车上导游会有土特产的介绍，自愿购买！当地旅游风俗，不是购物店，敬请谅解！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1390,51 +1351,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>