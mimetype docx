--- v1 (2026-01-31)
+++ v2 (2026-09-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">埃及+巴林10天 | 卢克索 | 红海 | 开罗 | 金字塔 | 双博物馆 | 双世界遗产（CAN-GF）行程单</w:t>
+        <w:t xml:space="preserve">【埃及+巴林10天】 | 卢克索 | 红海 | 开罗 | 金字塔 | 大埃及博物馆 | 双世界遗产（CAN-GF）行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">EB-埃及+巴林10天</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260122EBUW</w:t>
+              <w:t xml:space="preserve">AA20261126EBUW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -359,53 +359,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 GF123  19:00 23:35 CAN/BAH   
                 <w:br/>
-                GF79   00:35 03:15 BAH/CAI   
-[...1 lines deleted...]
-                GF70   16:25 20:15 CAI/BAH   
+                GF79   01:05 03:35 BAH/CAI   
+                <w:br/>
+                GF70   16:00 20:00 CAI/BAH   
                 <w:br/>
                 GF122   23:00 11:15 BAH/CAN
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -424,77 +424,73 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 产品推荐：
                 <w:br/>
                 精选航班：【中东航司】巴林国家航空—海湾航空 ，两国联游优选航班
                 <w:br/>
                  甄选酒店：全程5星酒店住宿,红海特别安排入住3晚海滨五星酒店，卢克索升级1晚国际五星酒店，巴林1晚当地五星住宿
                 <w:br/>
                  美食升级：金字塔景观烤肉餐
                 <w:br/>
                 卢克索尼罗河景努比亚特色餐
                 <w:br/>
                 特色烤鸽子餐
                 <w:br/>
                 红海酒店西式酒店自助餐
                 <w:br/>
-                中式团餐升级10菜1汤
-                <w:br/>
                 汗哈利集市现榨果汁每人一杯
                 <w:br/>
                  经典景点全覆盖：
                 <w:br/>
                          入内参观世界最大的神庙群—卡纳克神庙群
                 <w:br/>
-                         参观埃及博物馆，感受7000年古埃及文明
+                        前往大埃及博物馆，读懂古埃及生生不息的文明力量
                 <w:br/>
                          亲临埃及金字塔和狮身人面像，见证历史未解之谜
                 <w:br/>
                          前往红海度假圣地，享休闲度假休闲时光
                 <w:br/>
                 巴林：法赫德国王大桥，第一口井，生命之树
                 <w:br/>
                     特别包含：
                 <w:br/>
                 网红丹达拉神庙，埃及现存神庙里最美的“天花板”，保留下了极为美丽的 Tiffany 蓝色
                 <w:br/>
                 入内参观开罗的第一座清真寺【爱资哈尔清真寺】
                 <w:br/>
                 乘坐FELUCCA小帆船畅游尼罗河，前往香蕉岛，体验当地民居
                 <w:br/>
                 乘坐努比亚民族特色马车游卢克索城区
-                <w:br/>
-                双博物馆：开罗国家博物馆+大埃及博物馆
                 <w:br/>
                 双世界文化遗产：巴林堡，巴林国家博物馆
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -615,57 +611,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 ✈ 巴林
                 <w:br/>
-                GF 123 CANBAH 1900 2335
+                GF 123 CANBAH 1900 2350  飞行时间约 9小时50分
                 <w:br/>
                 16：00 广州白云机场集合
                 <w:br/>
                 19：00搭乘海湾航空班机GF123飞往巴林
                 <w:br/>
-                23：35抵达巴林，等待转机
+                23：50抵达巴林，等待转机
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：飞机简餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -699,86 +695,86 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴林  ✈ 开罗
                 <w:br/>
-                GF 79 BAHCAI 0035 0315
-[...5 lines deleted...]
-                前往五星酒店稍休整片刻后享用酒店自助早餐
+                GF 79 BAHCAI 0105 0335   飞行时间约 3小时35分
+                <w:br/>
+                01：05 继续搭乘海湾航空班机GF79飞往埃及首都开罗
+                <w:br/>
+                03：35 抵达开罗后，办理入关手续，接机
+                <w:br/>
+                前往餐厅享用早餐
                 <w:br/>
                 乘车前往【吉萨大金字塔】（金字塔群景观区共游览约2小时），是古埃及金字塔中最大的金字塔。塔高146.59米，因年久风化，顶端剥落10米，现高136.5米，相当于40层大厦高。大小不等的石料重达1.5吨至50吨，塔的总重量约为684万吨，它的规模是埃及发现的110座金字塔中最大的。它是一座几乎实心的巨石体，成群结队的人将这些大石块沿着金字塔内部的螺旋上升通道往上拖运，然后逐层堆砌而成，十万多个工匠共用约20年的时间才完成的人类奇迹。埃菲尔铁塔还未建成时胡夫金字塔曾是世界上最高的建筑物。（备注：如需进入金字塔内部，请自备当地货币及自行购票）
                 <w:br/>
                 【斯芬克斯狮身人面像】，位于埃及吉萨的金字塔墓区，头像一部分说是古埃及法老哈夫拉按自己的肖像塑造，也有观点认为是雷吉德夫根据父亲胡夫的肖像建造。
                 <w:br/>
                 【金字塔景观餐厅特色当地午餐】
                 <w:br/>
                 前往【大埃及博物馆】（入内参观约1.5小时）“开局即封神”，博物馆内收藏超10万件文物，历时20年、耗资10亿美金、占地90000平方米，取代了占地73000平方米的“法国巴黎卢浮宫”，成为世界上最大的考古博物馆。科技感和现代感十足的设计风格，蕴藏着五千年的古埃及历史文明。走进博物馆，在光影交错的雕塑缝隙间，遇见埃及的“古”与“今”。（如遇大埃及博物馆闭馆，届时将改成前往文明博物馆参观）
                 <w:br/>
                 交通：飞机/旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：金字塔观景餐     晚餐：中式晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：当地早餐     午餐：金字塔观景餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">开罗当地五星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -965,55 +961,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卢克索 - 红海
                 <w:br/>
                 清晨建议可自费参加卢克索热气球，约04：00起床，前往码头乘船到对岸，乘坐专车到集中地，乘坐热气球俯瞰世界上最大的露天博物馆-卢克索城，幸运的话您可以看到卢克索神庙、卡尔纳克神庙、女王大殿和帝王谷，还有美丽的沙漠绿洲田野和日出后壮丽的景色。热气球项目均会受当地气候影响，同时根据参加人数决定是否有导游陪同，具体请以当地实际情况为准，敬请谅解。
                 <w:br/>
-                 早上享用酒店自助早餐，退房后驱车前往著名的红海洪加达度假胜地（车程约4小时）
-[...3 lines deleted...]
-                 后驱车继续前往红海，抵达后入住酒店
+                早上享用酒店自助早餐，退房后驱车前往著名的红海洪加达度假胜地（车程约4小时）
+                <w:br/>
+                 途中前往【丹达拉神庙】埃及现存神庙里最美的“天花板”，保留下了极为美丽的Tiffany蓝色。离卢克索约 60 公里 ，是一座托勒密时代的神庙 ，供奉哈索尔女神。这里原来的荷鲁斯圣殿已荡然无存 ，荷鲁斯之子——伊西的圣殿现只剩下一座大门。 哈索尔女神是整个古埃及历史中最重要和最受迎的女神之一，头衔众多。旅行者只要记得她是鹰神荷鲁斯的妻子，形象是一位长着牛耳朵的美丽女子 ，是美丽与音乐的女神就可以。传说丹达拉是她的诞生之地 ，此处是她的崇拜之地。 （参观约1小时）
+                <w:br/>
+                后驱车继续前往红海，抵达后入住酒店
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1133,51 +1129,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 红海 - 开罗
                 <w:br/>
                 酒店早餐后乘车（约6小时30分钟）返回开罗（午餐为打包简餐）。
                 <w:br/>
                 前往参观开罗的第一座著名清真寺【爱资哈尔清真寺】（入内参观20分钟），公元970至972年法蒂玛王朝时修建，占地面积1.2万平方米。初为宗教活动的场所，在13世纪起成为伊斯兰教高级学府。
                 <w:br/>
                  抵达后前往中东第一大集市【汗·哈利利大市】，该市场游人如织，已有 800 年历史，是阿拉伯的著名的交易中心.集观光自由购物一体（一般约为2小时，但购物时游客较分散，所以实际购物时间根据具体情况而定）
                 <w:br/>
                 特别安排当地特色新鲜现榨果汁，来一杯浓郁的天然果汁，感受异国他乡当地风情。
                 <w:br/>
-                 晚上可自费参加【夜游尼罗河】，品美食、观肚皮舞、赏尼罗河
+                 晚上可自费参加【夜游尼罗河】，品美食、观肚皮舞、赏尼罗河。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包盒式午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1211,60 +1207,63 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗 ✈ 巴林
                 <w:br/>
-                GF 70  CAIBAH  1625 2015
-[...2 lines deleted...]
-                酒店早餐后前往【开罗国家博物馆（又称“埃及博物馆“）】（入内约2小时），埃及博物馆是由被埃及人称为“埃及博物馆之父”的法国著名考古学家玛利埃特于1858年在开罗北部的卜腊设计建造的。于1902年正式对外开放，珍藏着众多自古埃及法老时代至公元6世纪的历史文物， 收藏文物 30 多万件，陈列展出 6.3 万件，约占全部文物的五分之一。
+                GF 70  CAIBAH  1600 2000  飞行时间约 3小时
+                <w:br/>
+                酒店早餐后前往游览【萨拉丁古堡】（入内参观约30分钟）：位于开罗城东郊的穆盖塔姆山上，是12世纪时期萨拉丁为抗击十字军东侵而建造。城堡分内城和外城，城内建有宫殿和寺庙，阿里清真寺的寺顶尖塔象一把利剑高耸入云，巨大的圆顶沐浴在阳光下熠熠生辉。众多的游客前去参观拜谒和凭吊当年抵抗十字军的英雄。1171年萨拉丁废黜法蒂玛王朝哈里发，建立阿尤布王朝，自任第一任“苏丹”，建萨拉丁城堡并把王宫搬了进去。 
+                <w:br/>
+                【埃及国家军事博物馆】（入内参观约30分钟）位于萨拉丁城堡内，博物馆中的展品非常丰富，从远古到现代。你可以看到土枪长矛、飞机大炮等埃及各个历史时期的军队武器、装备、服装，以及城堡的实物、仿制品、模型和图画等。如果你对埃及前总统萨达特的遇刺和现总统穆巴拉克的阴谋登基有所兴趣的话，那军事博物馆一定会让你大开眼界。 
+                <w:br/>
+                 游览【阿里雪花石清真寺】（入内参观约30分钟）：全称叫穆罕默德·阿里清真寺位于开罗旧城萨拉丁城堡内。寺西南有一黄铜围栏，为奥斯曼帝国统治时期的埃及总督穆罕默德·阿里的坟墓。他于1849年卒后葬此，故清真寺以其名命之。寺内钟塔的吊钟是法国国王路易斯·菲利浦赠送的礼物。 
                 <w:br/>
                 后乘车前往机场
                 <w:br/>
-                16：25 搭乘海湾航空班机GF70返回巴林
-[...1 lines deleted...]
-                20：15 抵达巴林
+                16：00 搭乘海湾航空班机GF70返回巴林
+                <w:br/>
+                20：00 抵达巴林
                 <w:br/>
                 抵达后办理入境手续后前往酒店休息
                 <w:br/>
                 交通：旅游大巴/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：烤鸽子餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1302,52 +1301,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴林  ✈  广州
                 <w:br/>
                 GF 122  BAHCAN  2300 1115
                 <w:br/>
-                <w:br/>
-                酒店早餐后，途径【法赫德国王大桥】全长25公里，是分别连接巴林与沙特两国的跨海公路大桥，它为巴林的旅游产业增加了不少吸引力喷出的水高达 312米。
+                 酒店早餐后，途径【法赫德国王大桥】全长25公里，是分别连接巴林与沙特两国的跨海公路大桥，它为巴林的旅游产业增加了不少吸引力喷出的水高达 312米。
                 <w:br/>
                 前往【巴林堡】（入内约2小时）2005年被列为世界文化遗产，葡萄牙殖民统治时期称葡萄牙堡，是巴林的一个古代遗址，考古学发掘工作从1954年开始， 发掘出一个典型的台形人工土墩遗址，高12 m (39 ft)，包括7层人类居住遗迹堆建而成的土墩。
                 <w:br/>
                 【世贸中心】（外围拍照10分钟）巴林世贸中心，高度超过240m(787ft)、直入云霄的两栋50层大楼，屹立在波斯湾岸。这座楼高50层的建筑耸立在 KingFaisal公路旁，与众多的地标相邻，如巴林金融港、巴林国家银行、 Abraj Al Lulu和著名景点珍珠塔等。 
                 <w:br/>
                  午餐后，前往【国家博物馆（采珠业）】（入内约1小时），2005年被列入世界文化遗产，位于阿尔法特公路的巴林国家博物馆，藏有绘画、雕塑、绘图古兰经、6000年前坟冢重建等。其内展示的采珠业被列为时间文化遗产。
                 <w:br/>
                 【第一口井】巴林的第一口油井应该是位于于巴林萨基尔的JEBEL DUKHAN（阿拉伯语亦称“烟山”）山脚下的“JEBEL AD DUKHAN 一号井”，1931年10月16日在开钻，1932年6 月1日见油，原始产量高达每小时400桶。
                 <w:br/>
                 【生命之树】独自伫立于干燥的沙漠中长达数世纪之久，为生命的坚韧做了良好的示范。座落在距离阿斯卡尔（Askar）约10公里的荒漠中，由于方圆几英里内没有明显的水源或植被，它能奇迹般地存活400多年，遂成为当地的传奇。
                 <w:br/>
                 【巴尔巴尔庙】，巴尔巴尔庙位于巴林岛北岸巴尔巴尔地区，是一座建于公元前2500年的宏大庙宇遗址。有用石砌成的大门、大型祭坛、施行宗教涤 罪仪式的水池等。
                 <w:br/>
                 【巴林城门/传统市集】巴林门(Bab Al Bahrain)是位于麦纳麦前中央商务区海关广场的历史建筑，标志着麦纳麦的主要入口，由艾米尔顾问Charles Belgrave爵士设计，1949年完成，巴林门在1986年进行了翻新，融入了伊斯兰建筑特色。如今底层设有旅游信息办公室和手工艺品店；巴林门由一个巨大的拱门组成，下方经过麦纳麦市场的入口。
                 <w:br/>
                 晚餐后，前往机场
                 <w:br/>
                 23：00搭乘海湾航空班机GF122返回广州，翌日抵达
                 <w:br/>
                 交通：旅游大巴/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1507,61 +1505,63 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.	广州往返国际团体机票经济舱，含税。
-[...9 lines deleted...]
-                6.	空调旅游巴士（包括接送机及游览期间）
+                1.广州往返国际团体机票经济舱，含税。
+                <w:br/>
+                2.行程所示酒店标准，双人标准间。
+                <w:br/>
+                3.酒店内西式自助早餐，每人每天1瓶矿泉水，中式午晚餐（午晚餐：八菜一汤，10人一桌，如人数减少，则会根据实际人数做适当调整）或当地餐；(用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退)。
+                <w:br/>
+                4.行程所列景点首道门票。
+                <w:br/>
+                5.司机，导游工资；司机饭费、油费、陆桥费、停车费。
+                <w:br/>
+                6.空调旅游巴士（包括接送机及游览期间）
+                <w:br/>
+                7、境外司机导游服务费2000元，埃及落地签300元，巴林落地签100元。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1577,63 +1577,1147 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目。
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用。
                 <w:br/>
                 3.旅游意外伤害保险。
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用。
                 <w:br/>
                 5.晚用车，给司机和导游加班费用。
                 <w:br/>
                 6.以上报价未提及的项目。
                 <w:br/>
-                其他收费：	
-[...10 lines deleted...]
-                5.境外特色项目（行程后附）。
+                7.单人房附加费：3800元/人。
+                <w:br/>
+                8.11岁以下小孩不占床减500元，11岁及以上小孩必须占床，占床跟大人同价
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开罗 尼罗河游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">夜游尼罗河游轮船票+西式自助餐+车费+司机导游加班费+游船服务生小费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">老开罗区三大宗教教堂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                Old Cairo three old churches
+                <w:br/>
+                老开罗区三大宗教教堂
+                <w:br/>
+                <w:br/>
+                车费+司机导游服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉萨金字塔声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                Sound &amp; Light Show at Giza
+                <w:br/>
+                吉萨金字塔声光秀
+                <w:br/>
+                <w:br/>
+                预定座位费，门票费，车费；司机导游服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">登顶开罗塔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开罗塔门票；车费；停车费；饮料费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sea Trip 游艇出海</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                红海  Sea Trip
+                <w:br/>
+                游艇出海 
+                <w:br/>
+                船票费用，导游服务费，船上享用一顿午餐（自愿放弃，不退餐费）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glass Boat In HRG 红海玻璃船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船票，导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海潜水艇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">船票，导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 130.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海4X4驱越野隔壁探险</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                4X4 Jeep Safari at Hurghada
+                <w:br/>
+                红海4X4驱越野隔壁探险
+                <w:br/>
+                <w:br/>
+                越野车费用；导游服务费；司机车费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">霍尔格达市区观光</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                Hurghada City tour 
+                <w:br/>
+                霍尔格达市区观光
+                <w:br/>
+                <w:br/>
+                导游服务费；司机车费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索卡纳克神庙声光秀</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                LXR Sound and Light Show
+                <w:br/>
+                卢克索卡纳克神庙声光秀
+                <w:br/>
+                <w:br/>
+                预定座位费，门票费；车费；司机导游服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索热气球</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                LXR hot - air balloon
+                <w:br/>
+                卢克索热气球
+                <w:br/>
+                <w:br/>
+                含早餐和饮料，车费，司机和公司助理服务费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">帝王谷</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">导游服务费；司机车费，景点门票</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西岸（帝王谷+女王神庙+孟农神像)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">导游服务费；司机车费，景点门票</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 110.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1740,61 +2824,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.      参团以到2000元/人订金为准，取消定金不退，并需于出发前15天付清余款。
-[...9 lines deleted...]
-                ★      以上损失明晰为团队特殊约定，请签在合同附加条款中！
+                1.      参团以到2000元/人订金为准，取消定金不退
+                <w:br/>
+                2.      团队出发前30天-15天取消，游客需支付50%团款损失（机位定金+酒店损失）如已经送签，另需支付签证费。
+                <w:br/>
+                3.      团队出发前14天~8天取消，只可退200元/人餐费和景点门票。
+                <w:br/>
+                4.      团队出发前7天~0天取消，全款损失。
+                <w:br/>
+                5.      如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用。
+                <w:br/>
+                ★      以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1957,51 +3041,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2145,50 +3229,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>