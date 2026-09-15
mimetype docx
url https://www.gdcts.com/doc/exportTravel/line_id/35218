--- v0 (2025-11-06)
+++ v1 (2026-09-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【沙文联游】文莱沙巴美人鱼美食五天香港往返行程单</w:t>
+        <w:t xml:space="preserve">文莱沙巴嗨玩海上俱乐部五天跟团游 香港往返行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">一次游历两国：体验世界上最富有的国家之一文莱的富裕和“风下之乡”的沙巴州的活力。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA202511121231WLZFL</w:t>
+              <w:t xml:space="preserve">SA20260916SWZFL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,110 +357,110 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                D1	香港-文莱	BI636 1455/1755
+                D1	香港-文莱	BI636 1440/1745
                 <w:br/>
                 D2	文莱-沙巴	BI827 1900/1940
                 <w:br/>
-                D5	沙巴-文莱	BI822  0655/0735
-[...1 lines deleted...]
-                D5	文莱-香港	BI635 1035/1335
+                D5	沙巴-文莱	BI822  0705 0745
+                <w:br/>
+                D5	文莱-香港	BI635 1025/1335
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一次游历两国：体验世界上最富有的国家之一文莱的富裕和“风下之乡”的沙巴州的活力。 
                 <w:br/>
                 ①文莱经典景点：【苏丹纪念馆】【杰米清真寺】等、家访【文莱水上人家】身临其境地感受文莱乡村淳朴而且安宁富足的水上生活,品尝传统马来糕点。
                 <w:br/>
-                ②沙巴最热门的岛屿-【美人鱼岛浮潜】，与海洋世界来个亲密接触；
-[...1 lines deleted...]
-                ③独家体验【Cabana营地日落下午茶】+篝火BBQ自助晚餐&amp;【再见萤火虫生态之旅】；
+                ②探索【蔚蓝海上俱乐部】，畅玩网红滑梯、⽪划艇、SUP⽴式桨板，无限浮潜！打卡东姑阿都拉曼海洋公园-【沙比岛】，无限次浮潜+壮观的珊瑚礁群及多样海洋生物；
+                <w:br/>
+                ③独家体验【Cabana营地九宫格日落下午茶】+【船游红树林】+【打铁花】+【民族舞蹈表演】+【BBQ海鲜拼盘烧烤晚餐】+【再见萤火虫生态之旅】；
                 <w:br/>
                 ④亚庇市区citywalk，【粉红色清真寺】&amp;【水上清真寺】唐人街【加雅街】逛吃打卡三大地标，了解城市人文历史；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -579,53 +579,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                香港-文莱/加东夜市场
-[...1 lines deleted...]
-                于指定时间香港机场乘搭豪华客机前往 “和平之邦”、实行多妻制、多种族的石油王国—文莱（飞行时间约3小时）。 抵达后享用晚餐，抵达后参观当地人气最旺的夜市——【加东夜市场】（参观时间约40分钟）这里不仅有花样百出的特色小吃，还有部分日用品和手工纪念品摊位，除了美味小吃外，各种地道水果也不对不能错过；如果幸运的话，还可以吃到当地罕见的红肉榴莲。随后返回酒店休息
+                深圳蛇口-香港文莱/加东夜市场 参考航班：BI636 1440/1745
+                <w:br/>
+                于指定时间深圳蛇口港坐船前往香港机场海天码头办登机手续，乘搭豪华客机前往 “和平之邦”、实行多妻制、多种族的石油王国—文莱（飞行时间约3小时）。 抵达后享用晚餐，抵达后参观当地人气最旺的夜市——【加东夜市场】（参观时间约40分钟）这里不仅有花样百出的特色小吃，还有部分日用品和手工纪念品摊位，除了美味小吃外，各种地道水果也不对不能错过；如果幸运的话，还可以吃到当地罕见的红肉榴莲。随后返回酒店休息
                 <w:br/>
                 交通：飞机+汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：芭提雅风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -657,313 +657,320 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                文莱经典市区观光/作客水上人家品尝糕点/文莱-沙巴
+                文莱经典市区观光/作客水上人家品尝糕点/文莱沙巴  （参考航班BI827 1900/1940）
                 <w:br/>
                 酒店享用早餐后市区观光，【水晶公园】（外观拍照10分钟）、【苏丹皇宫】（外观约10分钟）【苏丹纪念馆】（参观时间约60分钟, 如遇重大节日如国庆将关闭改门口拍照）【杰米清真寺】（参观时间45分钟，逢周四/五或其它重大节日如国庆，不能入内，改门口拍照10分钟）。【奥玛阿里清真寺拍照】（外观拍照15分钟），乘坐传统木船前往【水村甘邦阿偞(Kampong Ayer)】（游览时间约45分钟）这是文莱民间文化的代表,世界最大型的水村，还被人们美称为“东方威尼斯”。特别安排作客水上人家，身临其境地感受文莱乡村淳朴而且安宁富足的水上生活，并品尝手工制作的特色马来糕点。
                 <w:br/>
-                然后前往机场乘坐国际航班前往风下之乡——沙巴，抵达后享用巨蟹粉丝煲+桔子冰，然后送酒店休息。
+                然后前往机场乘坐国际航班前往风下之乡——沙巴，抵达后享用肉骨茶，然后送酒店休息。
                 <w:br/>
                 特别提醒：文莱逢周五12：00-14：00按文莱国王指示：任何餐厅、景点、商店将全部关闭，如遇重大节日行程及用餐我司将根据情况作适当调整。
                 <w:br/>
                 交通：汽车+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：马来自助餐     晚餐：巨蟹粉丝煲+桔子冰   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：马来自助餐     晚餐：肉骨茶   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪丽胜酒店/凯城酒店/假日酒店/皇宫酒店/馨乐厅酒店或同级四星</w:t>
+              <w:t xml:space="preserve">玛聚兰酒店或应时大酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                美人鱼岛浮潜/Cabana营地日落下午茶+BBQ 自助晚餐+再见萤火虫探险之旅
-[...19 lines deleted...]
-                备注：为安全考虑，如遇天气原因无法出海上岛游玩，地接旅行社有权更改其他出行日期或协商更换国家公园海岛
+                市区观光 /Cabana营地九宫格海边下午茶+海鲜BBQ拼盘+船游红树林+萤火虫探险之旅
+                <w:br/>
+                酒店早餐后前往【水上清真寺】（含停车费，外观拍照，入内需自行租袍，逢周五朝拜日或宗教活动不对外开放），前往参观沙巴造型优美新地标【沙巴基金大厦】（外观拍照），让您认识不同的宗教文化和沙巴的风土人情。享有“东南亚美丽的大学”之美誉的【沙巴大学】（含大门票），学校成立于1994年11月24日，是马来西亚第九所国立大学，占地999英亩。由于校园依山旁海，环境优美，因此享有“生态校园模范 (EcoCampus)“和“东南亚美丽的大学”之美誉。沙巴大学里的【粉红清真寺】，是网红打照点不容错过。
+                <w:br/>
+                午餐品尝大头虾叻沙面，
+                <w:br/>
+                下午乘车前往 【Cabana 营地】（约1小时50分钟），下车后接受当地原住民的热情的迎宾仪式，品尝九格宫马来糕点下午茶，欣赏拉茶表演，在海边举行悠闲的野餐下午茶，阳光明媚，微风拂面，茶具和美味的小点心摆放在餐桌。一边品尝着优雅的茶品，一边欣赏着远处的海景和倒影。心情渐渐宁静，仿佛与大自然融为一体。
+                <w:br/>
+                随后前往码头坐船前往【红树林萤火虫保护区】，深入这片热带雨林展开今日的红树生态雨林探秘之旅,寻访野生长鼻猿的神秘踪迹。 乘搭安全的长尾船畅游于红树雨林间, 尽情感受这盘根错节的环境中另一种有序的自然生态, 并在蓝天绿水间寻觅这世界上独一无二的长鼻猿, 偶尔还能发现其他稀有猿猴的踪影, 相信这一趟旅程必定能让您留下不可磨灭的回忆
+                <w:br/>
+                傍晚时分返回营地沙滩欣赏南中国海上日落，坐在海滩上，目睹着壮观的日落，随着太阳慢慢落下，天空染上一抹橘红和粉紫色的美丽画卷，感受着时光的流逝。这片美丽的海滩仿佛成为了世界的尽头，让你们感受到宁静与美好的融合。之后享用自助晚餐+海鲜烧烤拼盘。员工们拿起乐器演奏着欢快的音乐，歌声与海浪交织成美妙的旋律，将这片海滩点燃了起来。整个晚上充满了欢声笑语和快乐，氛围感达到了巅峰，营地更为贵宾们安排精彩的原住民文化表演和铁花秀，成为了难忘的回忆。
+                <w:br/>
+                晚餐享用海鲜BBQ拼盘
+                <w:br/>
+                晚餐后前往码头坐船探秘萤火虫，有成千上万的萤火虫陪伴我们航行于寂静的河道上，当身旁树林中明明灭灭的光亮闪烁时，我们仿佛置身于童话世界中，感受到心灵都被治愈！约 20:20 左右乘车启程返回市区酒店（车程约1小时50分钟）。
+                <w:br/>
+                为了让大家拍出美美的照片，记得带上沙滩装或度假风服饰、沙滩鞋或拖鞋，！
                 <w:br/>
                 交通：汽车+船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：海鲜桶特色餐     晚餐：BBQ 海鲜自助晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：大头虾叻沙面     晚餐：营地海鲜BBQ拼盘+九宫格下午茶+拉茶表演   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪丽胜酒店/凯城酒店/皇宫酒店/假日酒店/馨乐厅酒店或同级四星</w:t>
+              <w:t xml:space="preserve">玛聚兰酒店或应时大酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                沙巴大学粉红清真寺/市区观光/加雅街/酒店自由休息
-[...3 lines deleted...]
-                午餐特别安排龙虾拼盘海鲜餐 （如少于8人改老虎虾海鲜餐）   ，下午乘车前往沙巴当地热闹的—【加雅街】（Gaya Street)，此地汇集全沙巴最具特色的手工艺品、美食小吃和马来特产。为了满足游客对美食的不同需求，游客在此可以自费品尝到沙巴远近驰名的肉骨茶、保佛面和老虎虾等，还可以品尝到地道的马来西亚旧街场咖啡。约15:30送回酒店休息。
+                蔚蓝海上俱乐部+沙比岛一日游（畅玩水上滑梯/独木舟/无限浮潜/玻璃船/桨板）
+                <w:br/>
+                早餐后，约08:00点集合前往码头，搭乘大约5分钟快艇抵达【蔚蓝海上俱乐部】，位于东姑阿杜拉曼海洋公园的蔚蓝之心，与绝美的加雅岛海域相依，是一座漂浮于碧波之上的海上基地，在这里，可以从网红海上滑梯极速入海，畅玩⽪划艇、SUP⽴式桨板，无限浮潜，或您也可以自费参加水上活动如：香蕉船、拖翔伞、海底漫步等。
+                <w:br/>
+                12:00点开始享用自助午餐，可以一边享用午餐一边享受海风徐徐吹来。午餐后集合登船，前往【沙比岛】，该岛以白沙滩、透明海水、清新空气、充沛阳光及茂密植被著称。在岛上可以享受无限次浮潜，欣赏艳丽壮观的珊瑚礁群以及色彩缤纷的热带海洋生物，或在洁白的沙滩上漫步、拍照打卡，随⼼尽享海上时光。约15:00点左右返回码头，送酒店休息。晚餐自理
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、出海备齐装备：晕船药、泳衣、沙滩裤、太阳镜、防晒霜、遮阳伞、最好带上沙滩鞋防止刮伤脚；
+                <w:br/>
+                2、在海岛浮潜时，请注意安全，不要故意去触摸水中的各种热带鱼，避免不必要的伤害。
+                <w:br/>
+                3、在食用海鲜后，请勿再食榴莲、椰子等热带水果，以免饮食不当引起腹泻等。
+                <w:br/>
+                4、高血压、心脏病和有其他突发性等疾病的团友请谨慎前往；
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：龙虾海鲜拼盘 （如少于8人改老虎虾海鲜餐）     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：俱乐部自助餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">豪丽胜酒店/凯城酒店/皇宫酒店/假日酒店/馨乐厅酒店或同级四星</w:t>
+              <w:t xml:space="preserve">玛聚兰酒店或应时大酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                沙巴--文莱--香港
+                沙巴-文莱-香港（ BI822 0705/0745 转 BI635 1025/1335）
                 <w:br/>
                 酒店享用早餐前往机场办理离境登机手续，乘机经文莱转机返香港机场散团。结束愉快文莱沙巴之旅！
                 <w:br/>
-                交通：汽车+飞机
+                交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1027,125 +1034,127 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                1.领队导游司机服务费400/人
+                <w:br/>
                 1.BI全程四程机票及税，20KG行李托运；
                 <w:br/>
                 2.行程所列星级酒店两人一室；
                 <w:br/>
                 3.行程所列用餐全程6正4早餐；
                 <w:br/>
                 4.行程空调旅游车(根据团队人数保证每人1正座）；
                 <w:br/>
                 5.行程所列景点大门票；
                 <w:br/>
-                6.当地司导游：5人以下司兼导，6人以上导游服务，满10人增派领队服务；
+                6.团队10人成团领队+落地中文导游服务（私家团：4-5人司机兼向导服务，6人或以上增派落地中文导游服务）；
                 <w:br/>
                 7.成人赠送旅游意外险保额最高30万；
                 <w:br/>
                 （未满10岁及满70岁长者最高保额20万）
                 <w:br/>
-                马来西亚入境卡填写服务；
+                8.马来西亚入境卡填写服务；
+                <w:br/>
+                9.港口至香港机场去程船票
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.马来西亚政府旅游税10马币/间/晚
                 <w:br/>
-                2.导司服务费300/人
-[...7 lines deleted...]
-                6.一切个人消费，行程备注不含项目。
+                2.航司燃油税临时涨幅。
+                <w:br/>
+                3.国内至深圳港口及香港机场返回国内交通。
+                <w:br/>
+                4.单房差（因酒店不设自然单间单人需补房差）
+                <w:br/>
+                5.一切个人消费，行程备注不含项目。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1172,106 +1181,104 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...9 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">本产品供应商为广东中妇旅国际旅行社有限责任公司越秀分公司，许可证号L-GD-CJ00016。此团10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东中妇旅国际旅行社有限责任公司越秀分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东中妇旅国际旅行社有限责任公司越秀分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程(游览顺序及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">出团需携带：护照原件+往返机票+酒店预订单+马来入境卡（打印）+4000元现金(以备抽查)。</w:t>
+              <w:t xml:space="preserve">
+                出团需携带：护照原件+往返机票+酒店预订单+马来入境卡、文莱入境卡（打印）+4000元现金(以备抽查)。
+                <w:br/>
+                1.文莱是禁烟国家:现规定从2010年11月02号起凡是入境的文莱外籍旅客携带香烟的一律开始征税，每支烟需交0.5文元或新加坡元的税金。
+                <w:br/>
+                2. 文莱是禁酒国家，在街上找不到卖酒的商店。禁止在公共场所饮酒，不得向穆斯林提供、推荐、售卖酒精饮料；斋月期间避免在公共场合饮食、吸烟及买卖现场消费的食品；每周五中午12：00到14：00，穆斯林必须到清真寺祈祷，届时餐厅、店铺等都将停止营业，雇主不得限制穆斯林雇员按时祈祷的权利。
+                <w:br/>
+                3. 禁止与穆斯林女性发生未婚或婚外性关系，或引诱穆斯林女性私奔；避免易引起嫌疑的未婚男女独处或同居；尽量在公众场所与异性保持距离，避免拥抱或接吻等过度亲密行为；避免穿着异性服装或模仿异性动作、神态；避免在公共场合穿着暴露(尤其是女性游客衣着庄重大方，衣服要长袖，裤、裙要掩过膝盖。文莱为多种族国家，主要以回教为主，进入清真寺要脱鞋，女性要包头巾穿长褂（寺庙提供）。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1401,51 +1408,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>