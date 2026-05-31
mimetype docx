--- v2 (2026-03-07)
+++ v3 (2026-05-31)
@@ -848,55 +848,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-海口（车程约4小时）
                 <w:br/>
-                早餐后出发，参观【海南健康馆】（停留时间约100分钟）。体验最时尚、最流行、高逼格网红打卡项目——【豪华直升机低空飞行】（1公里，约1分钟）让您360度上帝视觉俯览美景。前往世外桃源，中国巴厘岛、新晋网红打卡地——【呆呆岛】（车程约60分钟，游览时间约180分钟）【网红打卡】这个原生态的无人岛，沙滩延绵5公里，沙质洁白细幼，为了保持它的宁静美好和自然环境，每天限500名游客，上岛需要提前实名制预约，在新晋网红拍照打卡点尽情拍拍拍：情人崖、情人桥、海边教堂、古渔船、海边小汽车、椰树秋千、气球屋、椰子屋等等，随手一拍都是大片。你亦可在沙滩上林立的许多网红拍照打卡点，想怎么拍就怎么拍，随手一拍都是大片。晚餐后入住酒店。
+                早餐后出发，参观【海南健康馆】（停留时间约100分钟）。
+                <w:br/>
+                赠送体验最时尚、最流行、高逼格网红打卡项目——【豪华直升机低空飞行】（1公里，起落约40秒）乘直升机感受平稳开阔的全新视野，低空穿梭，换个视角，朋友圈大片轻松拿捏！
+                <w:br/>
+                体验乘坐全亚洲第一【跨海索道】（全长2138米 ，约6分钟左右）穿梭于临海之间，不仅可以体验身处高空的刺激，俯瞰中国水上吉普赛人—疍家鱼排的全貌；游览中国巴厘岛——【呆呆岛】（游览时间约120分钟），这个原生态的无人岛，沙滩延绵5公里，沙质洁白细幼，在新晋网红拍照打卡点尽情拍拍拍：情人崖、海边教堂、古渔船、海边小汽车、椰树秋千、气球屋、椰子屋等等。晚餐后入住酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、如因台风天气或海浪等不可抗力因素无法游览【呆呆岛】，门票费用按旅行社采购成本价退还或等价替换其他景区游览。疍家海鲜火锅餐则改为岛下安排，形式会和岛上不同，敬请谅解。
+                1、如因台风天气或海浪等不可抗力因素无法游览【呆呆岛】，门票费用按旅行社采购成本价退还或等价替换其他景区游览。敬请谅解。
                 <w:br/>
                 2、行动不便、高血压、心脏病患者、孕妇谢绝参加直升机项目。
                 <w:br/>
                 景点：【呆呆岛】和【豪华直升机低空飞行】
                 <w:br/>
                 购物点：【海南健康馆】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：四大名菜     晚餐：团餐   </w:t>
@@ -1327,50 +1331,314 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">100 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亚龙湾国际玫瑰谷，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区商场，主营化妆品、精油、护肤品、特产等等产品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/园中园项目/其他项目等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1781,51 +2049,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1998,50 +2266,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="shop">
     <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>