--- v3 (2026-05-31)
+++ v4 (2026-08-14)
@@ -421,52 +421,50 @@
                 0自费，玩转海南
                 <w:br/>
                 ★高标准住宿：
                 <w:br/>
                 全程旅游度假酒店、升级1晚森林、海洋、沙漠、冰川4大主题欧式城堡连接而成的【海花岛欧堡酒店】
                 <w:br/>
                 ★潮玩网红景点：
                 <w:br/>
                 中国巴厘岛、北纬18°的浪漫，四季如春的天堂——【呆呆岛】私密慢玩，宛如世外桃源 
                 <w:br/>
                 有范！【直升机飞行体验】全景视野俯瞰海天一色、山水绝色
                 <w:br/>
                 朝拜108米南山海上观音圣像——【南山文化苑】
                 <w:br/>
                 亚洲规模最大玫瑰园、玫瑰之约--浪漫三亚——【亚龙湾国际玫瑰谷】
                 <w:br/>
                 感受红色文化——【临高角解放公园】
                 <w:br/>
                 ★媲美迪拜棕榈岛，一次岛行探“全球”
                 <w:br/>
                 畅游【海花岛】花瓣的独特造型，斥资 1600 亿的匠心打造，汇聚明清、法式、东南亚等十余种建筑风格，食住游全方位轻奢享受： 
                 <w:br/>
                 【海花灯光秀】：由第 29 届奥运会开闭幕式灯光总设计师精心设计，打造震撼世界的海岛光影盛宴
                 <w:br/>
                 【亲海花式娱乐】：漫步双子沙滩，沙质细软，洁白如银，20 余项动感娱乐缤纷汇聚
-                <w:br/>
-                ★海南味道：南山素斋、海南四大名菜（文昌鸡、加积鸭、和乐蟹、东山羊）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -585,140 +583,164 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州—湛江（动车约3小时）—徐闻码头（车程约2小时）—海口轮渡（车程约1.5小时）
                 <w:br/>
-                各位贵宾根据车次开车时间，提前1.5小时抵达高铁站，乘高铁/动车前往湛江，（约3小时，去程参考发车时间：广州南-湛江西 07：00-12：00之间发车，具体班次 以实际出票为准），乘大巴前往徐闻港码头坐渡轮前往海口，体验【过海轮渡】（约1.5小时），观赏琼州海峡两岸风光。抵达海口入住酒店。
+                各位贵宾根据车次开车时间，提前1.5小时抵达高铁站，乘高铁/动车前往湛江，（约3小时，去程参考发车时间：广州-湛江 08：00-12：00之间发车，具体班次 以实际出票为准），乘大巴前往徐闻港码头坐渡轮前往海口，体验【过海轮渡】（约1.5小时），观赏琼州海峡两岸风光。抵达海口入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、我社会有权根据港口及具体班次时间调整行程景点游览的先后顺序，变更住宿地点，保证不减少景点和游览时间，不再另行通知（有疑问请与当地导游协商），如遇自然灾害或交通管制，最终无法参观，我社不做任何赔偿。
                 <w:br/>
                 2、动车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
-                3、经铁路局规定自8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
-[...1 lines deleted...]
-                4、动车团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站，自行搭乘动车前往湛江西站，抵达湛江西站之后，送团人接送游客前往徐闻码头，送团人帮买船票，游客自行凭着船票搭乘轮渡前往海口，海南导游在海口码头接团。
+                3、经铁路局规定自8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，广州白云站，其他售票点无法处理退票），请游客须知；
+                <w:br/>
+                4、动车团的去程操作指引：游客自行前往动车/高铁站，凭着身份证刷卡进站，自行搭乘动车前往湛江西站，抵达湛江西站之后，送团人接送游客前往徐闻码头，送团人帮买船票，游客自行凭着船票搭乘轮渡前往海口，海南导游在海口码头接团。
                 <w:br/>
                 交通：动车/汽车/轮渡
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：海口格林豪泰/椰岛之星/江湾/阳光世纪/腾鹏/富鹏/丽华或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：海口韦豪/兴湖半岛/椰岛之星/ 良智汇品/爱丽酒店/吉尚格/金世纪/格林豪泰/椰岛之星/江湾/阳光世纪/腾鹏/富鹏/丽华或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海口—儋州（车程约3小时）
                 <w:br/>
-                早餐后出发，游览解放海南渡海登陆战主要登陆点之一【临高角解放公园】（游览时间约60分钟）公园具有深厚的历史文化底蕴和重大的革命历史纪念意义。前往全球人向往的文化旅游胜地、斥资1600亿打造的————【中国海花岛】（车程约60分钟）入住海花岛【欧堡度假酒店】自由活动，中国海南海花岛，是世界500强恒大集团恢弘钜作，汇聚数百位国内外建筑大师，斥资千亿重构世界文化旅游版图。项目总占地面积约8平方公里，拥有得天独厚的地理优势与生态环境，汇聚了全球28大热门旅游业态，倾力打造集主题乐园、度假酒店、购物美食、会议会展、滨海娱乐、文化演艺等于一体的一站式国际化度假目的地，晚上可观看豪华视觉盛宴【海花岛灯光秀】在流光溢彩的灯光秀中，尽情欣赏犹如一颗璀璨夺目的明珠在中国南海冉冉升起的千亿级新网红·恒大海花岛。
+                早餐后出发，参观解放海南渡海登陆战主要登陆点之一【临高角解放公园】（游览时间约60分钟）公园具有深厚的历史文化底蕴和重大的革命历史纪念意义。景区主要分为4个区域，即热血丰碑、解放海南临高角登陆纪念馆、百年灯塔、四十军烈士纪念碑。
+                <w:br/>
+                前往全球人向往的文化旅游胜地、斥资1600亿打造的——【中国海花岛1号岛】（车程约60分钟）汇聚数百位国内外建筑大师，斥资千亿重构世界文化旅游版图。汇聚了全球28大热门旅游业态，倾力打造集主题乐园、度假酒店、购物美食、会议会展、滨海娱乐、文化演艺等于一体的一站式国际化度假目的地。
+                <w:br/>
+                赠送体验：【五国温泉城】（每间房赠送2张门票，门票不用不退）汇聚世界温泉文化精华，集萃泰国、日本、土耳其、意大利、芬兰5国温泉特色，拥有120多个功能各异的特色温泉池，50余间养生SPA房，20余栋特色温泉汤屋，让您舒享休闲养生时光。营业时间:14:30-22:00（21:00停止检票）温泉门票包含：深海温泉泡池+ 免费更衣柜+浴巾+浴鞋+洗发水+沐浴露+儿童温泉泡池+茶水+休息区软椅（五国馆的开放区域情况，根据运营当日实际情况而定）；需自行携带泳衣、泳裤入园，游客更换后方可进入温泉泡池；
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、此门票仅在您入住酒店的当天有效，【单次】入园游玩。
+                <w:br/>
+                2、每间房赠送两张。（第三成人增订门票按138元/张自理）
+                <w:br/>
+                3、若遇检修或其他原因无开放，无任何更换，最终解释权归海花岛欧堡酒店所有
+                <w:br/>
+                打卡项目参考：
+                <w:br/>
+                ① 双子沙滩（免费打卡）：沙子细软，洁白如银，20余项动感娱乐缤纷汇聚，摩托艇，观光快艇，拖拽伞，帆船，水陆两栖车等花样玩海体验，精彩纷呈
+                <w:br/>
+                ② 海花岛婚礼庄园（免费打卡）：集欧式、灰调玻璃、粉色系9栋不同风格教堂，在绚烂花卉的簇拥下，更加梦幻，拿出自拍杆，与你的亲人一起合照一张吧，记录你们最开心的时刻。
+                <w:br/>
+                ③ 中央公园（免费打卡）：中心表演场，时尚秀场，生态剧院，欧式风情大草坪，儿童游乐天地，休闲运动天地等主题区域，与周边各区域景观形成一个复合生态网络。
+                <w:br/>
+                ④ 风情饮食街（晚餐自理）：在这里，你可以品尝明清、苏州、川西、岭南、东南亚、德国格林、日本京都、法国等多种风情美食，享受各国米其林星级餐厅品牌美食，尝鲜首入中国的众多国际著名餐饮品牌美味，尽享全球美食饕餮盛宴；
+                <w:br/>
+                晚上观看豪华视觉盛宴【海花岛灯光秀】在流光溢彩的灯光秀中，尽情欣赏犹如一颗璀璨夺目的明珠在中国南海冉冉升起的千亿级新网红·恒大海花岛。
                 <w:br/>
                 温馨提示：海花岛灯光秀具体演出内容以现场执行为准，如遇特殊原因取消表演将不另行通知。敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【临高角解放公园】、【中国海花岛1号岛】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
@@ -756,233 +778,217 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 儋州—三亚（车程约3小时）
                 <w:br/>
-                早餐后出发，游览国家5A级景区【南山文化苑】（游览时间约180分钟）我国有名的宗教与福寿文化景区，在这里既能欣赏山海自然美景，还可拜访众多佛教名胜、参观举世闻名的“南山海上观音”，获得佛教文化带来的心灵荡涤，体味回归自然本真的乐趣。三亚南山文化旅游区内遍布气势恢宏的佛教建筑，108米高的南山海上观音庄严壮观，三十三观音堂、南山寺内都不乏形态各异、精雕细琢的佛教圣像
-[...11 lines deleted...]
-                 参观【亚龙湾国际玫瑰谷】（赠送观光车，游览时间约100分钟）是以"玫瑰之约，浪漫三亚"为主题，以农田、水库、山林的原生态为主体，以五彩缤纷的玫瑰花为载体，集玫瑰种植、玫瑰文化展示、旅游休闲度假于一体的亚洲规模最大的玫瑰谷。温馨提示：玫瑰谷景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。
+                早餐后出发，游览国家5A级景区【南山文化苑】（游览时间约180分钟）我国有名的宗教与福寿文化景区，在这里既能欣赏山海自然美景，还可拜访众多佛教名胜、参观举世闻名的“南山海上观音”，获得佛教文化带来的心灵荡涤，体味回归自然本真的乐趣。三亚南山文化旅游区内遍布气势恢宏的佛教建筑，108米高的南山海上观音庄严壮观，三十三观音堂、南山寺内都不乏形态各异、精雕细琢的佛教圣像。
+                <w:br/>
+                参观【亚龙湾国际玫瑰谷】（含景区观光车，游览时间约120分钟）是以"玫瑰之约，浪漫三亚"为主题，以农田、水库、山林的原生态为主体，以五彩缤纷的玫瑰花为载体，集玫瑰种植、玫瑰文化展示、旅游休闲度假于一体的亚洲规模最大的玫瑰谷。温馨提示：玫瑰谷景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【南山佛教文化苑】和【亚龙湾国际玫瑰谷】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：南山素斋      晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：三亚佳亮/施顿/格林豪泰/九里香/金都/伊来顺/如家/河泉/华星智能/云柏或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：三亚观海楼酒店/格丽酒店/派柏云/海角之旅/施顿/佳亮/格林豪泰/九里香/金都/伊来顺/如家/河泉/华星智能/云柏或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-海口（车程约4小时）
                 <w:br/>
-                早餐后出发，参观【海南健康馆】（停留时间约100分钟）。
-[...9 lines deleted...]
-                2、行动不便、高血压、心脏病患者、孕妇谢绝参加直升机项目。
+                早餐后出发，参观【海南健康馆】（停留时间约100分钟）。体验最时尚、最流行、高逼格网红打卡项目—【豪华直升机低空飞行】（1公里，起落约40秒）乘直升机感受平稳开阔的全新视野，低空穿梭，换个视角，朋友圈大片轻松拿捏！ 
+                <w:br/>
+                游览被称为“黄金度假纬线”上的海岛【呆呆岛】（含单程跨海索道；游览时间约2小时）打卡中国国家地理“打卡框”，“不用纠结角度，随手拍都是大片。”这是呆呆岛给游客的“底气”。在北纬18°的海风里，邀游客在此定格无需精修的“人生照片”，解锁“慢下来，趣发呆”的松弛度假体验。注：若遇索道检修会改为其他交通方式上岛。
+                <w:br/>
+                晚餐后入住酒店休息。
                 <w:br/>
                 景点：【呆呆岛】和【豪华直升机低空飞行】
                 <w:br/>
                 购物点：【海南健康馆】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：四大名菜     晚餐：团餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">参考酒店：海口格林豪泰/椰岛之星/江湾/阳光世纪/腾鹏/富鹏/腾鹏/韦豪港德/椰岛之星/江湾/宇海温泉酒店/龙泉花园/丽华或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：团餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考酒店：海口韦豪/兴湖半岛/椰岛之星/ 良智汇品/爱丽酒店/吉尚格/金世纪/格林豪泰/椰岛之星/江湾/阳光世纪/腾鹏/富鹏/腾鹏/韦豪港德/椰岛之星/江湾/宇海温泉酒店/龙泉花园/丽华或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 海口—徐闻码头（轮渡约1.5小时）——湛江（车程约1.5小时）—广州（动车约3小时）
                 <w:br/>
-                早餐后退房（若早则打包），前往海口码头乘船返徐闻港，乘车前往湛江西乘动车返广州，结束行程
+                早餐后退房（若早则打包），前往海口码头乘船返徐闻港，乘车前往湛江乘动车/高铁返广州，结束行程
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、因铁路局或天气的原因，动车火车延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 2、动车团的回程操作指引：游客在海口码头自行乘坐轮渡前往徐闻码头，抵达后接团人接团，接送客人前往湛江西站，客人自行刷身份证，自行乘坐动车前往广州南站。
                 <w:br/>
                 3、旅行社视实际情况有权调整行程、游玩顺序及进出港口，不影响行程原定标准。
                 <w:br/>
                 交通：汽车/轮渡/动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -2049,51 +2055,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>