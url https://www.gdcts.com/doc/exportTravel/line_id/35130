--- v0 (2025-11-04)
+++ v1 (2026-04-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【梦幻金秀•高端品鉴】 广西金秀柳州双动4天  世界瑶都•金秀|大瑶山盘王界•2025高山避暑节|柳州窑埠古镇|柳侯公园|百里柳江行程单</w:t>
+        <w:t xml:space="preserve">【梦幻金秀•高端品鉴】 广西金秀柳州双动4天  世界瑶都•金秀|大瑶山盘王界|柳州窑埠古镇行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZM-20250823-D1</w:t>
+              <w:t xml:space="preserve">ZM-20260421-D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -587,55 +587,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发地—贺州—金秀
-[...3 lines deleted...]
-                前往游览国家AAAA级风景区、太平天国封王地—【永安王城】（游览约30分钟），天王洪秀全在永安州城内封了东南西北翼等五位王，在景区内有颁布诏书的地点，杀清朝官吏和土绅的井，五百多年的古树、古城墙、武圣庙、历史文物陈列馆、诏令碑廊、五王铜像和天王铜像等景点。后游览【洲头古榕公园】（游览约30分钟），蒙山有众多古榕，最有名的是洲头古榕，古榕树从宋代一直繁衍生息到现在，经过上千年的时间洗礼，现在已成为蒙山县的一个重要景点。古榕公园里有三株古榕联于一处，枝繁叶茂，覆盖面积1000多平方米，犹如一把巨大的绿伞。后乘车前往中国天然氧吧~世界瑶都【广西·金秀】（车程约2小时），美丽的金秀县城，是一个神秘而又令人向往的世界瑶都，是弘扬世界瑶族文化的窗口，是展示瑶族文化艺术的中心，是游客休闲度假的集散地。著名人类学家、社会学家费孝通先生指出：“世界瑶族研究中心在中国，中国瑶族研究中心在金秀。” 后漫步观赏金秀县城【山水瑶城】，是开放性的国家AAAA级风景区，感受这个美丽的世外桃源。山水瑶城坐落在大瑶山复地的金秀河谷中，海拔约800米，是广西海拔最高的县城，是一个神秘而又令人向往的世界瑶都。后前往入住酒店。独家安排无敌·中国天然氧吧 “瑶族风格主题房”【金秀饭店或同级】是县城全新五星标准酒店——打造具有瑶族特色元素主题酒店，坐落于有世界瑶都之称的田村月亮峒山群之下，酒店占地面积14万平方米，主体高20层，拟打造以瑶族医药康养疗养为主题的豪华养生酒店！！
+                出发地-恭城站/梧州南站/平南南站—金秀
+                <w:br/>
+                出发地火车站乘动车前往恭城站/梧州南站/平南南站（动车二等座，车程时间约2小时），导游接团。后乘车前往中国天然氧吧~世界瑶都【广西·金秀】（车程约2小时），美丽的金秀县城，是一个神秘而又令人向往的世界瑶都，是弘扬世界瑶族文化的窗口，是展示瑶族文化艺术的中心，是游客休闲度假的集散地。著名人类学家、社会学家费孝通先生指出：“世界瑶族研究中心在中国，中国瑶族研究中心在金秀。” 后漫步观赏金秀县城【山水瑶城】，是开放性的国家AAAA级风景区，感受这个美丽的世外桃源。山水瑶城坐落在大瑶山复地的金秀河谷中，海拔约800米，是广西海拔最高的县城，是一个神秘而又令人向往的世界瑶都。后前往入住酒店。独家安排无敌·中国天然氧吧 “瑶族风格主题房”【金秀饭店或同级】是县城全新五星标准酒店——打造具有瑶族特色元素主题酒店，坐落于有世界瑶都之称的田村月亮峒山群之下，酒店占地面积14万平方米，主体高20层，拟打造以瑶族医药康养疗养为主题的豪华养生酒店！！
                 <w:br/>
                 交通：动车/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -669,51 +667,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 金秀
                 <w:br/>
-                早上酒店享用早餐。后前往游览“小张家界”【大瑶山•盘王界】（深度游览约3小时，不含景区往返索道+往返电梯现交导游），大瑶山盘王界景区地处广西大瑶山国家级自然保护区内，拥有景观价值极高的砂岩峰林地貌，峰林多样、色彩斑斓；生物多样性极其丰富，拥有多种仅存于大瑶山的史前孑遗植物、动物；四季云遮雾绕、云海丰盈、彩虹频出；升级后盘王界从单一爬山观景阶段，跨越到了“无障碍登山”“沉浸式旅游”“瑶族文化体验”“多元化游乐”“一站式度假”的全新阶段。景区自然生态体系罕见的石英砂岩峰林地貌，沟壑幽深，石壁陡峭、奇峰耸立、万古峥嵘，呈现雄奇、挺秀，既有五岳的雄壮巍峨，又有五夷山、张家界等处山体的列峰排空、怪石嶙峋等一幅幅奇景，难得之处是山体与原始森林、山溪、山谷、云海、日出、幻雾等自然景色交融在一起，云雾瞬息变幻、时聚时散。聚时，把座座山峰覆盖，显示出一种朦胧的娇美；散时，像一件件轻纱在山间流荡，山峰露出美丽的面目，若山风轻轻吹来，云烟飞舞升腾，人在其中游，有移步换形之妙。午餐享用金秀瑶族风味宴。后前往游览夏日网红打卡地--【金秀木达木弄】（或安排银杉公园，游览约60分钟），是一处以原始森林、瀑布群和瑶族文化为特色的自然生态景区。石壁木屋、溪边凉亭、吊桥、瀑布群构成“仙侠剧场景”，适合拍摄氛围感大片 。水渠、拱桥、网红桥等设施丰富视觉层次，适合徒步、摄影和避暑。后返回金秀山水瑶城，前往参观我国建国以后成立的首家唯一多瑶族支系【瑶族博物馆】（参观约1小时，如遇闭馆则安排瑶医博物馆），观瑶族史、民族革命史、瑶族的生产工具、生活用具、宗教艺术、出土文物等，馆内藏有全国各地及海内外瑶族服饰58类，90多套，是目前我国收藏瑶族服饰数量最多，种类最全的瑶族博物馆。后漫步观赏金秀山水瑶城，尽情感受这个美丽的世外桃源。后前往入住【金秀饭店或同级】，叹享豪华体验！
+                早上酒店享用早餐。后前往游览“小张家界”【大瑶山•盘王界】（深度游览约3小时，不含景区往返索道+往返电梯现交导游），大瑶山盘王界景区地处广西大瑶山国家级自然保护区内，拥有景观价值极高的砂岩峰林地貌，峰林多样、色彩斑斓；生物多样性极其丰富，拥有多种仅存于大瑶山的史前孑遗植物、动物；四季云遮雾绕、云海丰盈、彩虹频出；升级后盘王界从单一爬山观景阶段，跨越到了“无障碍登山”“沉浸式旅游”“瑶族文化体验”“多元化游乐”“一站式度假”的全新阶段。景区自然生态体系罕见的石英砂岩峰林地貌，沟壑幽深，石壁陡峭、奇峰耸立、万古峥嵘，呈现雄奇、挺秀，既有五岳的雄壮巍峨，又有五夷山、张家界等处山体的列峰排空、怪石嶙峋等一幅幅奇景，难得之处是山体与原始森林、山溪、山谷、云海、日出、幻雾等自然景色交融在一起，云雾瞬息变幻、时聚时散。聚时，把座座山峰覆盖，显示出一种朦胧的娇美；散时，像一件件轻纱在山间流荡，山峰露出美丽的面目，若山风轻轻吹来，云烟飞舞升腾，人在其中游，有移步换形之妙。午餐享用金秀康养中心【瑶族药膳养生宴】。后前往参观我国建国以后成立的首家唯一多瑶族支系【瑶族博物馆】（参观约1小时，如遇闭馆则安排瑶医博物馆），观瑶族史、民族革命史、瑶族的生产工具、生活用具、宗教艺术、出土文物等，馆内藏有全国各地及海内外瑶族服饰58类，90多套，是目前我国收藏瑶族服饰数量最多，种类最全的瑶族博物馆。后前往游览网红打卡地--【金秀木达木弄】（如关闭或安排银杉公园/听山境庐，游览约60分钟），是一处以原始森林、瀑布群和瑶族文化为特色的自然生态景区。石壁木屋、溪边凉亭、吊桥、瀑布群构成“仙侠剧场景”，适合拍摄氛围感大片 。水渠、拱桥、网红桥等设施丰富视觉层次，适合徒步、摄影和避暑。后漫步观赏金秀山水瑶城，尽情感受这个美丽的世外桃源。后前往入住【金秀饭店或同级】，叹享豪华体验！
                 <w:br/>
                 晚上可自由选择自费观看瑶族风情表演【忆瑶山】（128元/人，演出约60分钟，赠送瑶族簸箕宴），沉浸式体验金秀瑶族的无尽魅力！
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -749,51 +747,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 金秀—柳州
                 <w:br/>
-                早上酒店享用早餐。后前往中国网红城市-柳州（车程约2.小时）。柳州是“国家历史文化名城”“中国最美的山水城市”，距今一千多年前的唐代元和十年（815年），一代文学宗师柳宗元来到柳州，把他人生的最后四年，留在柳江河畔的这座美丽的古城！抵达后游览国家AAAA级旅游景区--【大龙潭风景区】（游览约90分钟），是一个融喀斯特自然山水景观、中国南方少数民族风情文化、亚热带岩溶植物景观为一体的大型风景游览区。游客不仅留恋于大龙潭的湖光山色，还能陶醉于中国南方少数民族的人文风情，品尝油茶、竹筒饭、酸鱼等民族风味小吃和民族菜肴，购买到富有少数民族特色的工艺品。柳州八贤之一的张摩崖石刻诗“山下清泉出，林间百发来。寒云如可卧，不必问蓬莱”。“龙潭胜境”仿佛蓬莱仙境。观龙潭风雨桥，全长102米，七墩六孔，静卧镜湖之上，与仰狮山、卧虎山相呼应，成了柳州休闲观景的好地方。午餐享用【正宗柳州螺蛳粉】。后前往游览广西著名名胜古迹，纪念唐宋八大家之一柳宗元而建的【柳侯公园】（游览约60分钟），公园中有近7公顷的人工湖，碧水曲桥，相映成趣，湖边林木葱茏，凉亭假山，景色怡人。后前往游览百里柳江明珠【窑埠古镇】（游览约60分钟），国家AAAA级景区，柳州打卡网红地！百里柳江点睛之作，是一处40万平米的特色仿古风情小镇，整体是微派建筑风格，再现窑埠古镇古朴风貌，集娱乐休闲、旅游观光、商务交流、民俗风情于一体旅游商业小镇。这里不仅是柳州市精心打造的城市会客室。晚上安排夜游【百里柳江】（不含柳江豪华游船现交导游），每当花灯初上，百里柳江两岸霓虹闪烁，繁华街区人头攒动，市区沿江山体、瀑布、音乐喷泉在色彩景观灯的照耀下，犹如一串晶莹剔透的彩色夜明珠，倒映在恍若银河的九曲柳江，汇成龙城夜色中最魅力的人间美景。晚上入住柳州著名国际品牌酒店【柳州华美达酒店】（如政府征用则安排市中心润柳酒店+赠送晚餐），叹享至尊优雅的愉悦体验！酒店散发着时尚优雅的迷人气质，毗邻国际会展中心，拥揽未来汽车新城之繁华都心，交融时尚迷人的都会气息。各式客房兼容炫酷与时尚创新元素，尽显非凡品味与精致细节。
+                早上酒店享用早餐。后前往中国网红城市-柳州（车程约2.小时）。柳州是“国家历史文化名城”“中国最美的山水城市”，距今一千多年前的唐代元和十年（815年），一代文学宗师柳宗元来到柳州，把他人生的最后四年，留在柳江河畔的这座美丽的古城！抵达后游览国家AAAA级旅游景区--【大龙潭风景区】（游览约90分钟），是一个融喀斯特自然山水景观、中国南方少数民族风情文化、亚热带岩溶植物景观为一体的大型风景游览区。游客不仅留恋于大龙潭的湖光山色，还能陶醉于中国南方少数民族的人文风情，品尝油茶、竹筒饭、酸鱼等民族风味小吃和民族菜肴，购买到富有少数民族特色的工艺品。柳州八贤之一的张摩崖石刻诗“山下清泉出，林间百发来。寒云如可卧，不必问蓬莱”。“龙潭胜境”仿佛蓬莱仙境。观龙潭风雨桥，全长102米，七墩六孔，静卧镜湖之上，与仰狮山、卧虎山相呼应，成了柳州休闲观景的好地方。午餐享用【正宗柳州螺蛳粉】。后前往游览广西著名名胜古迹，纪念唐宋八大家之一柳宗元而建的【柳侯公园】（游览约60分钟），公园中有近7公顷的人工湖，碧水曲桥，相映成趣，湖边林木葱茏，凉亭假山，景色怡人。后前往游览百里柳江明珠【窑埠古镇】（游览约60分钟），国家AAAA级景区，柳州打卡网红地！百里柳江点睛之作，是一处40万平米的特色仿古风情小镇，整体是微派建筑风格，再现窑埠古镇古朴风貌，集娱乐休闲、旅游观光、商务交流、民俗风情于一体旅游商业小镇。这里不仅是柳州市精心打造的城市会客室。晚上安排夜游【百里柳江】（不含柳江豪华游船现交导游），每当花灯初上，百里柳江两岸霓虹闪烁，繁华街区人头攒动，市区沿江山体、瀑布、音乐喷泉在色彩景观灯的照耀下，犹如一串晶莹剔透的彩色夜明珠，倒映在恍若银河的九曲柳江，汇成龙城夜色中最魅力的人间美景。晚上入住柳州著名国际五星酒店【柳州华美达酒店】（如政府征用则安排市中心润柳酒店+赠送晚餐），叹享至尊优雅的愉悦体验！酒店散发着时尚优雅的迷人气质，毗邻国际会展中心，拥揽未来汽车新城之繁华都心，交融时尚迷人的都会气息。各式客房兼容炫酷与时尚创新元素，尽显非凡品味与精致细节。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1175,85 +1173,85 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">必消套餐当地交导游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地小交通必消套餐：大瑶山•盘王界往返索道160元+大瑶山•盘王界往返电梯80元/人+夜游百里柳江游船（优先柳江顶豪游船真龙号/非凡1号）120元/人+车导服务费60元/人=优惠价360元/人（1.2-1.5中童：210元/人，1.2以下小童：120元/人）</w:t>
+              <w:t xml:space="preserve">当地小交通必消套餐：大瑶山•盘王界往返索道160元+大瑶山•盘王界往返电梯80元/人+夜游百里柳江游船120元/人+车导服务费60元/人=优惠价398元/人（1.2-1.5中童：268元/人，1.2以下小童：180元/人）报名参加此行程即表示认可本必消套餐，相关项目不用不退费，敬请注意！</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 360.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 398.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1537,51 +1535,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>