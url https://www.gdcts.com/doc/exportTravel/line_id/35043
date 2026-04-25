--- v2 (2026-03-05)
+++ v3 (2026-04-25)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZC-YXBND6D4</w:t>
+              <w:t xml:space="preserve">ZC-YXBND6D43299</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -402,53 +402,53 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【回归旅游】：纯玩0购物，度假新体验
                 <w:br/>
                 【优质航空】：臻选南方航空广州直飞巴厘岛，可配全国联运
                 <w:br/>
                 【打卡网红】：网红乌布皇宫 - 市集 + ALAS网红鸟巢 - 网红吊桥
                 <w:br/>
                 【休闲惬意】：远观巴图尔火山+观景台自助餐
                 <w:br/>
                 【人气出海】：贝尼达岛（精灵坠崖-天仙裂痕-天神浴池+无限次浮潜+独木舟体验）
                 <w:br/>
-                【轻奢酒店】：4晚精品泳池酒店
-[...1 lines deleted...]
-                【舌尖美食】：180度海景尊贵印尼沙嗲餐、金巴兰日落美景海鲜BBQ四人套餐、火山观景台自助餐，美食享不停。。。
+                【轻奢酒店】：4晚4钻酒店
+                <w:br/>
+                【舌尖美食】：180度海景尊贵印尼沙嗲餐、金巴兰日落美景海鲜BBQ餐、火山观景台自助餐，美食享不停。。。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -612,51 +612,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zuri  或同级</w:t>
+              <w:t xml:space="preserve">ION BENOA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -702,51 +702,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：火山观景台自助餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zuri  或同级</w:t>
+              <w:t xml:space="preserve">ION BENOA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -760,97 +760,85 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贝尼达岛(精灵坠崖-天仙裂痕-天神浴池+浮潜+独木舟畅玩)  - 金巴兰海滩
                 <w:br/>
                 早餐后，我们前往码头搭乘快艇（约25分钟），前往巴厘岛最美，最纯净的离岛--【贝尼达岛】。
                 <w:br/>
                 【贝尼达岛西线环岛出海一日游】让我们前往巴厘岛最美最纯净的贝尼达岛，滑行于湛蓝色的海面上，窗外不断快速掠过的景物，带走您一切烦心俗事，体验一下不同的巴厘岛风情，从地图上看，贝尼达岛比蓝梦岛大10倍，但这里却是一个未开发无污染的原始海岛！岛上种满了椰子树，海水清澈无比，水下的海苔和珊瑚群清晰可见。那些绝美而不为人所知的景点，值得你特意前往！
                 <w:br/>
                 【海上浮潜】海水清澈无比，水下的海苔和珊瑚群清晰可见，贝尼达岛海边水下的海洋生物非常丰富，海底的美景一定让你惊叹不已哦！
                 <w:br/>
                 【海边独木舟】在海岸边可自由坐上独木舟在清澈的海面上泛舟寻乐
                 <w:br/>
                 【精灵坠崖沙滩】天然形成的悬崖，因为特别的形状而惹人注意，山崖之下是绝美的无人沙滩，海水的蓝色渐变，美的无法用言语形容，也是苹果手机壁纸取景地。有一条小路可以下到沙滩，这里也是外国游名的打卡点哦。
                 <w:br/>
                 【天仙裂缝&amp;破碎沙滩】这里是贝尼达岛上的最经典最出名的地方，印尼名为“Pasih Uug”翻译成中文就是破碎海滩，每年在这里求婚的人很多哦!尽管路途较远，但到达后的美景会让一切变得值得。
                 <w:br/>
                 【天神浴池】贝尼达岛外围多是悬崖峭壁，低洼处会形成一难池水，就像是天然无边泳池!如果说蓝梦岛的“恶魔眼泪”是"疯狂的咆哮”，贝尼达的“天神浴池”就是“平静的安慰。
                 <w:br/>
                 （温馨提示：景色虽美，请贵宾们务必注意安全，海边风浪较大岩石也十分湿滑，千万不能靠得太近拍照和观看，以免发生意外）
                 <w:br/>
                 【金巴兰落日海滩】金巴兰海滩位于巴厘岛机场南部，海滩狭长，日落时金色的余晖洒满海面，显得格外温馨和浪漫，可以一边欣赏落日，一边品尝海鲜BBQ。虽然度假的游客众多，商业的开发也日益完善，但海滩很好地保留了原来的风貌，村民们特有的热情和朴实使得整个海滩极具亲和力。金巴兰海滩没有萨努海滩和努萨杜瓦海滩的广大，也没有库塔的繁华和喧嚣，但有人们所钟爱的幽静海滩和绝美的日落。
                 <w:br/>
-                温馨提示：
-[...10 lines deleted...]
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：岛上自助简餐     晚餐：金巴兰BBQ四人套餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Zuri  或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：岛上自助简餐     晚餐：金巴兰BBQ餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ION BENOA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -891,51 +879,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zuri  或同级</w:t>
+              <w:t xml:space="preserve">ION BENOA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1132,50 +1120,52 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州机场-巴厘岛往返经济舱机票（含税）。
                 <w:br/>
                 2、行程中所列酒店或同级酒店住宿(含早)费（标准为二人一房，如需入住单间则另付单间差费用)。
                 <w:br/>
                 3、全程含4早4正（50元/人餐标X2个，80元/人餐标X1个，1个出海简餐，不含酒水），如自动放弃不用餐，餐费款项恕不退还。
                 <w:br/>
                 4、行程表中所列景点的第一门票（不含个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 5、旅行社责任险及赠送团队意外保险。
                 <w:br/>
                 6、境外旅游巴士及外籍司机（地接用车将根据团队人数安排，保证每人1个正座）。
+                <w:br/>
+                7、当地导游服务费+落地签离境税+旅游税￥1000元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1183,51 +1173,51 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、除行程表所列之外的个人消费，出入境行李的海关税、行李物品的搬运费、保管费、超重费、航空保险及个人旅游意外保险，不可抗力因素所产生的额外费用（包括飞机延误所产生的费用）等。
                 <w:br/>
                 2、护照费，节假日旺季升幅。
                 <w:br/>
-                3、落地签证费用+巴厘岛旅游入境税+导游服务费。
+                3、燃油附加费升幅.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1360,68 +1350,68 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 分钟</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">热石按摩2小时</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1431,68 +1421,778 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 分钟</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 55.00</w:t>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">香蕉船 BANANA BOAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 20.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">甜甜圈 DONUT BOAT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 25.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">水上摩托车 JETSKI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 45.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">飞鱼 Fly Fish</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 45.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">海底漫步 SEA WALKER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">潜水 DIVE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贝尼达西线环岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">贝尼达东线环岛</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">精油1小时</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 35.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">露露SPA2小时</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1528,53 +2228,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 1、2-12岁以下（不含12岁）不占床减200元/人，占床与成人同价，12岁或以上必须占床与成人同价。
                 <w:br/>
                 2、65岁以上（含65岁）老人，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
                 <w:br/>
                 3、不含单房差：600元/人。外籍人士(包括港澳台)+￥500元/人。
                 <w:br/>
-                4、不含：当地导游服务费+落地签离境税+旅游税￥1000元/人。
-[...1 lines deleted...]
-                5、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
+                4、被国家机关限制出境的人员勿报名，包括但不限于：失信人员、涉嫌诈骗人员，涉诈高危人员、法律和行政法规规定不准出境的其他情形的人员等，如因客人自身隐瞒而造成的任何损失，客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1660,51 +2358,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>