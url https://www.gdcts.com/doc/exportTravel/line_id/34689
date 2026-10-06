--- v5 (2026-08-14)
+++ v6 (2026-10-06)
@@ -764,61 +764,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 楚雄--大理（车程约2.5小时）
                 <w:br/>
                 早餐后楚雄乘车前往大理，游览【双廊古镇】是适宜人居的小镇，素有“大理风光在苍洱，苍洱风光在双廊”之盛誉。玩在双廊，吃在双廊，双廊就是这样的一个美好的地方，在这一个文艺而特别的地方。
                 <w:br/>
-                随后前往【开启大理有风喜洲浪漫之旅】：网红小马车-古生村-洱海生态廊道电瓶车-海舌S弯+喜洲夫妻树-马帮下午茶；   
-[...9 lines deleted...]
-                5、到达【S湾拍摄基地】，客人下车，在蓝天白云的映照下，感受着不需要滤镜的苍山洱海，在你体验靓丽风景的同时，摄影师也会帮你定格下这一难忘惬意的大理时光，当你体验过美丽照片后，我们的航拍师也会同时帮你记录。后与白族金花在蓝天白云下进行【白族欢乐趴】挥洒汗珠，尽享欢乐时光 。体验着具有大理白族特色的另类旅行。（每组家庭赠送提供3张亲子电子原片）（专业摄影师航拍（全团提供一个视频）。
+                随后前往【开启大理有风喜洲浪漫之旅】： 洱海生态廊道电瓶车-海舌S弯+喜洲夫妻树-马帮下午茶；    （每组家庭赠送提供3张亲子电子原片）（专业摄影师航拍（全团提供一个视频）。
                 <w:br/>
                 6、品马帮【下午茶】享受惬意时光。行程结束后返回古生停车场，乘坐大巴车。
                 <w:br/>
                 结束后乘车前往餐厅用晚餐，特别安排【大理南涧跳菜】餐厅可体验大理白族原生态【篝火晚会】（篝火为非明火，仅作为观赏之用）场地也提供【白族服饰换装】欢迎有兴趣的朋友参与进来体验。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.提前准备好拍照各类道具、服装；各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全
                 <w:br/>
                 2.大理是一个少数民族聚居的地方，请尊重当地少数民族的风俗，不要乱丢垃圾。一是为保护环境，二是尊重民族习惯。双廊的气温总体偏低一点，洱海边更是风大，请做好保暖工作。晴天时双廊阳光、紫外线强烈，建议带遮阳帽、太阳镜。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：大理洱海、双廊古镇、喜洲有风之旅 、大理白族篝火晚会
                 <w:br/>
                 到达城市：大理市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1530,51 +1520,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>