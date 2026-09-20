--- v3 (2026-08-03)
+++ v4 (2026-09-20)
@@ -2381,51 +2381,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>