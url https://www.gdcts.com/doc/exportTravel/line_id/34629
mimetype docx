--- v4 (2026-09-20)
+++ v5 (2026-11-06)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【9月*动享全景四川】四川成都双飞双动6天（早机去，晚机回）丨成都丨九寨丨黄龙丨峨眉金顶丨乐山大佛丨松州古城丨锦里古街丨三星堆丨九寨后花园-爱情海丨围炉煮茶行程单</w:t>
+        <w:t xml:space="preserve">【动享全景四川】四川成都双飞双动6天（早机去，晚机回）丨成都丨九寨丨黄龙丨峨眉金顶丨乐山大佛丨松州古城丨锦里古街丨三星堆丨九寨后花园-爱情海丨围炉煮茶行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260415DXQJSC5</w:t>
+              <w:t xml:space="preserve">WZ-20261105DXQJSC5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -754,51 +754,51 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 成都—黄龙九寨/松潘高铁站—爱情海（80公里约2小时）—九寨沟（10公里， 约20分钟）
                 <w:br/>
                 享用早餐，乘车前往动车站，乘坐高铁抵达黄龙九寨/松潘高铁站。
                 <w:br/>
                 前往4A景区【爱情海】（含优惠门票）这里四周远山层叠，森林茂密，海子中溪水蜿蜒，芳草萋萋，如天鹅绒地毯铺满大地，秋季野花点缀其间，牛羊骡马成群，时则一片深黄，与周围的雪山红叶相映成趣。在森林中，尽情享受精心安排的【藏地围炉煮茶】体验原始野趣，感受大自然的宁静与美好。完毕后乘车前往九寨沟口，入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1. 爱情海、黄龙景区、松潘古城，可根据动车车次时间调整游览顺序，请知悉。
                 <w:br/>
                 2. 九寨房费和餐费为套餐制，套餐的餐食为酒店配餐，比较简约；如晚餐不用，无费用退出。
                 <w:br/>
-                交通：汽车
+                交通：汽车/动车
                 <w:br/>
                 景点：【爱情海】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：沿途中餐     晚餐：入住酒店赠送晚餐不用不退   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -832,51 +832,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全天九寨沟
                 <w:br/>
-                早餐后前往景区游览世界自然遗产-【童话世界九寨沟】（含优惠门票；不含保险10元+观光车旺季90元/人；游览6—8小时），它集翠海、叠溪、彩林和藏族风情于一体，以其自成天成、美丽绝伦的自然风光而成为中国著名的风景名胜区。九寨沟的蓝天、白云、雪山、森林、尽融于瀑、河、滩、缀成一串串宛若从天而降的珍珠（九寨开放区域为沟口经诺日朗瀑布至长海，其中长海、五彩池、镜海、诺日朗瀑布、树正海、双龙海瀑布、扎如寺为栈道步行景区，具体游览方式为景区安排为准）；游览完毕后返回酒店自由活动。 
+                早餐后前往景区游览世界自然遗产-【童话世界九寨沟】（含优惠门票；不含保险10元+观光车旺季90元/人（淡季80元）；游览6—8小时），它集翠海、叠溪、彩林和藏族风情于一体，以其自成天成、美丽绝伦的自然风光而成为中国著名的风景名胜区。九寨沟的蓝天、白云、雪山、森林、尽融于瀑、河、滩、缀成一串串宛若从天而降的珍珠（九寨开放区域为沟口经诺日朗瀑布至长海，其中长海、五彩池、镜海、诺日朗瀑布、树正海、双龙海瀑布、扎如寺为栈道步行景区，具体游览方式为景区安排为准）；游览完毕后返回酒店自由活动。 
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                  1：九寨沟部分景点维护，具体游览景点以景区实际开放为准。冬季景区栈道冰雪路面，请注意安全；
                 <w:br/>
                 2：九寨沟景区的游览方式需要乘坐景区观光车，请妥善保管好九寨沟的观光车票，以免查票；
                 <w:br/>
                 3：九寨沟景区海拔2500-3100米；建议游客可从远至近进行游览，不做剧烈运动，以免产生高原反应；
                 <w:br/>
                 4：九寨沟景区停车场距离景区大门需要步行5-15分钟，敬请谅解；
                 <w:br/>
                 5：九寨11月16日-次年3月31日执行淡季门票，淡季观光车80元/人；4月1日-11月15日执行旺季门票，旺季观光车90元/人；
                 <w:br/>
                 温馨提示：[此天行程户外游览时间较长，九寨沟高原地区日照充足，紫外线较强，请备好太阳镜、太阳伞、防晒霜等物品；请遵守景区管理制度，禁止吸烟、乱丢垃圾、违者最低罚款500元起；]
                 <w:br/>
                 <w:br/>
                 当地特色项目推介：
                 <w:br/>
                 《走进藏民家访》到藏家去做客，感受到藏族人民的热情好客一起跳起欢乐的锅庄，热情的为您献上洁白的哈达，更可以品尝手抓肉、酥油茶、特色藏式火锅等地道的藏族人民的饮食；让您体会不一样的生活。（自费150-180元/人）
                 <w:br/>
                 《藏羌歌舞表演》九寨的歌舞晚会是九寨必不可少的秀色大餐，被誉为——“白天看风景，晚上观藏羌风情晚会”成为一道亮丽的人文风景，歌舞晚会，充分展示了九寨沟民俗风情给九寨沟完整旅游融入了浑厚的民族文化色彩，是九寨沟完整旅程中不可缺少的组成部分。（自费180-280元/人）
                 <w:br/>
                 交通：汽车
                 <w:br/>
@@ -1398,51 +1398,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">九寨沟观光车+保险</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨沟观光车旺季90元/人（需要乘坐）、保险10元/人（自愿消费）</w:t>
+              <w:t xml:space="preserve">九寨沟观光车旺季90元/人、淡季80元/人（需要乘坐）、保险10元/人（自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2381,51 +2381,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>