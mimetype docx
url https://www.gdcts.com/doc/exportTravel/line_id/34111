--- v0 (2025-12-24)
+++ v1 (2026-09-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【追光之旅】南非12 天9晚赫曼努斯 |探访”Lesedi”民俗文化村 | 360 度旋转观光缆车登上桌山|特色牛排餐、中式炒龙虾和鸵鸟肉餐|约翰内斯堡 | 开普敦 | 葡萄园区 | 克鲁格国家公园 （深圳CA）行程单</w:t>
+        <w:t xml:space="preserve">【全新比勒陀利亚克鲁格】南非12 天9先民纪念馆 |Lion &amp; Safari Park-狮子园 | Lesedi民俗文化村|开普敦半岛游 | 桌山保护区 | 克鲁格国家公园  （深圳CA）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -392,105 +392,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                2025年迭代新升级
-[...1 lines deleted...]
-                超100名用户评论南非用车很重要：9名游客升级22座车，10-15名游客升级28座车，16名游客起升级44座车
+                【深度感受比勒陀利亚】：
+                <w:br/>
+                入住1晚比勒陀利亚【非洲风情酒店】
+                <w:br/>
+                入内【先民纪念馆】南非国家历史文化景观之一
+                <w:br/>
+                前往【比陀狮子园】乘坐园区越野车近距离观察狮子的生活习性
+                <w:br/>
+                外观【总统府】南非政府及总统府所在地
+                <w:br/>
+                升级安排【百兽宴】
+                <w:br/>
+                <w:br/>
+                【不是所有 Safari，都叫克鲁格】：
+                <w:br/>
+                克鲁格国家公园，区别市场特别入住2晚【园内帐篷酒店】，沉浸式感受非洲草原的日与夜
+                <w:br/>
+                <w:br/>
+                【特别升级】：
+                <w:br/>
+                升级中式原只龙虾餐
+                <w:br/>
+                9名游客升级22座车，10名游客起升级36座车
                 <w:br/>
                 申请南非诚信旅行社计划(TTOS)团队旅游电子单次签证
                 <w:br/>
                 中餐升级10菜一汤
                 <w:br/>
                 特别赠送国际插头和南非插头
                 <w:br/>
-                升级克鲁格越野车
-[...7 lines deleted...]
-                追逐阳光海岸线之光
+                特别安排【开普敦Time Out Market】美食广场
+                <w:br/>
+                <w:br/>
+                【多彩南非】：
                 <w:br/>
                 精彩花园大道：【著名摩梭湾】、绝美奈斯纳小镇及【珊瑚湖游船】
                 <w:br/>
                 世界尽头开普敦”【好望角】【海豹岛】【企鹅滩】
                 <w:br/>
                 360度旋转观光缆车登上桌山
                 <w:br/>
-                追逐城市人文之光
-[...1 lines deleted...]
-                城市必打卡：太阳城、比勒陀利亚、约翰内斯堡、开普敦、葡萄园区、奈斯纳
+                城市必打卡：比勒陀利亚、约翰内斯堡、开普敦、葡萄园区、奈斯纳
                 <w:br/>
                 跟着当地人学习南非11种官方语言说“欢迎您”
                 <w:br/>
-                入住太阳城：以豪华及浑然天成的自然美景而吸引了世人的目光，失落城(Lost City)更令人流连忘返
-                <w:br/>
                 Lesedi民俗文化村，追寻古老民族的生存之道
                 <w:br/>
                 彩色糖果房子马来区Bo-Kaap
                 <w:br/>
-                追逐美咖美酒美食之光
+                <w:br/>
+                <w:br/>
+                【美酒与美食】：
                 <w:br/>
                 TRUTH COFFEE，全球排名15+南非排名第一咖啡店
                 <w:br/>
                 入住一晚绝美葡萄园区酒店及品尝南非红酒
                 <w:br/>
                 多元美食：lesedi特色餐、特色鱼排餐、西式简餐、中式炒龙虾餐、中式炒鸵鸟餐
                 <w:br/>
-                升级住宿大礼包
-[...1 lines deleted...]
-                升级1晚太阳城4星
+                <w:br/>
+                【升级住宿大礼包】：
                 <w:br/>
                 升级2晚花园大道4星
                 <w:br/>
                 升级2晚开普敦4星
                 <w:br/>
-                升级2晚克鲁格国家公园外特色酒店
+                升级2晚克鲁格国家公园内特色酒店
+                <w:br/>
+                升级1晚约翰内斯堡五星酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -683,755 +697,763 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳-约翰内斯堡（参考航班:CA867  SZXJNB  0010-0740）-LESEDI民俗文化村-太阳城-地震桥（车程2小时）
-[...3 lines deleted...]
-                下午：前往南非最大知名度的度假村【太阳城】“失落之城”三届世界小姐的选美之地，您可在太阳城内游览：【地震桥】是一座约100公尺长的人行桥，每隔1小时会发出“轰隆轰隆”的巨响，给人一种山崩地裂的恐怖地震、火山爆发的感觉。在这里可以聆听失落之城的古老传说，桥廊由非洲大象雕塑组成，象征生命的坚韧。还可观看到优美的高尔夫球场和人造海。入住酒店。
+                深圳-约翰内斯堡（参考航班:CA867  SZXJNB  0010-0740）-比勒陀利亚-先民纪念馆-狮子园
+                <w:br/>
+                上午：抵达约翰内斯堡后，导游接机，驱车前往南非行政首都-【比勒陀利亚】（市区游览时间约1小时），【总统府】（联合大厦）-外观，位于一座俯瞰全城的小山上，南非总统的办公地。大厦前面是整齐、优美的花园，园中立有纪念碑和雕像。车观【教堂广场】南非最著名的广场，位于比陀市中心，广场周围有许多著名的建筑物。
+                <w:br/>
+                随后乘车前往【先民纪念馆】是南非国家历史文化景观之一，它不仅是南非白人历史的纪念地，也是南非国家历史发展的重要组成部分，于1949年建成。纪念馆呈四方形，建筑高度 40 米。其基座四角各有一座人物雕塑，分别代表四位沃特勒克人的领袖。外围是一圈圆形的花岗岩围墙，围墙上雕刻着64辆四轮牛车的图案，象征着当年血河之战中布尔人使用的牛车阵。
+                <w:br/>
+                下午：午餐后前往【Lion &amp; Safari Park-狮子园】（游览时间约2小时）位于约翰内斯堡和比勒陀利亚的交界处，是该地区著名的旅游打卡地，深受各国游客的喜爱。
+                <w:br/>
+                在这座狮子园中生活着80多只狮子，这些狮子中还有非常罕见的白狮。除了狮子之外，这里还生活着印度豹、野狗、棕色土狼、斑纹土狼、黑背豺、侧斑豺和羚羊等。成年狮子分布在园区内的多个区域，而接近成年的狮子和幼狮则生活在幼狮区域。
+                <w:br/>
+                狮子园为游客提供了丰富的令人兴奋的游览项目，例如搭乘特制的越野车进入园区内近距离观赏野生动物，包含长颈鹿、鸵鸟和其他种类的羚羊等等，它们在600公顷的园区内自由漫步，经常会来到餐厅前面的水塘区域饮水。
+                <w:br/>
+                备注：野生动物的观赏受到自然因素影响，旅行社无法保证一定能观看到。
+                <w:br/>
+                晚餐：于非洲风情酒店享用【百兽宴】拥有300座的酋长博马餐厅，提供正宗的非洲用餐体验。餐厅坐落在充满活力的环境中，营造出温馨而充满活力的氛围，让宾客在享受非洲丰富风味的同时，欣赏大自然的景象与声音。这里是进行难忘美食冒险的完美地点。
                 <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：Lesedi 特色午餐     晚餐：西式简餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">太阳城当地四星酒店Sun City Soho Hotel或同级</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：当地餐     晚餐：百兽宴   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住非洲风情酒店Indaba或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                太阳城-比勒陀利亚（蓝花楹）（车约2小时）-约翰内斯堡（车约1小时）开普敦（航班待定）-马来区
-[...11 lines deleted...]
-                入住酒店
+                比勒陀利亚（车约2小时）-约翰内斯堡（车约1小时）开普敦（内陆航班待定）
+                <w:br/>
+                上午：酒店早餐后乘车前往参观【Lesedi民俗文化村】（游览约1.5小时）建立于1993年，由科萨人的卡萨庄、祖鲁人的祖鲁庄以及Pedi和Basot庄等五个部落的土著人组成，在这里可以感受到非洲原住民的不同部落生活以及文化、建筑风格和特殊技艺。既可以零距离的感受到黑人文化给你带来的震撼。同时，还可以欣赏到南非第一大族祖鲁人的舞蹈表演。
+                <w:br/>
+                下午:  搭乘航班前往开普敦，抵达开普敦入住酒店。
                 <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地餐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">开普敦当地四星酒店Capetonian Hotel 或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：Lesedi 特色午餐     晚餐：中式鸵鸟肉   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住开普敦当地四星酒店Capetonian Hotel 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开普敦半岛游
                 <w:br/>
                 酒店早餐后开始精彩的一天：乘车游览开普敦半岛景点。
                 <w:br/>
-                【十二门徒峰】象征耶稣有12个弟子的山峰，大多烟雾袅绕，远远看去像是耶稣组织他们围绕桌山在开会呢，山峰下沿大西洋海岸线所修建的欧式别墅，大多都是开普顿富人区，风光秀丽。
-[...7 lines deleted...]
-                【开普角点】沿着半山小路缓缓而上,可以眺望到大西洋和印度洋的壮观景色。好望角自然护区，也是一个植物宝库，这里拥有全世界最古老、完全处于原生态的灌木层，有从来没有受过人类干扰的原始植物群；有时还可看到狒狒、非洲旋角大羚羊等动物间或在眼前一跃而过。在大西洋边红色的卵石滩上，时常可见驼鸟闲庭信步的可爱模样。
+                【十二门徒峰】（游览时间约10分钟）象征耶稣有12个弟子的山峰，大多烟雾袅绕，远远看去像是耶稣组织他们围绕桌山在开会呢，山峰下沿大西洋海岸线所修建的欧式别墅，大多都是开普顿富人区，风光秀丽。
+                <w:br/>
+                【海豹岛】（游览时间约45分钟）位于豪特湾，这里的码头现存有开普敦最早的鱼市场。乘船出海，可看到海中央光秃秃礁石上，聚居着成千只软毛海豹。
+                <w:br/>
+                【企鹅滩】（游览时间约0.5小时）南非的企鹅是唯一一种生活在热带的企鹅，开普敦东海岸的西蒙镇,有个被称为“漂砾”的小海湾，是非洲唯一可以近距离观赏到企鹅的地方。
+                <w:br/>
+                【好望角】（游览时间约0.5小时）非洲大陆西南端的著名岬角，地处大西洋和印度洋相会之处，苏伊士运河未开通之前，欧洲通洲的海上必经之路。
+                <w:br/>
+                【开普角点】（游览时间约1小时）沿着半山小路缓缓而上,可以眺望到大西洋和印度洋的壮观景色。好望角自然护区，也是一个植物宝库，这里拥有全世界最古老、完全处于原生态的灌木层，有从来没有受过人类干扰的原始植物群；有时还可看到狒狒、非洲旋角大羚羊等动物间或在眼前一跃而过。在大西洋边红色的卵石滩上，时常可见驼鸟闲庭信步的可爱模样。
+                <w:br/>
+                随后前往【Time Out Market】这里汇聚了城市获奖厨师、备受喜爱的本地名厨和新兴人才。这里让人们一窥母城多元且精彩的美食风味——全部都在充满活力的公共空间内。这家位于V&amp;A滨水区旧发电站大楼的美食目的地，面积达27,000平方英尺，拥有13个厨房、三家酒吧和一个专用的葡萄酒吧，同时还精心策划了城市最优质的美食和文化体验。（备注：此景点如行程时间充裕可安排，如因当天航班时间关系，此景点取消，因没有门票费用，无费用可退。）
                 <w:br/>
                 晚餐后入住酒店休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式炒龙虾餐     晚餐：中式鸵鸟肉   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">开普敦当地四星酒店Capetonian Hotel 或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式原只龙虾餐     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住开普敦当地四星酒店Capetonian Hotel 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                桌山-马来区-TRUTH CAFFE-葡萄园区
-[...1 lines deleted...]
-                上午：早餐后游览南非最为著名的【桌山保护区】（游览约3小时）特别安排乘坐360度全景观缆车至山顶，开普敦景色尽收眼底。桌山最令人惊奇的地方，在于一座海拔一千米的高山，山顶却平展恰似一个巨大的桌面，开阔无比，从山顶俯瞰，桌湾和开普敦的市容一览无遗，景色绝佳。开普敦城在桌山山脚下缓缓延伸，城市边缘逐渐消失在广阔蔚蓝的大西洋里。让您觉得自己处在世界之巅。(若因天气影响或登山缆车进行维修，此项行程改为信号山，费用不退)。
+                桌山-马来区-TRUTH CAFFE-葡萄园区(车程约1.5小时）
+                <w:br/>
+                上午：早餐后游览南非最为著名的【桌山保护区】（山顶游览约1小时）特别安排乘坐360度全景观缆车至山顶，开普敦景色尽收眼底。桌山最令人惊奇的地方，在于一座海拔一千米的高山，山顶却平展恰似一个巨大的桌面，开阔无比，从山顶俯瞰，桌湾和开普敦的市容一览无遗，景色绝佳。开普敦城在桌山山脚下缓缓延伸，城市边缘逐渐消失在广阔蔚蓝的大西洋里。让您觉得自己处在世界之巅。(若因天气影响或登山缆车进行维修，此项行程改为信号山，费用不退)。
                 <w:br/>
                 中午：前往全球闻名的Truth Caffee餐厅，享用特色午餐。
                 <w:br/>
-                下午：后驱车前往【酒园区】（游览约1小时），南非是全球主要的红酒产区，在此不但能够欣赏引人入胜的田园风光和17世纪的荷兰式庄式建筑. 特别安排品尝五种不同的南非当地红酒，领略西方的红酒文化。
+                下午：前往外观【马来区Bo-Kaap】（游览约0.5小时）观赏开普敦糖果色、五颜六色的房子。行走在开普敦马来波卡普区你真真切切的恍入梦幻的童话世界。这里没有名车豪宅，朴实的建筑配以热烈的色彩，大胆明快的风情折射的是更多真实的生活。一幢幢美妙的糖果色建筑人见人爱，让相机快门不自觉的为之跳动。
+                <w:br/>
+                后驱车前往【酒园区】（游览约1小时），南非是全球主要的红酒产区，在此不但能够欣赏引人入胜的田园风光和17世纪的荷兰式庄式建筑. 特别安排品尝五种不同的南非当地红酒，领略西方的红酒文化。
                 <w:br/>
                 入住酒店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：TRUTH COFFEE     晚餐：特色鱼排餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">酒园区特色酒园酒店Lord Charlse Hotel或同级</w:t>
+              <w:t xml:space="preserve">入住酒园区特色酒园酒店Lord Charlse Hotel或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒园区-赫曼努斯（车约1.5小时）-摩梭湾（车约3小时）
-[...3 lines deleted...]
-                下午：乘车前往海滨渡假胜地－【摩梭湾】。入住酒店。
+                葡萄园区-摩梭湾-迪亚士博物馆（车约6小时）
+                <w:br/>
+                上午：早餐后乘车前往海滨渡假胜地－【摩梭湾】。
+                <w:br/>
+                下午：摩梭湾和好望角一样，是欧洲人发现东方航路上的重要历史哩程碑。十五世纪未，葡萄牙国王若奥二世决定寻找一条通往东方印度的航道，妄图称霸海外，于1486年徵召以航海家迪亚士为首的探险队，派遣船隻沿着非洲西岸航行，探索开辟通往印度的航道。历经２年的航行，穿过危险的风暴角后，船队终于驶进了一个风平浪静、草木繁茂的海湾，迪亚士看到岸上有人在放牧牛羊，就决定在这里首次登陆，并把这座海湾命名为牧人湾，即今天的摩梭湾。在此参观移民时期作为传递书信功能的【邮政树】，【迪亚士综合博物馆及早期历史文物馆】（游览时间约1小时），将使您对此区有进一步的认识，此外如贝壳博物馆、海事博物馆，亦值得一游。（如迪亚士博物馆闭馆或装修，则改其他景区游览）。
+                <w:br/>
+                      入住酒店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：西式简餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">花园大道四星酒店Premier Knysna Hotel 或同级</w:t>
+              <w:t xml:space="preserve">入住花园大道四星酒店Premier Knysna Hotel 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                摩梭湾-迪亚士博物馆-奈斯纳
-[...3 lines deleted...]
-                入住酒店。
+                奈斯纳
+                <w:br/>
+                全天：今天比较休闲，前往参观有非洲瑞士之称的【奈斯纳】特别安排泻湖观光船。抵达后乘观光船到珊瑚湖（游览时间约1.5小时），欣赏著名的尼斯纳岬角之风景此地是南非富有人士度假之胜地，风景优美，沿途经过曲折山峦，一睹湖水与印度洋所冲激成的海天一色之自然美景。后返回酒店，享受酒店风光。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：西式简餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">花园大道四星酒店Premier Knysna Hotel 或同级酒</w:t>
+              <w:t xml:space="preserve">入住花园大道四星酒店Premier Knysna Hotel 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乔治-约翰内斯堡（航班待定）-克鲁格国家公园（车约6小时）
+                乔治约翰内斯堡（航班待定）-克鲁格国家公园（车约6小时）
                 <w:br/>
                 上午：早餐后驱车约半小时前往乔治机场，乘机飞往约翰内斯堡。
                 <w:br/>
                 下午：驱车前往南非最大的野生动物园【克鲁格国家公园】。总面积达2万平方公里，相当于英国的威尔士。园内分布着众多野生动物和异兽珍禽。
                 <w:br/>
                 抵达后享用晚餐入住酒店休息。
                 <w:br/>
                 交通：飞机 大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：团队餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">克鲁格当地特色酒店 Pinelake inn 或同级</w:t>
+              <w:t xml:space="preserve">入住克鲁格园内特色帐篷酒店Nkambeni safari camp或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 克鲁格国家公园
                 <w:br/>
-                全天：早餐后，驱车前往【克鲁格国家公园】（越野车进入）。此国家公园占地面积两百万顷，相当于以色列国土面积。是世界上四大国家公园之一。寻访非洲五霸狮子、犀牛、水牛、猎豹。克鲁格国家公园，拥有全南非最丰富的动物生态，观看各种动物自然生态。在园内您可寻找大象、狮子、长颈鹿 、剑角羚羊等野生动物的足迹，也可能您会突然发现狮子就在您身旁、长颈鹿就在不远的前方；此种有如身历蛮荒的刺激感受，是在其它地方体会不到的难得经验。这里的动物和平时我们到动物园看动物的感觉完全不同，在克鲁格国家公园里动物是主人，人类是客人，我们只能在车上保持安静的观看那些动物，毫无隔阂也没有栅栏，人与动物互不侵犯，彼此仅友善的用眼神交流。除了Big Five，在克鲁格国家公园还能看到132种当地的哺乳类动物，438种鸟类，104种爬虫类和1,771种植物。在公园里最容易看到的动物要数羚羊。它们通常会跟斑马还有角马结伴互相彼此保护。狮子跟花豹还有狐狸一般会避开烈日躲在草丛或树下或晚上才会出来活动，鳄鱼跟河马也都躲在水底下消暑。因公园面积大，视野开阔。游客游览时最好佩带望远镜。晚餐后回酒店休息。
+                全天：早餐后，驱车前往【克鲁格国家公园】（越野车进入，游览时间08：00-15:00）。此国家公园占地面积两百万顷，相当于以色列国土面积。是世界上四大国家公园之一。寻访非洲五霸狮子、犀牛、水牛、猎豹。克鲁格国家公园，拥有全南非最丰富的动物生态，观看各种动物自然生态。在园内您可寻找大象、狮子、长颈鹿 、剑角羚羊等野生动物的足迹，也可能您会突然发现狮子就在您身旁、长颈鹿就在不远的前方；此种有如身历蛮荒的刺激感受，是在其它地方体会不到的难得经验。这里的动物和平时我们到动物园看动物的感觉完全不同，在克鲁格国家公园里动物是主人，人类是客人，我们只能在车上保持安静的观看那些动物，毫无隔阂也没有栅栏，人与动物互不侵犯，彼此仅友善的用眼神交流。除了Big Five，在克鲁格国家公园还能看到132种当地的哺乳类动物，438种鸟类，104种爬虫类和1,771种植物。在公园里最容易看到的动物要数羚羊。它们通常会跟斑马还有角马结伴互相彼此保护。狮子跟花豹还有狐狸一般会避开烈日躲在草丛或树下或晚上才会出来活动，鳄鱼跟河马也都躲在水底下消暑。因公园面积大，视野开阔。游客游览时最好佩带望远镜。午餐后回酒店休息。
+                <w:br/>
+                备注：野生动物的观赏受到自然因素影响，旅行社无法保证一定能观看到。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">克鲁格当地特色酒店 Pinelake inn 或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住克鲁格园内特色帐篷酒店Nkambeni safari camp或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 克鲁格国家公园-约翰内斯堡（车约6小时）
                 <w:br/>
-                上午：早餐后酒店自由活动，后驱车返回约翰内斯堡。途径上帝之窗（游览时间约0.5小时），”上帝之窗”在南非家喻户晓。在里斯本和柏林两大瀑布之间，有一段弯向东方的岔路，通往“上帝之窗”。站立在这个高原边缘的缺口，即可眺望一千公尺以下的景物：清晨平地的水气还未上升时，从脚下的克鲁格低地，越过莫桑比克海岸平原，远至印度洋的日出都一览无遣；一过中午，平原水气蒸发，漫天乱云。
-[...1 lines deleted...]
-                下午：继续返回约翰内斯堡，抵达后车览约翰内斯堡的城市建筑包括【摩天大楼】、【第一国家银行】等。前往外观2010年世界杯比赛场地，南非的“鸟巢”-【足球城】。晚餐后入住酒店。
+                上午：早餐后酒店自由活动，后驱车返回约翰内斯堡。途径【上帝之窗】（游览时间约0.5小时），”上帝之窗”在南非家喻户晓。在里斯本和柏林两大瀑布之间，有一段弯向东方的岔路，通往“上帝之窗”。站立在这个高原边缘的缺口，即可眺望一千公尺以下的景物：清晨平地的水气还未上升时，从脚下的克鲁格低地，越过莫桑比克海岸平原，远至印度洋的日出都一览无遣；一过中午，平原水气蒸发，漫天乱云。
+                <w:br/>
+                下午：继续返回约翰内斯堡，抵达后前往【约翰内斯堡蒙蒂 Montecasino 娱乐城】：约堡北部富人新区蒙蒂综合娱乐度假区，园区复刻意大利托斯卡纳山城风貌，漫步复古喷泉湖景街区自由打卡拍照，园内三十余家多国风味餐厅可供自由用餐；配套飞鸟花园、保龄球、影院等亲子休闲设施，外观南非顶级 Teatro 演艺剧院。晚餐后入住酒店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地餐     晚餐：中式餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">约翰内斯堡四星级酒店 Birchwood Hotel 或同级酒店</w:t>
+              <w:t xml:space="preserve">入住约翰内斯堡五星级酒店NH SANDTON或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1615,149 +1637,145 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、签证标准：南非诚信旅行社计划(TTOS)团队旅游电子单次签证，资料仅需：护照首页电子版，本签证目前属于免签证费阶段，如果有收费通知，则补交对应签证费（仅支持中国护照于内地口岸出发，外口岸出发不能申请此签证）；未成年人：出生证公证书及委托书公证书扫描件；
+                1、签证标准：南非诚信旅行社计划(TTOS)团队旅游电子单次签证或电子旅行授权（ETA）电子签，资料仅需：护照首页电子版，本签证目前属于免签证费阶段，如果有收费通知，则补交对应签证费（仅支持中国护照于内地口岸出发，外口岸出发不能申请此签证）；未成年人：出生证公证书及委托书公证书扫描件；
                 <w:br/>
                 2、机票标准：深圳起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期（不含航空公司临时新增的燃油附加费）。联运航班（即航空公司将客人从【始发地】经【中转地】运送至【目的地】）均为航司配套优惠政策，仅适用于搭配国航（CA）非共享航班或深航(ZH)非共享航班；若委托旅行社预定了联运航班的，航班一旦匹配成功则不允许修改和取消；客人必须顺次使用联运航班，否则，若客人因自身原因未使用其中一程航班的，则后续航班将自动被航空公司取消，由此造成的损失均自行承担。
                 <w:br/>
                 3、酒店标准：行程中所列酒店的双人间（标准为二人一房，如需入住单间则另付单间差费用或我社有权利提前说明情况并调整夫妻及亲属住宿安排；境外酒店无挂星制度，评核以房间装修为标准，最终入住情况由当天办理入住时酒店安排）。
                 <w:br/>
                 酒店参考如下：   
                 <w:br/>
-                约翰内斯堡四星酒店Birchwood Hotel： https://www.birchwoodhotel.co.za/ 
-[...2 lines deleted...]
-                <w:br/>
                 开普勒四星酒店：Capetonian：http://capetonian.co.za/
                 <w:br/>
                 花园大道四星酒店：
                 <w:br/>
                 Premier Hotels：https://www.premierhotels.co.za/hotels/western-cape/knysna/the-moorings/
                 <w:br/>
                 葡萄园区四星酒店 NH Lord Charlse Hotel：https://lordcharleshotel.com/  
                 <w:br/>
-                克鲁格当地特色酒店Pinelake inn  https://www.africanskyhotels.com/hotels/pine-lake-inn/
+                克鲁格园内特色酒店Nkambeni safari camp  https://nkambeni.com/
                 <w:br/>
                 4.用餐标准：行程中所列餐食（一般如：特色餐或西式简餐或中式餐），关于中式团队餐标准（10-12人一桌，餐标10菜一汤)。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退；（用餐时间在机场候机或飞机上的餐食由客人自理）；
                 <w:br/>
                 5、景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准；
                 <w:br/>
                 6、用车标准：空调旅游巴士（一人一正座）；
                 <w:br/>
                 7、导游司机标准：全程中文领队（9人以上派领队）、境外专业司机和中文导游；
                 <w:br/>
                 8、购物标准：行程内经过的景区商店、餐厅、商场、集市、中途休息站等商店不属于旅游定点购物店，若游客在此类购物店所购买的商品出现质量问题，旅行社不承担任何责任；
                 <w:br/>
                 9、旅行社责任险。
+                <w:br/>
+                10、境外司机、导游服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、护照费用；
                 <w:br/>
-                2、全程单房差RMB 5000元/人（温馨提示：非洲大部分酒店1人入住补单房差默认为入住一间大床房，且大部分酒店不能安排1人入住一间双人房，敬请谅解）；
-[...15 lines deleted...]
-                10、6岁不占床儿童按9折收费（司机导游服务费不打折）；按照南非酒店规定，12岁以上儿童必须占床。因为南非酒店床很窄，建议6岁以上儿童占床。
+                2、全程单房差RMB5500元/人（温馨提示：非洲大部分酒店1人入住补单房差默认为入住一间大床房，且大部分酒店不能安排1人入住一间双人房，敬请谅解）；
+                <w:br/>
+                3、行程表以外费用；
+                <w:br/>
+                4、行李物品的搬运费、保管费及超重费；如行李或物品丢失、被盗等意外损失费用；
+                <w:br/>
+                5、一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6、旅游者因违约、自身过错或 自身疾病引起的人身和财产损失；
+                <w:br/>
+                7、非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8、游客人身意外保险及客人往返出境口岸的一切费用；
+                <w:br/>
+                9、6岁不占床儿童按9折收费（司机导游服务费不打折）；按照南非酒店规定，12岁以上儿童必须占床。因为南非酒店床很窄，建议6岁以上儿童占床。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2049,102 +2067,548 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费活动</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">植物园+下午茶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">植物园下午茶将自然美景与精致餐饮结合，是放松身心的绝佳选择。远离城市喧嚣，在植物园环境内享受悠然自得的下午。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升飞机</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">当您来到全球最佳旅行目的地，是不是不想留下“云深不知处”和“身在此山中”的遗憾呢？鸟瞰南非母亲城，在飞翔中领略航拍的魅力，乘坐私人直升飞机，让美丽的桌湾，大西洋，桌山，在脚下流淌，在相机中永存。来开普敦“不可错过”之一。飞行时间：12-15分钟。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 220.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">信号山日落景 +马来区+查普曼公路+东印度公司花园（四选三）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                信号山
+                <w:br/>
+                是被誉为世界三大景之一的开普敦景色最佳观赏地点。
+                <w:br/>
+                查普曼公路
+                <w:br/>
+                誉为世界最壮美的海景公路，悬崖边凿出来的公路，一侧为垂直山体，一侧濒临大西洋，10余公里长，拥有114个弯道，180度全角展示大西洋， 众多知名汽车品牌，例如宝马 奔驰 法拉利等广告拍摄地。
+                <w:br/>
+                马来区
+                <w:br/>
+                网红打卡地，糖果色的房屋，仿佛置身于童话世界，这里没有名车豪宅，朴实的建筑配以热烈的色彩，大胆明快的风情折射的是更多真实的生活。一幢幢美妙的糖果色建筑人见人爱，让相机快门不自觉的为之跳动。
+                <w:br/>
+                东印度公司花园
+                <w:br/>
+                开普敦政治宗教中心，置身于参天树木之中，松鼠，鸽子，大雁无不展现和谐之处
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">鸵鸟农庄</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">鸵鸟农场坐落在刚果山谷，14KM外的奥茨颂。这个农场由私人拥有并管理我们提供较高的服务标准。鸵鸟农场有大量的专业导游，将解释鸵鸟养殖的每个方面，从育种到饲养。从开始的第一阶段，鸵鸟生长周期，参观从繁殖营地与鸵鸟蛋。还将有机会站在鸵鸟蛋上，测试蛋的压力。在繁殖季节还能看到鸵鸟蛋在孵化室孵化</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">齐齐卡玛国家公园</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">以齐齐卡马山为中心，有100公里长的海岸线。岸边是原始的荒野、奇特岩石的悬崖峭壁和狭长孤立的美丽海滩。茂密的原始森林沿着河谷生长为其特色。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">猎豹园 （需提前预定）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                游客可近距离观察、抚摸猎豹身体，与猎豹合影。
+                <w:br/>
+                注意事项： 必须遵循专业训练师的指示，虽然猎豹较为温顺，但仍是猛兽，不可做出挑逗或过激行为。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">厄加勒斯角+科萨人岩洞</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">厄加勒斯角是非洲大陆最南端、印度洋与大西洋分界点，有古老灯塔与海岸风光；科萨人岩洞是南非重要考古遗址与科萨文化圣地，可探寻远古人类遗迹与本土传说。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2279,51 +2743,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、以收到定金5000元/人为确认参团留位，如取消定金不退，并于出发前14天付清全款；
+                1、以收到定金5000元/人为确认参团留位，如取消定金不退
                 <w:br/>
                 2、 团队出发前30天—14天取消，游客需支付50%团款损失（机位定金+酒店损失）；
                 <w:br/>
                 3、 团队出发前14天—8天取消，只可退300元/人餐费和景点门票；
                 <w:br/>
                 4、 团队出发7天内取消，全款损失；
                 <w:br/>
                 5、 如果发生签证被拒签或领馆没有及时出签等不可抗力，收取签证费用及酒店、机票及所有实际已发生费用；
                 <w:br/>
                 ★以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2419,51 +2883,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>