--- v4 (2026-08-31)
+++ v5 (2026-10-15)
@@ -343,63 +343,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上车信息
-[...1 lines deleted...]
-                出发点：09:00番禺广场地铁站E出口
+                上下车信息（上车点有可能因交通管制原因更改，时间及地点已工作人员通知为准，敬请留意）
+                <w:br/>
+                上车点：09:00番禺广场地铁站E出口
                 <w:br/>
                 10:00纪念堂地铁站C出口
                 <w:br/>
                 下车点：原上车点下车
-                <w:br/>
-[...4 lines deleted...]
-                请客人准时到达出发集合地点，过时不候。
                 <w:br/>
                 我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -853,88 +847,84 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出团日期：6月15/17/19/21/23/25/27/29日
-[...15 lines deleted...]
-                房差平日570元/人
+                出发日期：周末不涨价
+                <w:br/>
+                10月1/3/5/7/9/11/13/15/17/19/21/23/25/27/29/31日
+                <w:br/>
+                1.5米以上/成人	699元/人	占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
+                <w:br/>
+                10月1日1.5米以上/成人	898元/人	占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
+                <w:br/>
+                10月3日1.5米以上/成人	938元/人	占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
+                <w:br/>
+                10月5日1.5米以上/成人	798元/人	占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
+                <w:br/>
+                1.2米以上—1.5米小孩	599元/人	不占床，含车位+2自助早餐+2自助晚餐+2自助宵夜+温泉+导服
+                <w:br/>
+                1.2米以下/单车位	159元/人	仅含车位费
+                <w:br/>
+                房差说明
+                <w:br/>
+                酒店没3人房；
+                <w:br/>
+                单人需补房差：570元/人，国庆房差10月1日800元/人，10月3日830元/人，10月5日700元/人
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
-                单订车位客人按照自身需求购买以下门票/餐券（旅行社不作代订，以园区实际价格为准）：
-[...6 lines deleted...]
-                <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 交通：按实际参团人数安排空调旅游巴士，每人1正座
                 <w:br/>
                 门票： 含景区大门票，不含园中园门票
                 <w:br/>
                 住宿：2晚韶关新丰温德姆酒店房型不指定安排（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差/放弃床位）；
                 <w:br/>
-                用餐：D1下午茶+D1晚餐+D1宵夜+D2早餐+D2下午茶+D2晚餐+D2宵夜+D3早餐（酒店套餐不吃不退费用）
+                用餐：D1晚餐+D1宵夜+D2早餐+D2晚餐+D2宵夜+D3早餐（酒店套餐不吃不退费用）
                 <w:br/>
                 此线路仅含出团当天及离团当天排工作人员随车服务，敬请注意
                 <w:br/>
                 购物：0购物点
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1193,51 +1183,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-31</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>