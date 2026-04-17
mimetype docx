--- v0 (2026-02-11)
+++ v1 (2026-04-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【年货节马年行大运】清远2天丨黄腾峡玻璃桥+山水丽人实景表演丨禾雀花基地赏十色禾雀花+千亩油菜花海行程单</w:t>
+        <w:t xml:space="preserve">【买一送一】清远2天丨登天门悬廊玻璃桥丨观锦绣丽人表演丨全程食足3餐：豪叹佛跳墙美食宴+酒店早餐+下午茶行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260117SP39973931</w:t>
+              <w:t xml:space="preserve">TX-20260413SP10318409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,51 +345,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上车点：
                 <w:br/>
-                8:00 越秀公园地铁站C出口
+                7:00番禺广场基盛万科肯德基门口（番禺广场地铁站E出口）
+                <w:br/>
+                8:00 流花路中国大酒店对面（越秀公园地铁C出口）
                 <w:br/>
                 8:45花都云山路体育馆北门（花果山地铁站A2出口）
                 <w:br/>
                 <w:br/>
                 下车点：原上车点下车
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -397,59 +399,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程特色：
-[...7 lines deleted...]
-                4、全程食足3餐：佛跳墙美食宴+酒店早餐+下午茶
+                1、包含天门悬廊玻璃桥门票 打卡大球拍 生肖天门广场
+                <w:br/>
+                2、锦绣丽人表演：南北风情齐聚 传统韵味与新潮活力一次看过瘾
+                <w:br/>
+                3、全程食足3餐：豪叹佛跳墙美食宴+酒店早餐+下午茶
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -566,88 +564,84 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                D1：集中出发-樱花大道-午餐-黄腾峡景区、实景表演、玻璃桥 -晚餐-入住酒店      午餐：不含      晚餐：含               住：清远市区舒适酒店
-[...15 lines deleted...]
-                18：00-19：00享用特色晚餐。晚餐后入住酒店。
+                D1：集中出发—清远鸡文化馆—享用午餐—黄腾峡天门悬廊、锦绣丽人—入住酒店
+                <w:br/>
+                08：00集中出发—珠江三角洲后花园、中国漂流之乡—美丽的广州后花园——清远市。
+                <w:br/>
+                10：00-11：00 清远鸡文化馆坐落在清远市区飞来湖畔，是一个从多元文化角度了解清远鸡的起源及养殖历史的教育场所，又是一个通过清远鸡传统美食回顾重温农耕传统文明的场所。馆内拥有各种各样以鸡为主题的展品，以及图文并茂展示的有关清远鸡的生物学、养殖历史和美食文化等方方面面的有趣知识。其中，就包括粤语经常提到的“鸡膥”的“膥”字（粤语与春同音，在广东方言中有蛋、卵的含义）如何读音，又如何理解，令人印象深刻。此外，馆内的展台上还摆放着以鸡为主题的瓷器、玩偶、手工艺品、厨房用品，汇聚了清远艺术家的关于清远鸡的作品，从清远鸡的来历、发展、趣事一一道来，使人对清远鸡的了解跳出了一般的美食范畴，与清远鸡结下了深深的缘分。
+                <w:br/>
+                11:30-12:30前往餐厅享用午餐（品尝佛跳墙美食宴）。
+                <w:br/>
+                13:30-15:30 天门悬廊，目前成为广东省内唯一的玻璃悬廊。天门悬廊由三个钢混结构的巨型立柱支撑，外观如同双球拍交叉立于高山之上，直指云天，形如一副“大球拍”。悬廊整体由山体伸出直线长度达368米，仅最外侧单柱悬挑的环形悬廊长度既达168米，是美国科罗拉多大峡谷的8倍。旅客前往玻璃廊桥，绝大部分是为了获得惊险刺激的高空体验，而是否足够惊险刺激则取决于廊桥的高度。黄腾峡天门悬廊最外侧处于漂流河道上方，离地垂直高度达500米，此高度是广东目前玻璃廊桥同类产品的4-5倍。震憾的高空落差，带给游客无限的惊险体验，真正达到一步惊心，步步惊心。天门悬廊集7D玻璃、碎裂玻璃、透明玻璃为一体，让游客充分感受到各种高科技玻璃在高空上带来的身心震憾。特别是透明玻璃，厚度达6厘米，通透度达到99.9%，是当前世界最先进的玻璃材质。透过玻璃俯视下方，峡谷中一切景象清晰可见。同时，天门悬廊最大的单片玻璃面积达到15平方米，等同于一间卧室大小，并因此成为世界单片玻璃面积最大的玻璃悬廊，人立其中简直不寒而栗。天门悬廊的体验既安全又刺激，同时高空观景是玻璃廊桥的独特亮点。游客站立于天门悬廊上，北侧可观黄腾峡漂流大峡谷的原始峡谷风光，南侧可赏清远市区高楼林立的城市风貌，西侧则可见晚霞红满天的落日辉煌。如遇云雾天气，整个悬廊矗立于云雾之上，空中汪洋，煞是壮观，自身则如临天门，步入仙境。游客也可以自费48元/人体验单程上山缆车项目。
+                <w:br/>
+                16：30-17：00专为团队量身打造的舞蹈串烧，南北风情齐聚，传统韵味与新潮活力一次看过瘾，希望这段美好时光能让大家看得舒心、玩得开心：温婉雅致的旗袍表演《粤韵佳人》。下午茶品尝当地特色小吃糍粑。
+                <w:br/>
+                17：30前往餐厅自费享用晚餐后前往酒店办理入住。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">清远市区舒适酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -658,71 +652,64 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第二天：早餐-松岗市场年货一条街-禾雀花基地-午餐自理-油菜花基地-返程  早餐：含       午餐：不含 下午茶：含        晚餐：不含               住：温暖的家
-[...14 lines deleted...]
-                *********************祝旅途愉快*********************
+                D2：早餐—古龙峡观网红河谷、古龙市集—午餐自理—静山湖萌宠乐园—返程
+                <w:br/>
+                07：30享用早餐。早餐后前往【古龙峡观网红河谷】“一河两岸”一步一景，河面碧波荡漾，溪流、红桥、小舟错落有致，相得益彰。溪流沿着河边的长廊观景步行，能听见溪水潺潺，在河岸树下隔河对望两岸的绿，享受着这自然风光。站在红桥之上，更能把整个景观一览无余。
+                <w:br/>
+                11：30【古龙市集】位于古龙峡游客中心右侧的古龙墟市，全长逾百米，汇集了清远特色农产品八十余种，包括茶叶、果蔬、瓜果零食、特色伴手礼以及清远地道美食等，还有精关绝伦的传统手工艺品，非遗传承人现场展示精湛技艺，让人大饱眼福、口福!
+                <w:br/>
+                12：00-13：00前往餐厅自费享用午餐。
+                <w:br/>
+                13：30静山湖萌宠小王国中有各种可爱的动物羊驼、兔子、骏马、土拨鼠、松鼠、孔雀、火鸡、黑天鹅......360°沉浸式体验，一次就能看个够！这里的萌宠宝宝们来自全世界各地，在工作人员的精心呵护下，保证会让小朋友们爱不释手！
+                <w:br/>
+                14:30行程结束，返回温暖家！！
+                <w:br/>
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
-                <w:br/>
-[...1 lines deleted...]
-                由于节假日路上车辆较多，容易出现塞车情况，因此类不可抗力原因造成延误和无法履行合同，导致变更旅游行程，发生费用增减的，增加部分由游客承担，未发生费用的，旅行社退还游客，旅行社不作任何赔偿。敬请谅解。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -786,63 +773,61 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                交通：根据实际人数安排33-53座旅游空调车，保证一人一个正座
-[...11 lines deleted...]
-                其他：成人赠送豪华大礼4选1（90只清远麻鸡蛋/2只约2.5斤鸡项/1只约5斤乌鬃鹅/10斤番薯+8斤面
+                1、交通：根据实际人数安排45-53座旅游空调车，保证一人一个正座
+                <w:br/>
+                2、用餐：含1个酒店早餐+1正餐+1下午茶（餐均为酒店或套票包含餐，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与）
+                <w:br/>
+                3、住宿： 1晚清远市区舒适酒店
+                <w:br/>
+                4、景点：景区第一道门票
+                <w:br/>
+                5、购物：全程不入购物点
+                <w:br/>
+                6、导游：提供导游服务（广州接团清远送团）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1058,51 +1043,64 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">本线路仅限80周岁以下游客报名。70-80周岁长者需由至少一名18-69岁同行人参团，均应身体健康并如实陈述身体状况，并应加签免责协议。80周岁以上不便接待，敬请谅解！（以出生年月日为计算基准）。70周岁以上长者的旅游意外保险保额减半。本团30人成团，若不成团则提前两日通知，不另作赔偿，报名则默认该条款。</w:t>
+              <w:t xml:space="preserve">
+                备注说明：
+                <w:br/>
+                1、本线路仅限75周岁以下游客报名。
+                <w:br/>
+                2、70-75周岁长者需由至少一名18-69岁同行人参团，均应身体健康并如实陈述身体状况，并应加签免责协议。
+                <w:br/>
+                3、75周岁以上不便接待，敬请谅解！（以出生年月日为计算基准） 
+                <w:br/>
+                <w:br/>
+                涉及爬山、漂流、高原等特殊线路，以具体线路的说明为准。
+                <w:br/>
+                70周岁以上长者的旅游意外保险保额减半。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1142,51 +1140,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>