--- v0 (2026-02-13)
+++ v1 (2026-05-26)
@@ -343,50 +343,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                参考航班（实际以出票为准）：
+                <w:br/>
                 【澳门-济州】（参考航班：TW/02:15-06:20）
                 <w:br/>
                 【济州-澳门】（参考航班：TW/2220-0045+1）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -676,51 +678,51 @@
                 后乘坐国际航班飞往韩国蜜月岛——济州岛。抵达后由韩国导游接机，享用轻便早餐，前往【海水汗蒸幕】（提供每人1套汗蒸服+2条毛巾）（体验时间约3小时）体验正宗韩式汗蒸，美容养颜，消除疲劳。（澡堂禁止拍摄）
                 <w:br/>
                 前往济州岛著名的【涯月翰潭咖啡街】（游览时间约30分钟），这里的咖啡馆直面果冻般的玻璃海，根据各自喜欢自费点上一杯咖啡。前往【汉拿山国立公园(御里牧)】（游览时间约45分钟），休闲步行在木栈道上赏两边的美景。
                 <w:br/>
                 前往【松岳山】（游览时间约30分钟）由火山活动塑造出的独特地貌，在这里欣赏到美丽的南海岸风光；后送往酒店休息。
                 <w:br/>
                 景点：养生海水汗蒸幕，涯月翰潭咖啡街，汉拿山国立公园(御里牧)，松岳山
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：团队早餐     午餐：韩式石锅拌饭+涮涮锅     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式石锅拌饭+涮涮锅     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -758,51 +760,51 @@
                 早餐后，前往【休爱里生态公园】（游览时间约45分钟）休爱里，一园揽尽济州春樱夏球、秋橘冬茶，还有萌出圈的黑猪秀。注：赏花情况因季节/天气影响而可能有所不同，敬请见谅。）
                 <w:br/>
                 前往【泰迪熊博物馆】（游览时间约30分钟）由泰迪熊和各式各样的动物玩偶组成的可爱”动物园”，无论是大人或小朋友，都很难抗拒这一个充满童趣与欢乐的世界。除了展示区之外，另有贩卖部专售各种泰迪熊的玩偶和纪念品，令人爱不释手。
                 <w:br/>
                 前往【正房瀑布】（游览时间约30分钟）亚洲唯一直奔沧海的瀑布，23 米白练垂落黑石崖，潮起潮落间尽是磅礴与清凉。前往【独立岩】（游览时间约30分钟）150 万年火山雕琢，海上孤岩如将军伫立，《大长今》取景地的落日格外温柔。前往【柱状节理带】（游览时间约30分钟）是济州岛的标志性自然景观之一，是汉拿山火山喷发后的熔岩流入大海急速冷却形成的玄武岩石柱群。这些石柱呈四边形或六边形，高度可达30至40米，宽度约1000米，规模宏大，形态壮观。前往【偶来市场】（游览时间约100分钟）藏着济州最浓烟火气的老市场，柑橘清甜混着黑猪烤肉香，逛吃间尽是当地人的日常。
                 <w:br/>
                 景点：休爱里自然生活公园，泰迪熊博物馆，正房瀑布、独立岩、 柱状节理带、偶来市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式嫩豆腐汤锅+紫米饭     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式嫩豆腐汤锅+紫米饭     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -838,51 +840,51 @@
                 【济州】韩国人参专卖店，护肝宝专卖店，Ecoland森林小火车，城邑民俗村，城山日出峰（含上山）
                 <w:br/>
                 早餐后，参观【韩国人参专卖店】（游览时间约90分钟），【护肝寳专卖店】（游览时间约90分钟），前往【Ecoland森林小火车】公园由小火车串联起四个主题园区，分别是总站、生态走廊地区、湖边站、郊游花园站以及薰衣草、绿茶&amp;玫瑰花园站。生态乐园列车共有五部小火车，分别漆上济州岛最具代表性的五种生态色彩。红色代表火山，黑色为玄武岩，黄色是油菜花，绿色象征绿草地，蓝色则为蓝天，公园内不仅有自然风光，还有欧式白色建筑与大自然完美融合，非常适合游玩。前往【城邑民俗村】（游览时间约60分钟）这里现有400余栋房屋，被指定为韩国民俗资料保护区，以茅草覆盖的屋顶，石头叠砌的院墙，以及用“丁囊”取代门户的民宅，质朴可爱，至今仍有人在这里居住生活。这里还售卖乡土食品、民间工艺品等。前往【城山日出峰】（游览时间约60分钟）为汉拏山360个止火焰山之一，也是世界最大的突出于海岸的火山口，攀登30分钟左右到山顶；由此也可观看日落，加上可以了望一片广阔的牧场，美不胜收，令人叹为观止，远眺这山峰绮丽景色，其西海岸有“海女之家”，运气好的时候还可观看到韩国国宝级海女潜水采集海产的情景。
                 <w:br/>
                 入住酒店。
                 <w:br/>
                 景点：韩国人参专卖店，护肝宝专卖店，Ecoland森林小火车，城邑民俗村，城山日出峰（含上山）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式腌制烤肉+季节小菜     晚餐：人参鷄汤+长寿面   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式腌制烤肉+季节小菜     晚餐：人参鷄汤+长寿面   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">济州五花特二酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -924,51 +926,51 @@
                 【温馨提示】
                 <w:br/>
                 行程即将结束请认真填写意见反馈单，我们处理问题以意见反馈单内容填写为准，恕不处理意见单填写满意后回团提出的问题。
                 <w:br/>
                 备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 景点：韩国化妆品店，紫菜博物馆+韩服试穿体验，月汀里海水浴场（自行打卡网红咖啡厅MouMoon、小狗咖啡馆等），国际免税店，东门市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：韩式脊骨汤锅     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：包含     午餐：韩式脊骨汤锅     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1023,107 +1025,105 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、往返机票，现时机税及燃油附加费；
                 <w:br/>
                 2、去程：澳门口岸到澳门机场用车，回程澳门机场-珠海横琴口岸用车；
                 <w:br/>
                 3、住宿全程韩国五花特二酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 4、行程表所列的团队餐费（不含酒水；早餐：根据情况安排酒店早或外用早、正餐餐标韩元10000/人）
                 <w:br/>
                 5、行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
                 <w:br/>
-                6、专业中文领队服务；
+                6、中文讲解；境外司陪人员服务费RMB400元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、境外司陪人员杂费RMB100元/人/天；
-[...7 lines deleted...]
-                5、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
+                1、个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
+                <w:br/>
+                2、单房差￥950元/人，不设自然单间；
+                <w:br/>
+                3、如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
+                <w:br/>
+                4、涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1959,161 +1959,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">服务标准</w:t>
-[...109 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2122,50 +2011,56 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                参考酒店（韩国五花特二）：
+                <w:br/>
+                济州岛五花特二酒店：欣欣酒店，厄姆斯德酒店，珍珠酒店，新新酒店或同级
+                <w:br/>
+                备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补单房差，请知悉。
+                <w:br/>
                 特别须知：
                 <w:br/>
                 1、特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2、游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用800元/天。 
                 <w:br/>
                 3、食：所搭乘航班无餐供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4、住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 A.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 B.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定
                 <w:br/>
                 C.若一个大人带一个 1.2 米以下儿童参团，建议住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5、托运行李：每人一件免费托运行李，每件15公斤，手提行李7公斤.
                 <w:br/>
                 6、特别提醒：
                 <w:br/>
                 A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
@@ -2201,51 +2096,114 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">注：赏花情况因季节/天气影响而可能有所不同，敬请见谅。</w:t>
+              <w:t xml:space="preserve">
+                注：赏花情况因季节/天气影响而可能有所不同，敬请见谅。
+                <w:br/>
+                备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">退改规则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                旅游者解除合同必要的费用扣除
+                <w:br/>
+                在行程开始前30日以内解除合同的，按照下列标准扣除必要的费用：
+                <w:br/>
+                行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                行程开始前14日至7日，按照旅游费用总额的20%扣除；
+                <w:br/>
+                行程开始前6日至4日，按照旅游费用总额的50%扣除；
+                <w:br/>
+                行程开始前3日至1日，按照旅游费用总额的60%扣除；
+                <w:br/>
+                行程开始当日，按照旅游费用总额的70%扣除。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2440,51 +2398,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2686,79 +2644,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>