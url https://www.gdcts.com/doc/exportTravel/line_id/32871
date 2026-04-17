--- v2 (2026-02-11)
+++ v3 (2026-04-17)
@@ -872,51 +872,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全天自由活动。
                 <w:br/>
                 早餐后，全天自由活动，享受度假村设施及服务
                 <w:br/>
-                自费参加【神山一日游】&amp;【马里马里文化村半日游】。
+                自费参加【神山一日游】。
                 <w:br/>
                 1.神山：世间大自然之遗物-神山（高4095米）美丽哀怨，神秘的传说正等待著您去探索，途经那八鲁观山台，这里是取景神山美景的好地方，取景后还可以参观这里的传统水果及纪念品的小市场，这里是土族生活的交流点，您可以看到各式各样的蔬菜及水果，接着前往ATV骑行基地。
                 <w:br/>
                 午餐后出发前往【神山牧牛场】，奶牛场，云雾缭绕，广袤的草地，悠闲的牛群，故这里有小“纽西兰”之称，这里气候非常凉爽，在这里可以参观他们的挤牛奶制作过程，这里提供新鲜出炉的牛奶及冰淇淋，大家可以自费品尝哦～回市区的路上会经过本地杜顺土著特色山猪肉大排档，可在次自理品尝当地山猪肉。
                 <w:br/>
                 2.【马里马里/婆罗洲文化村】。抵达后，您将受到欢迎仪式，,当地导游讲解文化村规则和条例，开始参观马里马来5大民族文化村。参观沙巴 5 族的文化，体验民族特色及传统小房子，还可以品尝多种民族特色小吃、点心，参与钻木取火、射箭等各种玩乐游戏，后集中观看特色文化秀表演。
                 <w:br/>
                 10：00酒店集合出发 ；
                 <w:br/>
                 11：00抵达文化村； 
                 <w:br/>
                 11：15 参观传统传统小房子 &amp; 水果树 &amp; 体验各类美食和活动（游览时长 1-1.5 小时左右） ；
                 <w:br/>
                 12：30 文化秀表演 ；
                 <w:br/>
                 13：30享用文化村午餐 ；
                 <w:br/>
                 14：30结束行程返回酒店。
                 <w:br/>
                 3.可自行前往加雅街打卡逛街，探寻当地美食。或自行前去第一沙滩观世界前三落日。
                 <w:br/>
                 交通：无
                 <w:br/>
               </w:t>
             </w:r>
@@ -1095,55 +1095,57 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件23KG行李托运
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座
                 <w:br/>
-                3.酒店：行程内所列酒店，标准双人间
-[...3 lines deleted...]
-                5.餐食：4个酒店内早餐，4个正餐
+                3.酒店：行程内所列酒店，标准双人间  
+                <w:br/>
+                4.当地导游服务费RMB300/人
+                <w:br/>
+                5.门票：行程内所列景点第一大门票
+                <w:br/>
+                6.餐食：4个酒店内早餐，4个正餐
                 <w:br/>
                 保险：我司已协助客人代买普通旅游意外险保额30万，所含保险解释权归本公司所有（旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任）；建议客人自行购买适合本次旅行的意外险（如安联/美亚）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1155,54 +1157,336 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费
                 <w:br/>
                 2.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任。
                 <w:br/>
                 3.行程之外自费节目及私人产生的个人消费
                 <w:br/>
-                4.当地导游服务费RMB300/人
-                <w:br/>
                 酒店旅游税10马币/间/晚，前台现付
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">神山一日游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                自费参加【神山一日游】
+                <w:br/>
+                神山：世间大自然之遗物-神山（高4095米）美丽哀怨，神秘的传说正等待著您去探索，途经那八鲁观山台，这里是取景神山美景的好地方，取景后还可以参观这里的传统水果及纪念品的小市场，这里是土族生活的交流点，您可以看到各式各样的蔬菜及水果，接着前往ATV骑行基地。
+                <w:br/>
+                午餐后出发前往【神山牧牛场】，奶牛场，云雾缭绕，广袤的草地，悠闲的牛群，故这里有小“纽西兰”之称，这里气候非常凉爽，在这里可以参观他们的挤牛奶制作过程，这里提供新鲜出炉的牛奶及冰淇淋，大家可以自费品尝哦～回市区的路上会经过本地杜顺土著特色山猪肉大排档，可在次自理品尝当地山猪肉。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">480 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马里马里文化村半日游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                2.【马里马里/婆罗洲文化村】。抵达后，您将受到欢迎仪式，,当地导游讲解文化村规则和条例，开始参观马里马来5大民族文化村。参观沙巴 5 族的文化，体验民族特色及传统小房子，还可以品尝多种民族特色小吃、点心，参与钻木取火、射箭等各种玩乐游戏，后集中观看特色文化秀表演。
+                <w:br/>
+                10：00酒店集合出发 ；
+                <w:br/>
+                11：00抵达文化村； 
+                <w:br/>
+                11：15 参观传统传统小房子 &amp; 水果树 &amp; 体验各类美食和活动（游览时长 1-1.5 小时左右） ；
+                <w:br/>
+                12：30 文化秀表演 ；
+                <w:br/>
+                13：30享用文化村午餐 ；
+                <w:br/>
+                14：30结束行程返回酒店。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">270 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 400.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1250,50 +1534,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 护照及签证：
                 <w:br/>
                 1、中国护照请提供护照首页扫描件（按回程日期计起有效期6个月），免签入境日期：2023年12月1日至2024年11月30日。
                 <w:br/>
                 2、持港澳台护照出境的客人，请自备有效港澳居民往来内地通行证、台胞证等；外籍人士需自备前往目的地国家的有效签证，并必须具备再次入境中国的有效签证。
                 <w:br/>
                 3、香港身份证书不在免签范围，身份证书首页+身份证正反面+回乡证正反面+白底电子照片签证，需客人自行办理。
                 <w:br/>
                 4、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，我社将不承担任何责任，所有产生的损失由游客本人自行承担，敬请谅解！
                 <w:br/>
                 特殊情况费用说明：
                 <w:br/>
                 1、按照国际惯例标准，凡出发日满12岁的儿童必须占床，费用与大人同价。
                 <w:br/>
                 2、儿童不占床价标准：回团当日不足12岁的儿童可以安排不占床，此收费提供机位、车位、餐位行程费用包含景点的门票，不提供住宿床位。一间双标房最多只能接纳一位不占床的小童。儿童若占床位，则按照成人标准收费。2岁以下婴幼儿需咨询当时婴幼儿票（不提供机位、车位、餐位、床位及景点费用）；若一个大人带一个12岁以下儿童参团，则须住一标间，按2成人收费，以免给其他游客休息造成不便。
                 <w:br/>
                 3、凡满70周岁老人的需要出具出发前一周内，县级以上医院开具的健康证明，证明乘客身体状况良好，适合乘坐飞机。凡满65周岁以上的客人需要签署免责书，承诺飞行期间因乘客本人身体状况出现意外，由此产生的一切责任和后果均由客人承担，与航司无关。此团不接收满80岁老人报名。
                 <w:br/>
                 4、海岛线路存在一定危险，故本行程不接受患病旅客、孕妇报名参团，如隐瞒真实情况报名而发生意外伤害、旅行社概不负责！
                 <w:br/>
                 5、旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任。
+                <w:br/>
+                本产品供应商为:深圳市尚品游国际旅行社有限公司，许可证号：L-GD-CJ00254。此团2人成行，为保证游客如期出发，我社将与其他旅行社共同委托深圳市尚品游国际旅行社有限公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由深圳市尚品游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程(游览顺序)及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1711,51 +1997,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1899,50 +2185,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>