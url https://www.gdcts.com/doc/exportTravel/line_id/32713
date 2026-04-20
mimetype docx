--- v2 (2026-03-05)
+++ v3 (2026-04-20)
@@ -1043,50 +1043,52 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：3个酒店内早餐，行程所列正餐；
                 <w:br/>
+                6.导游服务费用+杂费合计540元/人；
+                <w:br/>
                 保险：我司已含普通旅游意外险保额30万，所含保险解释权归本公司所有（旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任）；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
@@ -1095,58 +1097,249 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李超重费、航空公司临时通知增加的燃油附加费等；
                 <w:br/>
                 2.酒店旅游税10马币/间/晚，前台现付；
                 <w:br/>
-                3.导游服务费用+杂费合计540元/人；
-[...3 lines deleted...]
-                5.行程外自费节目及私人产生的个人消费。
+                3.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
+                <w:br/>
+                4.行程外自费节目及私人产生的个人消费。
                 <w:br/>
                 汀巴汀巴岛10马币，马达京岛15马币，邦邦岛20马币。上岛费以现场支付为准。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红树林半日游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">打卡仙本那红树林之旅（含下午茶及晚餐，喂老鹰，海钓，拍海上落日，红树林。）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">300 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 340.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1194,50 +1387,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 护照及签证：
                 <w:br/>
                 请客人注意检查个人护照，如因客人护照有DT等不良出入境记录，影响个人出行，客人自行承担由此产生的所有损失。详情出入境事项，请咨询澳门出入境事务24小时热线(853) 2872 5488。
                 <w:br/>
                 1、中国护照请提供护照首页扫描件（按回程日期计起有效期6个月），免签入境日期：2023年12月1日至2026年12月31日。
                 <w:br/>
                 2、持港澳台护照出境的客人，请自备有效港澳居民往来内地通行证、台胞证等；外籍人士需自备前往目的地国家的有效签证，并必须具备再次入境中国的有效签证。
                 <w:br/>
                 3、香港身份证书不在免签范围，身份证书首页+身份证正反面+回乡证正反面+白底电子照片签证，需客人自行办理。
                 <w:br/>
                 4、请各位贵宾一定要注意保持自己护照的清洁和完整，如因本人护照污损残缺等原因导致被各国边检、移民局口岸拒绝出入境，我社将不承担任何责任，所有产生的损失由游客本人自行承担，敬请谅解！
                 <w:br/>
                 特殊情况费用说明：
                 <w:br/>
                 1、按照国际惯例标准，凡出发日满12岁的儿童必须占床，费用与大人同价。
                 <w:br/>
                 2、儿童不占床价标准：回团当日不足12岁的儿童可以安排不占床，此收费提供机位、车位、餐位行程费用包含景点的门票，不提供住宿床位。一间双标房最多只能接纳一位不占床的小童。儿童若占床位，则按照成人标准收费。2岁以下婴幼儿需咨询当时婴幼儿票（不提供机位、车位、餐位、床位及景点费用）；若一个大人带一个12岁以下儿童参团，则须住一标间，按2成人收费，以免给其他游客休息造成不便。
                 <w:br/>
                 3、凡满70周岁老人的需要出具出发前一周内，县级以上医院开具的健康证明，证明乘客身体状况良好，适合乘坐飞机。凡满65周岁以上的客人需要签署免责书，承诺飞行期间因乘客本人身体状况出现意外，由此产生的一切责任和后果均由客人承担，与航司无关。此团不接收满80岁老人报名。
                 <w:br/>
                 4、海岛线路存在一定危险，故本行程不接受患病旅客、孕妇报名参团，如隐瞒真实情况报名而发生意外伤害、旅行社概不负责！
+                <w:br/>
+                <w:br/>
+                本产品供应商为:深圳市尚品游国际旅行社有限公司，许可证号：L-GD-CJ00254。此团2人成行，为保证游客如期出发，我社将与其他旅行社共同委托深圳市尚品游国际旅行社有限公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由深圳市尚品游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程(游览顺序)及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1565,51 +1761,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1753,50 +1949,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>