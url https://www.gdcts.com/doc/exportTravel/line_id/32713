--- v3 (2026-04-20)
+++ v4 (2026-09-09)
@@ -695,53 +695,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                汀巴汀巴或斑淡南周边海域浮潜+马达京+邦邦岛浮潜一日游，出海后送度假村自由活动，体验度假村设施和服务。
-[...1 lines deleted...]
-                镇上酒店退房后，带上行李，乘车前往码头，参加马达京+汀巴汀巴岛或班丹南附近海域浮潜+邦邦岛跳岛浮潜之旅。
+                赠送一日游：汀巴汀巴或斑淡南周边海域浮潜+马达京+邦邦岛浮潜一日游，出海后送度假村自由活动，体验度假村设施和服务。
+                <w:br/>
+                早上参加增送一日游：前往码头，参加马达京+汀巴汀巴岛或班丹南附近海域浮潜+邦邦岛跳岛浮潜之旅。
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款）车接送到码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记）不含接送旅客自行前往码头登记 
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:45AM ：到达丁巴丁巴岛(当地政府暂时关闭，开放时间另行通知)或班丹南附近海域浮潜。可进行~浮潜/体验潜/欢乐潜/课程，浮潜区域拥有湛蓝的海水，五彩缤纷的珊瑚森林，随处可见的软珊瑚，可爱的NEMO鱼，洁白柔软的沙滩。
                 <w:br/>
                 11.30AM ：到达马达京（自理上岛费：马币15人）。栖息在马达京水域的海洋生态，涵盖了浮游生物和体型较大的海族类，东面海岸是一片倾斜坠入深度至一百米的珊瑚崖，西面大部分是珊瑚峭壁，有色彩生动的珊瑚，是各种类海洋生物的天堂。进行浮潜/体验潜/欢乐潜/课程。
                 <w:br/>
                 12:30PM ：之后前往邦邦岛，邦邦岛午餐 （出海简餐） 
                 <w:br/>
                 13:40PM ：邦邦岛（自理上岛费：马币20人）邦邦岛毗邻潜水胜地西巴丹岛，拥有碧海、水屋，白沙滩，岛屿以海龟而有名，运气好的话，白天在岸边浮潜时也可看到大海龟。
                 <w:br/>
                 15:30-16:30PM ：结束所有行程，返程送到入住水屋度假村（五选一：白沙湾水上屋、新加马达水上屋-童话小屋、海星水上度假别墅-2025年4月，江苏卫视“音你而来”节目组及歌手入住该度假村、水晶水上屋、顺顺水上屋）。
                 <w:br/>
                 度假村自由活动，体验度假村设施和服务：
                 <w:br/>
                 白沙湾水上屋：1）免费畅玩所有非机动水上活动；玻璃底船+摄影师拍照（度假村工作人员）；2）无限次浮潜（度假村工作人员带您一起）；3）度假村提供鱼竿，客人可以随时沿着度假村/房间阳台垂钓；可以钓墨鱼。4）烹饪课程-厨师教你煮咖喱 (薄饼下午茶，具体时间以度假村安排为准) ；5）下午5点出去海鲜市场买海鲜去，可带回度假村加工。6）巴瑶族舞蹈表演； 7）氛围感十足的卡拉OK。
                 <w:br/>
                 新加马达水上屋童话小屋：度假村下午赠送出海珊瑚区浮潜乐。
                 <w:br/>
                 水上屋所含项目：
                 <w:br/>
@@ -1043,51 +1043,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
                 2.用车：按实际人数安排旅游空调车，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：3个酒店内早餐，行程所列正餐；
                 <w:br/>
-                6.导游服务费用+杂费合计540元/人；
+                6.当地服务人员服务费用+杂费合计540元/人；
                 <w:br/>
                 保险：我司已含普通旅游意外险保额30万，所含保险解释权归本公司所有（旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任）；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1761,51 +1761,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-20</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>