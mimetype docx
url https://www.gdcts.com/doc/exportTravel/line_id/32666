--- v1 (2026-02-26)
+++ v2 (2026-08-10)
@@ -559,59 +559,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—新加坡-滨海湾花园-圣淘沙岛
+                广州—新加坡-滨海湾花园-圣淘沙名胜世界
                 <w:br/>
                 请各位贵宾是日指定时间在广州白云机场集合出发，由领队带领大家办理登机手续，搭乘航班前往魅力狮城【新加坡】，开启精彩行程。
                 <w:br/>
                 <w:br/>
                 【滨海湾花园】（约45分钟）是新加坡打造"花园中的城市"愿景不可分割的一部分。（不安排上树和进入温室）。
                 <w:br/>
                 <w:br/>
-                随后前往新加坡集娱乐、休闲、美食、购物于一体【圣淘沙岛】（自由活动约1小时）。
+                随后前往新加坡集娱乐、休闲、美食、购物于一体【圣淘沙岛名胜世界】（约1小时）自由游玩时间。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1054,50 +1054,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）成人费用：往返机票及机场税（费）、当地游览交通费、行程表所列酒店或同级酒店的标准间住宿费（大床或双床房，保证每人一床位）、餐费（不含酒水）、行程表所列非自费旅游项目首道门票、旅行社责任险；
                 <w:br/>
                 2）儿童费用（2周岁-12周岁以下）：往返机票、当地旅游车位、餐位、首道景点门票、全程不占床位，含早餐；12-18周岁（含12周岁）必须占床；
                 <w:br/>
                 3）婴儿费用（2周岁以内）：含往返机票（手抱）、当地旅游车位。
+                <w:br/>
+                4）全程服务费人民币500元/人，随团费一同收取。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1115,51 +1117,55 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）游客办理个人护照费用、个人消费、小费等其他私人性开支；
                 <w:br/>
                 2）个人旅游意外保险费和航空保险费；
                 <w:br/>
                 3）航空公司临时上涨的燃油税；
                 <w:br/>
                 4）其他未约定支付的费用（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用等行程表以外活动项目所需的费用）；
                 <w:br/>
                 5）卫生检疫费、出入境行李的海关税、搬运费、保管费和超重（件）行李托运费；
                 <w:br/>
                 6）酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 7）未含马来酒店税10-17马币/间/晚，当地现付；
                 <w:br/>
-                8）未含全程服务费人民币380元/人，随团费一同收取。
+                特殊加收	1.小孩收费：2-11周岁以下小孩不占床，此收费提供机位、车位、正餐及景点第一道门票，不提供住宿床位，含早餐。12-18周岁必须占床+800元/人；婴儿价格另询。
+                <w:br/>
+                2.以上价格仅适用持有中国护照的客人，持港澳台及外籍护照客人需要额外支付机票差价RMB500/人（签证自理）。
+                <w:br/>
+                3.客人必须全程随团队旅游，确需离团自行活动者在离团前需支付离团费1000元/天/人。并签订离团证明；游客离团、脱团和自由活动期间发生的人身损害、财产损失等事件，产生责任由游客自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1992,51 +1998,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>