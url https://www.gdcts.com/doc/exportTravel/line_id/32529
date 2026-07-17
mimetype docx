--- v0 (2025-12-24)
+++ v1 (2026-07-17)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA17471881814e</w:t>
+              <w:t xml:space="preserve">WT-SA17471881814e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,110 +343,112 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                CZ353     广州-新加坡  0825-1230                
-[...1 lines deleted...]
-                CZ8302    吉隆坡-广州  1810-2230
+                广州-新加坡 CZ353   0825-1230/CZ3039  1245-1650        
+                <w:br/>
+                吉隆坡-广州 CZ8302  1810-2230/CZ350  1400-1810/CZ3048  1445-1905
                 <w:br/>
                 航班仅供参考，具体以出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【两大乐园】一次玩转新加坡环球影城和马来乐高乐园
-[...7 lines deleted...]
-                【升级住宿】升级一晚吉隆坡希尔顿国际五星酒店
+                行程亮点	新加坡环球影城+新山乐高乐园双园畅享、夜探滨海湾花园、河堤亲子风筝体验、鱼尾狮公园、摇滚三轮车马六甲古城巡游、mama面杯面DIY、双清真寺：粉红清真寺+摩洛哥清真寺、双峰塔
+                <w:br/>
+                特色美食	餐标40-80元/餐，餐餐不重样，南洋美食排排队，安排最火夜市小店寻味吉隆坡：黄阿华烧鸡翼
+                <w:br/>
+                新加坡米其林推荐松发肉骨茶、马六甲名食鸡粒饭、奶油虾+面包鸡、网红机场餐厅OPENHOUSE。
+                <w:br/>
+                精选航班	正点航班不走回头路，节省陆地跨境6小时，更多时光尽在享乐。
+                <w:br/>
+                严选酒店	升级安排1晚吉隆坡市区5钻酒店，国际品牌值得信赖
+                <w:br/>
+                携程评分4.0以上酒店，全程安排当地豪华酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -563,59 +565,66 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-新加坡-滨海湾花园-鱼尾狮公园-亲子风筝
+                广州-新加坡-鱼尾狮公园-滨海堤坝亲子风筝-滨海湾花园夜景
                 <w:br/>
                 请各位贵宾是日指定时间在广州白云机场集合出发，由领队带领大家办理登机手续，搭乘航班前往花园城市【新加坡】，开启精彩行程。
                 <w:br/>
-                【滨海湾花园】（约45分钟）是新加坡打造"花园中的城市"愿景不可分割的一部分。（不安排上树和不安排进入温室）。
                 <w:br/>
                 【鱼尾狮公园】（约30分钟）新加坡地标鱼尾狮所在地，途径参观【伊利沙白大道（外观）】、【国会大厦（外观）】途径【高等法院（外观）】。
                 <w:br/>
+                <w:br/>
                 【滨海堤坝+亲子风筝活动】在新加坡滨海堤坝大绿洲体验一次快乐的亲子活动。
+                <w:br/>
+                <w:br/>
+                【滨海湾花园户外广场】（约45分钟）是新加坡打造"花园中的城市"愿景不可分割的一部分。（不安排上树和进入温室）。闯入《阿凡达》的潘多拉星球【滨海湾花园灯光秀】，感受滨海湾花园超级树的夜景。
+                <w:br/>
+                温馨提示：如遇航班延误导致错过或因官方行为临时取消滨海湾花园灯光秀，将取消观看灯光秀环节，改为夜游参观滨海湾花园，不作二次通知，如有不便敬请谅解。
+                <w:br/>
+                后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：松发肉骨茶   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -645,159 +654,157 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                车游国立大学-哈芝巷+甘榜格南-环球影城
+                车游国立大学-甘榜格南-环球影城-新山
                 <w:br/>
                 早餐后，开启今日新行程：
                 <w:br/>
-                【老城之旅】（约30分钟）熟悉却带着异国情调的一排排的骑楼，在还算凉快的清晨漫步其中，感受新加坡的人文气息，路过的水果摊散发着热带的甜美气息，如果想要品尝可以自费享用，匆匆的旅程中，短暂的体验新加坡的生活节奏。
-[...1 lines deleted...]
-                【甘榜格南+哈芝巷】（约20分钟）新加坡多民族融合的丰富色彩的历史文化街区，感受不一样的异域风情。这里可谓是不少新加坡年轻设计师和创业者的摇篮，他们在这里开设了种类繁多的多品牌店、奇特的精品店，巷子内也大面积的壁画让人驻足观赏。
+                <w:br/>
+                【甘榜格南】（约30分钟）苏丹清真寺是甘榜格南的一个标志性建筑，拥有洋葱形的金色圆顶和巨大的祈祷堂，是新加坡较大的清真寺。在苏丹清真寺东边不远处的苏丹门85号是马来文化馆，这里曾经是马来王宫，如今是展示马来遗产的博物馆。
+                <w:br/>
                 <w:br/>
                 【车游国立大学】（约40分钟）是一所在国际上具有领先学术地位的综合性研究型大学，在教学、研究等方面都具有卓越优势。参观感受著名大学的学术气息。
                 <w:br/>
-                温馨提示：如遇特殊日期校方临时关闭或明令禁止进入，我司将取消该景点，无费用退还，不作二次通知，如有不便敬请谅解。。校园请轻声细语，不要干扰学校的正常教学和学生的生活。
-[...1 lines deleted...]
-                后前往【圣淘沙名胜世界】其占地49公顷，集娱乐、休闲、住宿、美食、购物于一体。【节庆大道】更带给您无与伦比的旅游体验。
+                温馨提示：如遇特殊日期校方临时关闭或明令禁止进入，我司将取消该景点，无费用退还，不作二次通知，如有不便敬请谅解。校园请轻声细语，不要干扰学校的正常教学和学生的生活。
+                <w:br/>
                 <w:br/>
                 【环球影城】（不少于6小时）内共有7个主题乐园。主题乐园包括：[马达加斯加]、[科幻城市主题区]、[世界首个史瑞克城堡@遥远王国]、[好莱坞星光大道]、[失落的世界]、[古埃及]、[纽约大道]等等。最值得期待的全球首创 "变形金刚3D对决"已于2011年12月3日震撼亮相。率先体验这项以国际卖座影片《变形金刚》为主题设计而成的重磅3D游乐项目。
                 <w:br/>
+                <w:br/>
                 晚上指定时间集合前往关口，送往新山，抵达后享用晚餐后入住酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">新山豪华酒店（大盒子或同级）</w:t>
+              <w:t xml:space="preserve">新山大盒子当地豪华酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乐高乐园-马六甲文化巡礼-亲亲网状饼DIY
+                乐高乐园-南洋风情人力三轮车游古城
                 <w:br/>
                 早餐后，开启今天的行程：
                 <w:br/>
+                <w:br/>
                 【乐高积木乐园】（含陆地园区门票，约4小时）全亚洲唯一的全新震撼主题乐园，动用3000万块积木打造15000个模型，多达40项游乐设施，包括高20公尺、长500公尺，一次可载40人的云霄飞车。更采用大量积木，把马来西亚及世界各地的地标建筑、街道风景完整重现，保证让您打开眼界。
                 <w:br/>
-                游玩完毕后前往马六甲，
-[...11 lines deleted...]
-                享用晚餐后入住。
+                <w:br/>
+                游玩完毕后前往马六甲。
+                <w:br/>
+                <w:br/>
+                【特色摇滚三轮车游（2人一部）】路欣赏古城区的百年建筑及文化沧殇，彷彿穿越时光走廊来到当时的年代。
+                <w:br/>
+                温馨提示：摇滚三轮车，车夫小费 2马币/车，敬请自理。
+                <w:br/>
+                <w:br/>
+                后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：鸡粒饭+玫瑰露   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -827,80 +834,95 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                吉隆坡电信博物馆-双峰塔-国家皇宫-独立广场-高等法院-阿罗夜市
+                怪兽杯面DIY-太子城-粉红清真寺-摩洛哥清真寺-国家博物馆-阿罗夜市-黄阿华烧鸡翼
                 <w:br/>
                 早餐后，开启今天行程：
                 <w:br/>
-                【吉隆坡电信博物馆】（约40分钟）经过一个小院子就到达吉隆坡电信博物馆。这里的售货亭没有人，一切看起来都有点失控无人管理。然而，在上楼梯后就会发现，这里一切都在井然有序的进行中。博物馆位于一个角落里，配有空调。一楼有人工制品和展示，讲述马来西亚和世界其他地区的电信历史。
-[...5 lines deleted...]
-                【阿罗夜市】（晚餐自理，约1.5小时）阿罗街是吉隆坡最著名的美食一条街，拥有超过100种的特色美食，到了夜市更是繁忙，不到100米的小街挤了100多家摊位，难怪被孤独星球选为全球十大夜市之一。 这里较出名的美食有烤鸡翅、烧鱼、沙爹、叻沙等，其中"黄亚华小食店"的烤翅最为有名，"龙记"的贵妃肉脯适合做伴手礼，"赞记"的鱼滑粉是独家秘制。
+                <w:br/>
+                【Mamee Jonker House 怪兽点心面工作坊DIY】（约1小时）马来西亚零嘴人气品牌MAMEE小怪兽，特别安排参观泡面博物馆，制作全世界独一无二的点心面，选择自己喜欢的配料和口味，在杯上画上专属于自己的创意图案。
+                <w:br/>
+                <w:br/>
+                【粉红清真寺】（约20分钟）也称普特清真寺，它位于总理府和布城湖的右边。
+                <w:br/>
+                温馨提示：无礼拜宗教活动时，游客可进入参观，女性游客需在入口右方自行借取罩袍才能進入。
+                <w:br/>
+                <w:br/>
+                【首相署】（约15分钟）Pedana Putra，位于路两旁被一棵棵大树包围，排列成一条长长的林阴大道。
+                <w:br/>
+                <w:br/>
+                【摩洛哥清真寺】（约30分钟）这里是为了庆祝马来西亚与摩洛哥之间的友好关系而建，是两国文化交流的象征。其精美的建筑风格和细致的装饰吸引了大量游客前来参观。该景点的设计灵感源自摩洛哥传统的伊斯兰建筑，展现了摩洛哥丰富的文化遗产。馆内的拱门、柱廊和庭院都体现了典型的摩洛哥风格，使游客仿佛置身于北非的异域风情中。
+                <w:br/>
+                <w:br/>
+                【国家博物馆】（约1小时）吉隆坡的马来西亚国家博物馆是马来西亚的主要博物馆，是一幢两层的“米南加保”风格的古典式马来建筑，展示了马来西亚不同时代的变革和相关文物。
+                <w:br/>
+                <w:br/>
+                【阿罗夜市-黄阿华鸡翼】（约1.5小时）黄阿华烧鸡翼是近年来位于阿罗街内新晋的阿罗街网红小吃店。多位明星都曾在这里用餐并点赞这里的菜品。阿罗街是吉隆坡最著名的美食一条街，拥有超过100种的特色美食，到了夜市更是繁忙，不到100米的小街挤了100多家摊位，难怪被孤独星球选为全球十大夜市之一。 
+                <w:br/>
+                <w:br/>
+                后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：面包鸡、奶油虾     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：奶油虾+面包鸡     晚餐：黄阿华烧鸡翼   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">PJ希尔顿或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -911,86 +933,89 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巧克力DIY-太子城-粉红清真寺-布城湖-首相署-机场--广州
+                双峰塔-国家皇宫-独立广场-高等法院-机场-广州
                 <w:br/>
                 早餐后，开启今天行程：
                 <w:br/>
-                【巧克力DIY】（约45分钟）了解可可的发展历史和种植方式，亲手制作一个巧克力。
-[...9 lines deleted...]
-                【首相署】（约15分钟）Pedana Putra，位于路两旁被一棵棵大树包围，排列成一条长长的林阴大道。
+                <w:br/>
+                【吉隆坡双峰塔】（约20分钟）吉隆坡地标合照，最佳合照点合照，不安排登塔。
+                <w:br/>
+                温馨提示：在打卡期间请注意个人人身和财产安全，请遵循当地指引游玩。
+                <w:br/>
+                <w:br/>
+                【高等法院】（约15分钟）是吉隆坡的标志性建筑。1897年建成，曾经是殖民者的总部。大楼综合了印度和阿拉伯风格。非常有特点。
+                <w:br/>
+                <w:br/>
+                【独立广场】（约15分钟）绿草如茵的吉隆坡独立广场是对马来西亚具有重要历史价值的地方。1957年8月31日，马来西亚脱离英国统治而独立。
+                <w:br/>
+                <w:br/>
+                【国家皇宫】（约15分钟）国家皇宫内部不能参观，游客主要在广场上透过铁栏杆和大门对皇宫内的建筑拍照和摄像，另外，游客还可以同皇宫大门处骑马和持枪的卫士合影。
+                <w:br/>
                 <w:br/>
                 后送往机场搭乘国际航班返回广州。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：椰浆饭DIY     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：机场OPENHOUSE     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1040,50 +1065,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）成人费用：往返机票及机场税（费）、当地游览交通费、行程表所列酒店或同级酒店的标准间住宿费（大床或双床房，保证每人一床位）、餐费（不含酒水）、行程表所列非自费旅游项目首道门票、旅行社责任险；
                 <w:br/>
                 2）儿童费用（2周岁-12周岁以下）：往返机票、当地旅游车位、餐位、首道景点门票、全程不占床位，不含早餐；12-18周岁（含12周岁）必须占床；
                 <w:br/>
                 3）婴儿费用（2周岁以内）：含往返机票（手抱）、当地旅游车位。
+                <w:br/>
+                4）全程服务费人民币500元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1099,53 +1126,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）游客办理个人护照费用、个人消费、小费等其他私人性开支；
                 <w:br/>
                 2）个人旅游意外保险费和航空保险费；
                 <w:br/>
                 3）航空公司临时上涨的燃油税；
                 <w:br/>
                 4）其他未约定支付的费用（包括单间差、节假日旺季升幅、机场内候机和转机的餐食、因不可抗力（如天灾战争罢工等原因）或航空公司航班延误或取消产生的额外用等行程表以外活动项目所需的费用）；
                 <w:br/>
                 5）卫生检疫费、出入境行李的海关税、搬运费、保管费和超重（件）行李托运费；
                 <w:br/>
                 6）酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
-                7）未含马来酒店税10马币/间/晚，当地现付；
-[...1 lines deleted...]
-                8）未含全程服务费人民币380元/人，随团费一同收取。
+                7）未含马来酒店税10-17马币/间/晚，当地现付；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1503,51 +1528,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>