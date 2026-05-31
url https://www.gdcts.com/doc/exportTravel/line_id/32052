--- v1 (2026-03-02)
+++ v2 (2026-05-31)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【韶关新丰温德姆】奢享连住2晚全新五钻国际品牌韶关新丰温德姆花园酒店纯玩3天丨无限次空中汤泉  尊享一户一私汤温泉   高空无边际泳池行程单</w:t>
+        <w:t xml:space="preserve">【韶关溪里颂】溪里颂温泉纯玩3天丨一价全包丨食足7餐丨超大温泉游泳池行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260128SP33331652</w:t>
+              <w:t xml:space="preserve">TX-20260511SP10315702</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,124 +343,114 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发点：09:00番禺广场地铁站E出口
-[...1 lines deleted...]
-                10:00纪念堂地铁站C出口
+                上下车信息
+                <w:br/>
+                出发点：08:00纪念堂地铁站C出口_x000B_08:45清塘地铁站B出口
                 <w:br/>
                 下车点：原上车点下车
                 <w:br/>
                 市区指定范围内15人或以上定点接送
                 <w:br/>
                 （下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）
-                <w:br/>
-[...2 lines deleted...]
-                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程特色
-[...13 lines deleted...]
-                温馨提醒：酒店赠送的特产或小礼品有限，送完即止
+                行程特色：
+                <w:br/>
+                一价全包.食足7餐.酒店简易自助餐
+                <w:br/>
+                打卡超大温泉游泳池+无限次公共温泉
+                <w:br/>
+                连住2晚全新溪里颂温泉艺术酒店，每间房含独立泡池
+                <w:br/>
+                8人同时报名赠送自动麻将任打（每团限2副）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -577,74 +567,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第1天：出发-韶关新丰温德姆酒店—自助晚餐—宵夜   自理：午餐      含： 晚餐      住：韶关新丰温德姆酒店
-[...3 lines deleted...]
-                约18：00享用自助晚餐。自由浸泡温泉，酒店赠送暖心宵夜。
+                第1天：出发地—午餐—入住酒店—晚餐 含简易自助午餐+晚餐                                         住：溪里颂温泉艺术酒店
+                <w:br/>
+                早上于指定地点集中，前往历史文化名城—韶关。（车程约3.5小时）
+                <w:br/>
+                约12:00享用简易自助午餐，前往入住汤溪温泉小镇-【溪里颂艺术温泉酒店-私汤温泉房】；韶关汤溪四面环绕青山绿水，这里有常年不绝从地底涌涌而出的最纯净的温泉水，汤溪温泉是天然形成的罕见硫磺真温泉，水温高达85℃，溪里颂每个房间都带有私人小汤池，您可足不出户就能享受泡温泉温泉，富含碘、溴、锂、锶、偏硼酸、硫化氢。室外有12个温泉池和一个温泉泳池。
+                <w:br/>
+                约18：00 享用简易自助晚餐，后自由活动。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：含简易自助午餐     晚餐：享用简易自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">韶关新丰温德姆酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -655,74 +647,72 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐—自由活动—自助晚餐—宵夜
-[...3 lines deleted...]
-                约18：00享用酒店自助晚餐。酒店赠送暖心宵夜。
+                第2天：早餐—全天自由活动—午餐+晚餐 含简易自助早餐+午餐+晚餐                                         住：溪里颂温泉艺术酒店
+                <w:br/>
+                全天自由活动。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：简易自助早餐     午餐：含简易自助午餐     晚餐：享用简易自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">韶关新丰温德姆酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -733,78 +723,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐—自由活动 --午餐自理-回程
-[...5 lines deleted...]
-                【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                第3天：早餐—自由活动—午餐—返程 含简易自助早餐+午餐
+                <w:br/>
+                酒店睡到自然醒，简易自助早餐继续自由活动。简易自助午餐。
+                <w:br/>
+                约14：30-16：00在酒店门口集中（因交通管制或路况或接送其他酒店的客人或其他原因，回程时间请以工作人员实际通知为准）后乘车返回广州温馨的家，结束旅程！！！
+                <w:br/>
+                旅行社会根据情况与韶关经律论/韶关汤泉/蓝山源/丰源等韶关温泉酒店拼车出发，请知悉。 
+                <w:br/>
+                ***行程所列时间仅为参考时间，具体时间以当天路况为准。敬请客人谅解！***
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：简易自助早餐     午餐：简易自助早餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -849,113 +841,119 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                交通：按实际参团人数安排空调旅游巴士，每人1正座
-[...9 lines deleted...]
-                购物：0购物点
+                【费用包含】
+                <w:br/>
+                1、交通：按实际参团人数安排空调旅游巴士，每人1正座
+                <w:br/>
+                2、用餐：含5简易自助正餐2简易自助早餐（早餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与)
+                <w:br/>
+                3、门票：行程所含景点首道大门票（园内园景点门票自理）
+                <w:br/>
+                4、住宿：入住2晚溪里颂温泉艺术酒店-清涧·山泉双/大床房(房间带泡池)；
+                <w:br/>
+                （具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差）
+                <w:br/>
+                安排 1 名工作人员随车服务
+                <w:br/>
+                纯玩团
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、行程中一切个人消费自理。行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与。
+                行程中一切个人消费自理。行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与。
                 <w:br/>
                 2、强烈建议游客自行购买旅游意外保险。
                 <w:br/>
-                3、行程自费推荐：（客人自主选择，客人参与，请配合导游签名同意；客人不参与将不影响参团体验（或客人不参与，导游会按排附近自由活动）
+                3、行程自费推荐：
+                <w:br/>
+                （客人自主选择，客人参与，请配合导游签名同意；客人不参与将不影响参团体验（或客人不参与，导游会按排附近自由活动）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -983,74 +981,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
-[...22 lines deleted...]
-                客人确认签名：
+                1、本团20人成团，若不成团则提前两日通知，不另作赔偿，报名则默认该条款。
+                <w:br/>
+                2、请出发当天带身份证原件、收据或合同前往指定时间地点集中，出发当天请游客提前10分钟到达，凡未准时到达者我司将按广东省国内旅游合同处理；
+                <w:br/>
+                3、旅行社已按国家旅游局规定购买旅行社责任险；团费不含游客旅途中的一切个人消费和旅游意外保险，请游客自愿购买团体旅游意外保险；
+                <w:br/>
+                4、如遇不可抗力因素（风雪、塌方、交通堵塞等）造成的延误和无法继续履行合同的，我司将按广东省国内旅游合同处理；
+                <w:br/>
+                5、请游客在旅游过程中保管好自己的个人财物， 如发生财物丢失，我司将按广东省国内旅游合同处理；
+                <w:br/>
+                6、景点游览、住宿的先后顺序以旅行社安排为准，景点绝不减少；
+                <w:br/>
+                7、本团不发旅行袋/旅游帽/矿泉水；
+                <w:br/>
+                8、18周岁以下未成年人如没有成人陪同出行，必须有法定监护人书面同意书方可参团；
+                <w:br/>
+                9、旅行社会按照本团客人的报名先后顺序安排乘车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让；
+                <w:br/>
+                10、车上空调较凉请自备保暖衣物，如晕车请带上晕车药，途中怕饿的朋友可以提前准备一些干粮；
+                <w:br/>
+                11、我社将按实际人数安排合适车型，并按照本团客人的报名先后顺序安排乘车座位（如车上有老弱妇孺需要照顾的，请客人自觉礼让），上车后请对号入座；车牌号、座位号以及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意；如您在出行前一天20：00尚未收到短信，请速来电咨询。
+                <w:br/>
+                12、旅行社强烈建议出行游客购买个人旅游意外保险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1120,53 +1117,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.本线路仅限80周岁以下游客报名。65-80周岁长者，需由65周岁以下家属陪同参团，均应身体健康并如实陈述身体状况，并应加签免责协议。80周岁以上不便接待，敬请谅解！（以出生年月日为计算基准）涉及爬山、漂流、高原等特殊线路，以具体线路的说明为准。
-[...1 lines deleted...]
-                2.70周岁以上长者的旅游意外保险保额减半）
+                备注说明：
+                <w:br/>
+                本线路仅限75周岁以下游客报名。
+                <w:br/>
+                65-75周岁长者，需由65周岁以下家属陪同参团，均应身体健康并如实陈述身体状况，并应加签免责协议。
+                <w:br/>
+                75周岁以上不便接待，敬请谅解！（以出生年月日为计算基准）
+                <w:br/>
+                涉及爬山、漂流、高原等特殊线路，以具体线路的说明为准。2.70周岁以上长者的旅游意外保险保额减半）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1207,51 +1210,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>