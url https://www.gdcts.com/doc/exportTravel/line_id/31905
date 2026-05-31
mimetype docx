--- v0 (2025-12-10)
+++ v1 (2026-05-31)
@@ -343,118 +343,120 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-亚庇   AK1535  0025-0335     亚庇-斗湖：参考航班 AK6260 0905-0955
-[...1 lines deleted...]
-                广州-亚庇   AK1534   2005-2320
+                广州-亚庇  AK1535 0025-0335  转 亚庇-斗湖：参考航班 AK6260 0905-0955
+                <w:br/>
+                斗湖-亚庇   AK6261 1010-1100或AK6267 1325-1415
+                <w:br/>
+                亚庇-广州   AK1534   2005-2320
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、两天跳岛游：深度感受仙本那首屈一指的潜水圣地，布满珊瑚礁的海底世界；
-[...17 lines deleted...]
-                2人即可成行，无需担心不成团，安心收客！
+                赠送当地两天跳岛游：深度感受仙本那首屈一指的潜水圣地，布满珊瑚礁的海底世界；
+                <w:br/>
+                1、卡帕莱+马布岛：仙本那火爆打卡点之一，有晶莹剔透的海水和丰富多样的珊瑚礁景观；
+                <w:br/>
+                2、马达京+汀巴汀巴岛或斑淡南岛周边海或浮潜+邦邦岛：打卡长尾沙滩，偶遇大海龟，与小丑鱼共舞；
+                <w:br/>
+                3、浮潜礼包：出海我们为您准备了浮潜三宝，潜水蛙镜+呼吸管+咬嘴；
+                <w:br/>
+                4、海鲜美食：新鲜海鲜，美味第一就是鲜！海鲜街手臂皮皮虾、龙虾、石斑鱼等自购自由；
+                <w:br/>
+                5、纯玩0购物：全程不进店，品质保证，走心出品；
+                <w:br/>
+                6、一岛两城：亚庇1晚，可第一沙滩观落日&amp;探寻加雅街美食&amp;参加更多好玩项目；
+                <w:br/>
+                7、每人1件20KG来回托运行李，免去行李烦恼。
+                <w:br/>
+                8、贴心服务：机场安排送机人员办理值机手续；全程24H中文管家线上服务。
+                <w:br/>
+                2人即可成行！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -697,51 +699,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马步岛+卡帕莱浮潜一日游
+                赠送当地马步岛+卡帕莱浮潜一日游
                 <w:br/>
                 早餐后，开启马布岛+卡帕莱跳岛浮潜之旅，
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款），车接送码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记）不含接送旅客自行前往码头登记 
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:30AM ：马步岛浮潜 或深潜，进入网红度假村MWB水上豪华度假村游览和拍照可以上岛拍照等，也能去到岛上的原住民村落感受岛民的原生态生活（自理上岛费：马币 50 人）11.30AM ：到达马步岛，可进行~浮潜/体验潜/欢乐潜/课程。马布岛附近海域生活着种类丰富的海洋生物，不谙水性的游客也可在水上屋走廊上观赏海底五彩缤纷的珊瑚、海星和鱼类等
                 <w:br/>
                 12:30PM ：午餐 （盒饭） 
                 <w:br/>
                 13:00PM ：到达卡帕莱 (度假村不允许上度假村)。 附近海域浮潜/体验潜/欢乐潜/课程，这片海域没有沙滩和岛屿，会在度假村周围浮潜，感受卡帕莱的浪漫风情。
                 <w:br/>
                 14:50-15:30PM ：结束所有行程，返程到达仙本那镇。
                 <w:br/>
                 小贴士：出发前请大家换好衣服，带上泳衣，上好厕所，第一站马布岛结束出发时可更换泳衣泳裤。 
                 <w:br/>
                 1、马布岛外面的海域适宜浮潜和岛上休闲，是世界上顶级的”漫潜“地点之一。 
                 <w:br/>
                 2、卡帕莱最著名的是同名的卡帕莱水上度假村，是建在海中的高跷建筑物，是受情侣追捧的蜜月圣地。 
                 <w:br/>
                 3、出海为拼车拼船拼导游，请按约定时间于酒店大堂静候司机/导游。 
                 <w:br/>
@@ -810,51 +812,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马达京+汀巴汀巴岛或周边海域浮潜+邦邦岛浮潜一日游
+                赠送马达京+汀巴汀巴岛或周边海域浮潜+邦邦岛浮潜一日游
                 <w:br/>
                 早餐后于约定时间集合乘车前往码头后，然后乘坐快艇（约50分钟）前往仙本那体验MATAKING 马达京+汀巴汀巴岛或斑丹南附近海域浮潜+邦邦岛跳岛浮潜之旅，追逐大海龟。
                 <w:br/>
                 08:00-08:10AM ：酒店大堂集合 （镇上范围内-如因个人原因迟到，不予退款）车接送到码头。 
                 <w:br/>
                 08:30AM ：码头集合 （登记）不含接送旅客自行前往码头登记 
                 <w:br/>
                 08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
                 <w:br/>
                 09:45AM ：到达丁巴丁巴岛(当地政府暂时关闭，开放时间另行通知)，/班丹南附近海域浮潜。可进行~浮潜/体验潜/欢乐潜/课程，浮潜区域拥有湛蓝的海水，五彩缤纷的珊瑚森林，随处可见的软珊瑚，可爱的NEMO鱼，洁白柔软的沙滩。
                 <w:br/>
                 11.30AM ：到达马达京（自理上岛费：马币15人）。栖息在马达京水域的海洋生态，涵盖了浮游生物和体型较大的海族类，东面海岸是一片倾斜坠入深度至一百米的珊瑚崖，西面大部分是珊瑚峭壁，有色彩生动的珊瑚，是各种类海洋生物的天堂。可在此处体验浮潜。
                 <w:br/>
                 12:30PM ：之后前往邦邦岛，邦邦岛午餐 （出海简餐） 
                 <w:br/>
                 13:40PM ：邦邦岛（自理上岛费：马币20人）邦邦岛毗邻潜水胜地西巴丹岛，拥有碧海、水屋，白沙滩，岛屿以海龟而有名，运气好的话，白天在岸边浮潜时也可看到大海龟。
                 <w:br/>
                 15:30-16:30PM ：结束所有行程，返程到达仙本那镇上 。
                 <w:br/>
                 小贴士：出发前请大家换好泳衣泳裤，上好厕所，第一站打卡拖尾沙滩汀巴汀巴或班丹南附近海域。 
                 <w:br/>
                 1、一天行程总共分 3 站，汀巴汀巴岛或班丹南附近海域/马达京浮潜/邦邦岛浮潜； 
                 <w:br/>
                 2、全程注意防晒，紫外线超级强； 
                 <w:br/>
@@ -925,57 +927,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店早餐后，约定时间前往斗湖机场，飞亚庇后接入住酒店，后自由活动。可自行第一沙滩看落日，或逛加雅街寻美食；或打卡长鼻猴萤火虫之旅。
+                酒店早餐后，约定时间前往斗湖机场，飞亚庇后接入住酒店，自由活动。可自行第一沙滩看落日，或逛加雅街寻美食；或打卡长鼻猴萤火虫之旅。
                 <w:br/>
                 早餐后自由活动，约定时间集合，前往斗湖机场，乘机前往亚庇，接机后入住酒店，自由活动。
                 <w:br/>
                 斗湖-亚庇，参考航班：AK6261 1010-1100或AK6267 1325-1415
                 <w:br/>
-                可自费自由选择参考以下行程：
+                可自费自由选择，体验当地风情。参考行程：
                 <w:br/>
                 1.【逛加雅街】华人很多，美食很多，周末的加雅街一定不要错过。不仅好吃好玩，还出片。各种当地特色小吃，充满满满的东南亚风味。推荐：佑记肉骨茶、新记肉骨茶；怡丰茶室、五星海南鸡饭；大茄莱海鲜餐厅、双天海鲜餐厅。
                 <w:br/>
                 2.【丹绒第一沙滩】位于市区西侧，享誉世界三大最佳观赏日落处之一；人多热闹，有很多烧烤摊、冷饮摊，推荐：三色果冰、纯椰子水、烤鸡翅、烤沙爹。
                 <w:br/>
                 3.【打卡长鼻猴萤火虫】中午品尝当地美食午餐马来风味餐，后前往红树林长鼻猴萤火虫之旅。 
                 <w:br/>
                 14：00集合乘车出发 （约 2-2.5 小时车程） 
                 <w:br/>
                 16：30抵达红树林，享用马来糕点下午茶 
                 <w:br/>
                 17：30船游红树林寻找长鼻猴 （约时长 45 分钟-60 分钟） 沿途经湿地、沼泽、丛林，经专业导游的生态解说并追踪婆罗洲特有长鼻猴之族群，长鼻猴特征为下垂的巨鼻、粗腰、白尾。途中还能 发现其他稀有猿猴的踪影。
                 <w:br/>
                 18：30晚餐时间 
                 <w:br/>
                 19：30船游红树林探索萤火虫 （约时长 30 分钟） 欣赏满天的星斗，河道边满树的明明灭灭萤火虫，燃亮您儿时的记忆。
                 <w:br/>
                 20：00结束行程 返回酒店（约 2-2.5 小时车程）。
                 <w:br/>
                 温馨提示： 
                 <w:br/>
                 1、因长鼻猴属当地保护物种，船行于河流时与其有较远距离，建议您自带望远镜 便于看清。 
                 <w:br/>
                 2、为应对临时的天气变化，建议请携带雨具或防水薄外套以便不时之需； 
                 <w:br/>
@@ -1037,51 +1039,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 指定时间集合前往亚庇机场，乘机飞往广州，于广州机场散团。
                 <w:br/>
                 早餐后，可自由活动，体验酒店活动设施，逛街体验当地风情。或体验其它好玩项目。
                 <w:br/>
-                可自费自由选择参考以下行程：
+                可自费自由选择参考行程：
                 <w:br/>
                 早餐后，约定时间出发开始今天开心行程。
                 <w:br/>
                 10:00：酒店接后出发前往市区观光：沙巴大学粉红清真寺—整个建筑物都是粉红色，打卡拍照非常出片；水上清真寺—是马来西亚夕阳景观最壮丽的清真寺之一，白色建筑物造型，与蓝天完美的连成一体；沙巴基金大厦—沙巴地标建筑物，建于1977年是世上少数以一支主干轴体，由96支钢条呈辐射狀支撑的圆体形建筑；普陀寺—当地华人捐献建造，感受当地华人的对中国传统宗教的延续。
                 <w:br/>
                 12:00P：前往享用大头虾叻沙午餐。
                 <w:br/>
                 13:00：午餐后出发前往马里马里文化村。
                 <w:br/>
                 14:00：抵达马里马里文化村,当地导游讲解文化村规则和条例。
                 <w:br/>
                 14:15：开始参观马里马来5大民族文化村，保留和展示原住民文化为主题的村落，您可亲⾝体验传统的马里马里文化，了解他们的生活方式、艺术、手工艺和习俗。在文化村里，您还可以观赏到传统的歌舞表演，包括悠扬的歌曲、优美的舞蹈和传统乐器演奏，这些都是原住民文化的重要组成部分。
                 <w:br/>
                 15:30：传统舞蹈表演。
                 <w:br/>
                 16:00：结束文化村行程，驱车返回约定地点。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1251,50 +1253,549 @@
                 <w:br/>
                 4.因不可抗拒因素所引致的额外费用，旅行社协助解决，但不承担相关责任；
                 <w:br/>
                 5.行程外自费节目及私人产生的个人消费。
                 <w:br/>
                 马布岛上岛费,50马币/人，汀巴汀巴岛上岛费10马币/人，马达京岛上岛费15马币/人，邦邦岛20马币/人，现付。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">第一沙滩看落日或逛加雅街寻美食或打卡长鼻猴萤火虫之旅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.【逛加雅街】华人很多，美食很多，周末的加雅街一定不要错过。不仅好吃好玩，还出片。各种当地特色小吃，充满满满的东南亚风味。推荐：佑记肉骨茶、新记肉骨茶；怡丰茶室、五星海南鸡饭；大茄莱海鲜餐厅、双天海鲜餐厅。
+                <w:br/>
+                2.【丹绒第一沙滩】位于市区西侧，享誉世界三大最佳观赏日落处之一；人多热闹，有很多烧烤摊、冷饮摊，推荐：三色果冰、纯椰子水、烤鸡翅、烤沙爹。
+                <w:br/>
+                3.【打卡长鼻猴萤火虫】中午品尝当地美食午餐马来风味餐，后前往红树林长鼻猴萤火虫之旅。 
+                <w:br/>
+                14：00集合乘车出发 （约 2-2.5 小时车程） 
+                <w:br/>
+                16：30抵达红树林，享用马来糕点下午茶 
+                <w:br/>
+                17：30船游红树林寻找长鼻猴 （约时长 45 分钟-60 分钟） 沿途经湿地、沼泽、丛林，经专业导游的生态解说并追踪婆罗洲特有长鼻猴之族群，长鼻猴特征为下垂的巨鼻、粗腰、白尾。途中还能 发现其他稀有猿猴的踪影。
+                <w:br/>
+                18：30晚餐时间 
+                <w:br/>
+                19：30船游红树林探索萤火虫 （约时长 30 分钟） 欣赏满天的星斗，河道边满树的明明灭灭萤火虫，燃亮您儿时的记忆。
+                <w:br/>
+                20：00结束行程 返回酒店（约 2-2.5 小时车程）。
+                <w:br/>
+                温馨提示： 
+                <w:br/>
+                1、因长鼻猴属当地保护物种，船行于河流时与其有较远距离，建议您自带望远镜 便于看清。 
+                <w:br/>
+                2、为应对临时的天气变化，建议请携带雨具或防水薄外套以便不时之需； 
+                <w:br/>
+                3、热带国家蚊虫较多，请自备防蚊防虫用品。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">市区观光及文化村，观看传统舞蹈表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                早餐后，约定时间出发开始今天开心行程。
+                <w:br/>
+                10:00：酒店接后出发前往市区观光：沙巴大学粉红清真寺—整个建筑物都是粉红色，打卡拍照非常出片；水上清真寺—是马来西亚夕阳景观最壮丽的清真寺之一，白色建筑物造型，与蓝天完美的连成一体；沙巴基金大厦—沙巴地标建筑物，建于1977年是世上少数以一支主干轴体，由96支钢条呈辐射狀支撑的圆体形建筑；普陀寺—当地华人捐献建造，感受当地华人的对中国传统宗教的延续。
+                <w:br/>
+                12:00P：前往享用大头虾叻沙午餐。
+                <w:br/>
+                13:00：午餐后出发前往马里马里文化村。
+                <w:br/>
+                14:00：抵达马里马里文化村,当地导游讲解文化村规则和条例。
+                <w:br/>
+                14:15：开始参观马里马来5大民族文化村，保留和展示原住民文化为主题的村落，您可亲⾝体验传统的马里马里文化，了解他们的生活方式、艺术、手工艺和习俗。在文化村里，您还可以观赏到传统的歌舞表演，包括悠扬的歌曲、优美的舞蹈和传统乐器演奏，这些都是原住民文化的重要组成部分。
+                <w:br/>
+                15:30：传统舞蹈表演。
+                <w:br/>
+                16:00：结束文化村行程，驱车返回约定地点。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">服务标准</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="lineServer"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1667,51 +2168,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出团须知	1.出团需携带：护照原件+往返机票+酒店预订单+马来入境卡（打印）+3000元现金(以备抽查)。
+                出发须知	1.出团需携带：护照原件+往返机票+酒店预订单+马来入境卡（打印）+3000元现金(以备抽查)。
                 <w:br/>
                 2.航班起飞3天内进入以下网站填写入境申请。填好提交后需纸质打印。（申请日期不能过早，否则无效）
                 <w:br/>
                 如未填好资料的航空公司有权拒绝您办理登机。切记 
                 <w:br/>
                 https://imigresen-online.imi.gov.my/mdac/main?register 
                 <w:br/>
                 填写完成的入境卡请参考以下截图
                 <w:br/>
                 3、请出团当日准时于指定地点办理登机出境手续，逾期不候按自动放弃出团处理；
                 <w:br/>
                 行李托运	1、每人可免费随身携带行李一件（尺寸不能超过56CM*36CM*23CM，重量不超过7公斤）；由于行李经常要被搬运，请先检查所携带之皮箱是否坚固良好，在行李上挂上标明姓名、地址、电话的行李牌，以便识别及避免遗漏。（仅限亚洲航空）
                 <w:br/>
                 2、托运行李切勿放现金、护照、手提电脑、电池等贵重物品及电子产品，保留好行李票；收到托运行李后，要检查行李有没有被人撬开或多了些不明物品，后将上面的旧条子除掉，以防下次托运引起误会，导致行李运错地方。
                 <w:br/>
                 3、遵照国际民用航空组织的指引，旅客随身携带的液体、凝膠及喷雾项物品的容量不得超过100毫升，如过量请务必托运；
                 <w:br/>
                 货    币	1、马来西亚货币简称"RM"，参考汇率：1马币约为1.7元人民币（具体以当时汇率为准），可在当地机场或酒店兑换马币，也可由当地导游协助办理。
                 <w:br/>
                 2、旅客可使用国际信用卡（VISA、Master等）、银联标志的储蓄卡。
                 <w:br/>
                 通    讯	国内拨打当地电话的顺序为：手机0060+手机号码，座机 006088+座机号码。
                 <w:br/>
                 当地致电回中国顺序：手机0086+手机号码，座机0086+区号+座机号码。
                 <w:br/>
@@ -1902,51 +2403,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2090,50 +2591,108 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>