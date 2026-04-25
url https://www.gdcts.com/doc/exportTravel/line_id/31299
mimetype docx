--- v0 (2026-03-07)
+++ v1 (2026-04-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【香遇百花园】东莞1天 | 东莞版“普罗旺斯” | 漫步“下坝坊”古村里的潮流派对行程单</w:t>
+        <w:t xml:space="preserve">【东莞百花园1天】莞版''普罗旺斯''香遇百花园丨赴樱花之约 万株绣球汇成蓝紫粉白的海洋丨漫步“百年骑楼”东莞记忆潮流区行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260305SP10318286</w:t>
+              <w:t xml:space="preserve">TX-20260425SP10318286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -350,105 +350,119 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 出发点:
                 <w:br/>
                 09:00团一大地铁站C出口
                 <w:br/>
                 09:40基盛万科肯德基门口（番禺广场地铁站E出口）
                 <w:br/>
                 下车点：原上车点下车
+                <w:br/>
+                备注说明：
+                <w:br/>
+                本线路仅限80周岁以下游客报名。
+                <w:br/>
+                70-80周岁长者需由至少一名18-69岁同行人参团，均应身体健康并如实陈述身体状况，并应加签免责
+                <w:br/>
+                协议。80周岁以上不便接待，敬请谅解！（以出生年月日为计算基准）。涉及爬山、漂流、高原等特殊
+                <w:br/>
+                线路，以具体线路的说明为准。70周岁以上长者的旅游意外保险保额减半。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ✅ 女神月 特别赠送价值39.9元 香遇百花园门票 
+                ✅ 特别赠送价值39.9元 香遇百花园门票 
                 <w:br/>
                 ✅ 赏：第二届绣球花展 万亩花海 蓝紫粉白海洋
                 <w:br/>
+                ✅ 观：4月樱花盛开 赴一场樱花之约
+                <w:br/>
                 ✅ 玩：超大园区，奔跑嬉戏，释放快乐天性
                 <w:br/>
                 ✅ 拍：绝美花墙，记录浪漫美好时光
                 <w:br/>
-                ✅ 览：漫步“下坝坊”古村里的潮流派对
+                ✅ 览：藏在骑楼街的时光胶囊 东莞记忆
+                <w:br/>
+                ✅ 食：管饱管足的自助素食宴
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -565,102 +579,98 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                集中地--东莞香遇百花园-东莞下坝坊-广州
-[...1 lines deleted...]
-                含：不含餐
+                集中地--东莞香遇百花园-东莞记忆-广州
                 <w:br/>
                 早上于指定地点集中出发，乘坐旅游巴士前往【东莞香遇百花园】（车程约1小时，游览约1.5小时）
                 <w:br/>
                 东莞香遇百花园位于东莞市东城区，是一座集花卉观赏、亲子休闲、科普教育于一体的城市生态花园。作为东莞市民心中的“城市后花园”，这里四季花香不断，而每年春季举办的绣球花展更是园区的招牌盛事，被誉为“不用去欧洲也能邂逅的浪漫花海”。本届绣球花展于2026年2月14日（情人节）正式启幕，恰逢春节假期与早春时节，数万株绣球花竞相绽放，营造出梦幻般的春日图景。
                 <w:br/>
                 规模宏大，品种丰富：
                 <w:br/>
                 展区占地广阔，汇集了无尽夏、魔幻海洋、红皇后、易多梦幻、太阳神殿等上百个知名绣球品种。这里是广东省内规模较大的绣球花集中展示区之一。
                 <w:br/>
                 色彩斑斓，视觉盛宴：
                 <w:br/>
                 绣球花对土壤酸碱度极为敏感，因此呈现出千变万化的色彩。在香遇百花园，您可以看到蓝紫如星空倾泻、粉白似少女裙摆、以及淡青、深红等多种渐变色。花团锦簇，层层叠叠，形成了壮观的“绣球峡谷”和油画般的夏日前奏。
                 <w:br/>
                 沉浸式打卡场景：
                 <w:br/>
                 园区精心设计了多处拍照打卡点。花海中特别设置了镜面装置，利用反射原理创造出“人在画中游”的奇幻视觉效果，让游客仿佛置身于爱丽丝的仙境。此外，绣球花还与同期盛开的薰衣草、虞美人等花卉相映成趣，层次丰富。
                 <w:br/>
-                午餐：自理。
-[...5 lines deleted...]
-                文化传承：这里曾是郑氏家族的聚居地，保留了浓厚的宗族文化和传统民俗氛围。
+                午餐：自助素食馆
+                <w:br/>
+                餐后前往【东莞记忆】（车程约30分钟，游览约1小时）东莞记忆是东莞老城活化的核心项目，位于莞城街道的中兴路—大西路历史文化街区。这里曾是清代开始的繁华商贸区，如今通过“修旧如故”的微改造，成为了集百年骑楼、滨水文化、在地美食与潮流文创于一体的综合型文旅街区。
                 <w:br/>
                 随后返回广州，结束愉快行程。
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 --------【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】--------
                 <w:br/>
+                交通：汽车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：自助素食宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -705,60 +715,62 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                50岁以上长者（凭证件入园）：68元/人（餐、门票、往返交通、导游服务）
-[...1 lines deleted...]
-                其余年龄段：78元/人（餐、门票、往返交通、导游服务）
+                出发日期：5月1/2/3/4/10/13/17/20/24/27/31日
+                <w:br/>
+                50岁以上长者（凭证件入园）：98元/人（门票、往返交通、导游服务）
+                <w:br/>
+                其余年龄段：108元/人（门票、往返交通、导游服务）
                 <w:br/>
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
-                2、用餐：不含餐
+                2、用餐：1正
                 <w:br/>
                 3、门票：行程所含景点首道大门票（园内园景点门票自理）；
                 <w:br/>
                 4、住宿：无
                 <w:br/>
                 5、服务：含优秀导游服务；
                 <w:br/>
                 6、购物：纯玩无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1021,51 +1033,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>