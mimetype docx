--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KXXM6D4NTR-7</w:t>
+              <w:t xml:space="preserve">ZC-KXXM6D4NTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1085,63 +1085,65 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.广州--新加坡往返含税机票
+                1.广州--新加坡往返含税机票，含往返程20KG行李托运额。
                 <w:br/>
                 2.行程中所列景点首道门票（非注明自费项目）。
                 <w:br/>
                 3.空调旅游车(根据团队人数保证每人1正座)。自由活动期间不包含用车。
                 <w:br/>
                 4.用餐：4早6正（新加坡2正，马来西亚4正），早餐不用不退，正餐餐标40元/人。正餐十人一桌，或定食套餐每人一份，团队用餐，不用不退，敬请谅解！
                 <w:br/>
-                5.10人以上全程安排领队及当地中文导游服务，10人以下无领队，当地安排司兼导服务；
+                5.10人以上全程安排领队及当地中文导游服务
                 <w:br/>
                 6.签证：中国大陆护照免签（免签护照或自备签证无费用退）。
                 <w:br/>
                 7.全程行程所列星级酒店标准间（二人一间）。
+                <w:br/>
+                8.全程司导领服务费380/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1162,52 +1164,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.飞机餐饮及航空公司燃油附加税临时升幅。
                 <w:br/>
                 2.国内到广州机场往返交通。
                 <w:br/>
                 3.一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
                 4.单人入住房差￥1200。
                 <w:br/>
                 5.离团费￥800/人/天。
                 <w:br/>
                 6.马来西亚酒店旅游税金10马币1间/晚；槟城、马六甲文化遗产税3马币1间/晚（如有）；吉隆坡、雪兰莪州酒店永续发展税7马币1间/晚。
                 <w:br/>
                 7.自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 8.酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 9.行程中包含的餐以外的餐食，需要自理。
-                <w:br/>
-                10.全程司导领服务费380/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1448,51 +1448,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">乳胶店</w:t>
+              <w:t xml:space="preserve">舒适乳胶店 / 阿育健康睡眠中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">各式乳胶产品 床垫 枕头 寝具</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1519,51 +1519,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">集品土产店/ 品利土产店</w:t>
+              <w:t xml:space="preserve">集品土产店 / 品利土产店 / 南洋欢喜土产中心</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">马来西亚特产 燕窝 东革阿里</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -2148,51 +2148,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>