--- v1 (2026-04-24)
+++ v2 (2026-07-17)
@@ -811,51 +811,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡
                 <w:br/>
-                早餐后前往参观印度教圣地【黑风洞】（车程约1小时，游览约30分钟），又名【七彩天梯】，位于吉隆坡北郊 13 公里处的黑风洞景区内，是印度教圣地，100多年前被探险家发现。该洞在半山，山下有272级石阶直连山腰的光、暗二洞。洞中开阔高大，无数巨型钟乳石柱由洞顶垂吊而下。光洞有阳光自岩隙中散落洞中，供奉了苏巴马廉光都祖父，镶满珠宝玉石，闪烁夺目，站立洞口还可远眺四周的橡胶园和锡矿场。
+                早餐后前往参观【巧克力工作坊】（约60分钟）马来西亚是亚太地区最大的可可制成品国家，除了巧克力外，可可也用于制作沐浴露和美妆产品。在这里可以观摩各种巧克力制作模型，还可同时品尝到马来巧克力独特的味道。作为伴手礼，马来西亚的巧克力必定是您不错的选择之一。
+                <w:br/>
+                后前往印度教圣地【黑风洞】（车程约1小时，游览约30分钟），又名【七彩天梯】，位于吉隆坡北郊 13 公里处的黑风洞景区内，是印度教圣地，100多年前被探险家发现。该洞在半山，山下有272级石阶直连山腰的光、暗二洞。洞中开阔高大，无数巨型钟乳石柱由洞顶垂吊而下。光洞有阳光自岩隙中散落洞中，供奉了苏巴马廉光都祖父，镶满珠宝玉石，闪烁夺目，站立洞口还可远眺四周的橡胶园和锡矿场。
                 <w:br/>
                 后前往马来西亚最闻名的避暑胜地【芸尚花园】（车程约1小时，停留时间约60分钟），这里有大型的游乐园、购物商场、电影院等设施，还有好几家环境不错的酒店，非常适合一日游或全家度假休闲。后返回吉隆坡入住酒店。
                 <w:br/>
                 〖温馨提示〗
                 <w:br/>
                 1、黑风洞附近会有野生动物出现，如猴子，请客人保管好自身财物，请勿玩耍、喂食。
                 <w:br/>
                 2、芸尚花园气温比市区低6-8度，建议随身携带薄长袖外套。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1153,53 +1155,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.飞机餐饮及航空公司燃油附加税临时升幅。
                 <w:br/>
                 2.国内到广州机场往返交通。
                 <w:br/>
                 3.一切个人开支及人力不可抗力因素产生的额外费用。
                 <w:br/>
-                4.单人入住房差￥1200。
-[...1 lines deleted...]
-                5.离团费￥800/人/天。
+                4.单人入住淡季房差￥1200，暑假房差￥1400。
+                <w:br/>
+                5.出境旅游团队不允许离团，如特殊原因需要离团，离团费￥800/人/天。
                 <w:br/>
                 6.马来西亚酒店旅游税金10马币1间/晚；槟城、马六甲文化遗产税3马币1间/晚（如有）；吉隆坡、雪兰莪州酒店永续发展税7马币1间/晚。
                 <w:br/>
                 7.自费项目以及景区内的小景点或交通车等额外费用。
                 <w:br/>
                 8.酒店内洗衣、理发、电话、传真、收费电视、饮品、烟酒等个人消费需要自理。
                 <w:br/>
                 9.行程中包含的餐以外的餐食，需要自理。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -1575,121 +1577,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...69 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
@@ -1805,50 +1736,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">马六甲+ 吉隆坡</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马六甲网红三轮车巡游+河畔壁画+游河体验不一样的历史异国风情
                 <w:br/>
                 吉隆坡双子塔外夜游+亚罗街夜市+亚罗街夜市特色餐
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马六甲+ 吉隆坡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">打卡马六甲海峡网红地标、热带水果餐、碧华楼下午茶、阿罗街、双子塔夜景、2正餐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2148,51 +2150,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>