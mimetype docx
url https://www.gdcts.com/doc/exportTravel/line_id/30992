--- v2 (2026-07-17)
+++ v3 (2026-09-09)
@@ -1450,68 +1450,68 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">舒适乳胶店 / 阿育健康睡眠中心</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">各式乳胶产品 床垫 枕头 寝具</w:t>
+              <w:t xml:space="preserve">舒适乳胶店 / 阿育健康睡眠中心 / 华盛南洋珍宝馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">各式乳胶产品 床垫 枕头 寝具/沉香 金珍珠 砗磲</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2150,51 +2150,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>