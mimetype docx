--- v1 (2026-02-28)
+++ v2 (2026-04-25)
@@ -343,53 +343,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                3月份：去程：CZ3081 广州/曼谷 12:25-14:30；回程：CZ3082 曼谷/广州 15:45-19:40
-[...1 lines deleted...]
-                <w:br/>
                 4-6月份：
                 <w:br/>
                 逢周二：去程：CZ8099 广州/曼谷 10:40-12:50；回程：CZ8100 曼谷/广州 13:45-17:45
                 <w:br/>
                 逢周三：去程：CZ357  广州/曼谷 08:15-10:20；回程：CZ364  曼谷/广州 19:00-23:10
                 <w:br/>
                 备注：散拼不可指定航班，由航空公司调配，以上为参考航班，最终航班以出团通知书为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
@@ -409,53 +406,53 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◎【品质出行】全程无购物，纯玩品质
                 <w:br/>
                 ◎【优质航班】南航航班广州直飞曼谷，拒绝廉价航空
                 <w:br/>
                 ◎【专业领队】广州起止，专业领队，悉心照料全程旅行
                 <w:br/>
                 ◎【严选酒店】3晚曼谷网评五钻酒店+2晚芭提雅网评五钻酒店
                 <w:br/>
                 ◎【独家安排】独家豪华游艇出海：海上K歌-海钓-畅游暹罗湾，尊享十二项服务（脱离常规岛屿）
                 <w:br/>
-                ◎【网红打卡】“马尔代夫“水上咖啡厅；跑男同款暹罗古城
-[...1 lines deleted...]
-                ◎【优选景点】佛统大塔；泰拳表演；全明星号
+                ◎【网红打卡】爽泰庄园(骑大象+穿泰服体验泼水祝福+水果餐)；
+                <w:br/>
+                ◎【优选景点】富贵黄金屋；泰拳表演；全明星号
                 <w:br/>
                 ◎【味蕾升级】海鲜无限量；水果无限量
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -650,59 +647,60 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大皇宫--打卡“马尔代夫”水上咖啡厅--佛统大塔--泰式按摩 1 小时--网红夜市
+                大皇宫--长尾船游湄南河（水门大佛）—打卡“马尔代夫”水上咖啡厅--网红夜市
                 <w:br/>
                 早餐后，前往参观金碧辉煌的【大皇宫】大皇宫对于去泰国旅游的人来说有着特别的意义， 到了泰国怎么也要去看一看这泰国皇宫的华丽与庄严吧，这片金碧辉煌的宫廷建筑汇集了绘画 、雕刻和装饰艺 术的精华， 走在殿宇之间除了感叹更能感受到建筑给人带来的安宁 。
                 <w:br/>
+                <w:br/>
+                随后【船游湄南河】乘坐游船欣赏两岸的璀璨魅力，捕捉水门寺大佛的壮丽景色。
+                <w:br/>
+                <w:br/>
                 【“马尔代夫”水上咖啡厅】‌Bubble In The Forest Cafe‌是一家位于泰国佛统府的咖啡馆，由Thai Garden Design事务所设计，以其泰式园林和热带风情著称。这家“水上咖啡厅”的设计灵感来源于泰式景观风格，于2021年3月14日开放后迅速走红。咖啡馆的设计不仅借鉴了马尔代夫的水上漂浮房屋，打造了一座漂浮在水上的咖啡馆，而且还通过一条优美的弧形木质小桥连接到对岸，每个独立的“水上用餐空间”都设在这座桥梁的分支点上，座位漂浮在水面上。岸边设有两排带顶棚的水上建筑，供客人坐下来放松身心，尽情欣赏佛统的稻田与蔚蓝湖水的美景。建筑之间还设有舒适的休闲躺椅，供游客躺下来享受裹挟着稻田清香的湖畔微风。小桥的尽头设有一座两层高的凉亭，爬上顶层，可以一览无余的稻田和湖景。木凉亭边缘还设有网状吊床，同样可以躺卧、休憩，并欣赏视野绝佳的风景。您可以在这里自费点一杯咖啡或小吃悠闲地度过您的度假时光！
                 <w:br/>
-                【佛统大塔】佛统大塔不仅是佛教信仰的象征，而且是一座承载着深厚历史文化底蕴的圣地。对于游客来说，这里是一个了解泰国佛教文化、感受泰国人民信仰的绝佳场所。除了其壮观的建筑风格和深厚的历史文化底蕴外，佛统大塔还见证了泰国佛教的发展历程，是泰国文化和艺术的瑰宝之一。在游览佛统大塔的过程中，建议游客保持安静和尊重，不要大声喧哗或做出不适当的行为，以免影响其他信徒和游客的参观体验。
-[...1 lines deleted...]
-                【泰式按摩 1 小时】为泰国古代医学文化之一，拥有四千多年历史，源远流长。古代泰国皇族利用它作为强身健体和治疗身体劳损方法之一。近年来经过泰国政府监管发展和积极推广的情况下，泰式按摩已广为人知，成为受中外 重视的天然治疗。
                 <w:br/>
                 【网红夜市】不指定夜市，导游根据团队情况进行安排。曼谷作为泰国的首都和著名的旅游城市，拥有众多网红夜市，吸引了来自世界各地的游客。夜市不仅提供了丰富的美食和购物选择，还有现场音乐和各种活动，让游客在享受美食的同时，也能感受到泰国文化的独特魅力。无论是寻找独特的纪念品、品尝当地美食，还是体验泰国的夜生活，这些网红夜市都是不容错过的地方‌。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：泰昌楼     晚餐：夜市自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -734,75 +732,84 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                曼谷--跑男同款暹罗古城--前往芭提雅--全明星号--晚上海鲜无限量
-[...1 lines deleted...]
-                酒店早餐后，参观游览【暹罗古城】又称“暹罗古城七十二府”，位于‌泰国曼谷市区南部，距离曼谷市区约30公里，是泰国的一个重要历史文化遗产景点。暹罗古城不仅是一个历史的见证，也是一个摄影爱好者的天堂。这里有许多适合拍照的地点，如‌罗汉殿、‌大鱼神等，尤其是穿上当地特色的服装拍照效果更佳。‌ 暹罗古城不仅是一个历史的见证，也是一个摄影爱好者的天堂。这里有许多适合拍照的地点，如‌罗汉殿、‌大鱼神等，尤其是穿上当地特色的服装拍照效果更佳。
+                曼谷前往芭提雅--爽泰庄园(骑大象+穿泰服体验泼水祝福+水果餐)--富贵黄金屋--全明星号--晚上海鲜无限量
+                <w:br/>
+                酒店早餐后，驱车前往“东方夏威夷”芭提雅。之后前往【爽泰庄园】一个充满异国风情和自然美景的地方，游客可以在这里体验到丰富多彩的泰国文化。
+                <w:br/>
+                --你可以坐在大象背上，随着它的步伐穿梭在庄园中，从不一样的角度欣赏四周的风景，感受异域风情。
+                <w:br/>
+                --换上泰式传统服装，体验泰国宋干节（泼水节） 活动，在欢乐的氛围中拿起水瓢，与朋友或家人互相泼水，送上美好的祝福。
+                <w:br/>
+                --游玩过后，可以享受到丰盛的热带水果大餐。你将品尝到多种泰国当地新鲜的时令水果，让你一次尝过足瘾 。
+                <w:br/>
+                <w:br/>
+                特别升级安排参观【富贵黄金屋】欢迎各位玩家来到台湾版流星花园取景地，道明寺的家。这座庄园是泰国华裔 首富斥资具资为他的母亲所建，非常富丽堂皇。整个庄园的建筑属于粉蓝色调，庄园内会有很多佛像观音像。
                 <w:br/>
                 <w:br/>
                 【全明星号】‌芭提雅全明星号邮轮‌是芭提雅地区唯一一艘可以在夜间游览芭提雅海湾的游轮，它提供了独特的体验，让游客在享受芭提雅夜景的同时，也能享受到丰富的美食和精彩的表演。在全明星号上，游客可以享受到丰盛的自助晚餐—海鲜无限量，包括各种经典泰式菜肴和国际美食。此外，游轮上的亮点还包括历届蒂芙尼选美比赛冠军所提供的精彩歌舞表演，这些美艳的泰国人妖表演者将带来令人目不转睛的视觉盛宴。游轮的服务定位高端，提供贵宾般的待遇，人妖表演者均为历届蒂芙尼选美比赛的获奖者，确保了演出的高质量和观赏性。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：古城自助餐     晚餐：海鲜无限量   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰式小火锅     晚餐：海鲜无限量   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">芭提雅：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -819,51 +826,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 独家豪华游艇出海（海上K歌-海钓-畅游暹罗湾）--泰拳表演
                 <w:br/>
                 早餐后，乘坐游艇出海，畅游【暹罗湾】，暹罗湾就在太平洋的最西端,现在叫做泰国湾。海湾从越南金瓯角至马来西亚哥巴鲁附近,与太平洋南中国海水域相连。随后在【海钓】来泰国玩一定要来芭提雅体验海钓，简直太爽了。
                 <w:br/>
                 【泰拳表演】芭提雅作为泰国著名的旅游胜地，不仅以其美丽的海滩和丰富的夜生活著称，还因其独特的文化表演而吸引着世界各地的游客。其中，泰拳表演是芭提雅的一大特色，吸引了众多游客前来观看。泰拳秀不仅是一场体育竞技的展示，也是泰国文化的一种体现，让观众在紧张刺激的比赛中感受到泰国人民的勇敢与坚韧‌。
                 <w:br/>
-                【海鲜自助餐厅】天宝馆，享用海鲜自助餐。
+                【海鲜自助餐厅】天宝馆，享用海鲜自助餐
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：游艇中餐     晚餐：海鲜自助餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -893,56 +900,56 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                四面佛--水果无限量--返回曼谷--KINGPOWER免税店
+                四面佛--泰式按摩 1 小时--返回曼谷--KINGPOWER免税店
                 <w:br/>
                 早餐后，前往参观【四面佛】四面佛的四个面分别代表健康平安、事业有成、婚姻美满、财运亨通，按照顺时针方向依次排列。因此，四面佛被信众广泛崇拜，认为其能够满足各种愿望，有着“有求必应”的美誉。在泰国，特别是芭提雅皇家寺的四面佛，因其灵验而吸引了无数信众前来朝拜，香火极为旺盛。
                 <w:br/>
                 <w:br/>
-                【水果无限量】泰国以其丰富的热带水果而闻名，尤其是山竹、红毛丹、蛇皮果、龙宫果、菠萝蜜、芒果等等，这些水果不仅风味独特，而且被视为水果中的佳品。在芭提雅，享受水果大餐是一种独特的餐饮体验。
+                【泰式按摩 1 小时】为泰国古代医学文化之一，拥有四千多年历史，源远流长。古代泰国皇族利用它作为强身健体和治疗身体劳损方法之一。近年来经过泰国政府监管发展和积极推广的情况下，泰式按摩已广为人知，成为受中外 重视的天然治疗。（为身体骨骼生长安全起见，18岁以下旅客恕不包含，亦不可转让或退费）
                 <w:br/>
                 <w:br/>
                 【KINGPOWER免税店】曼谷的王权免税店是当地人气最高的免税连锁店之一，拥有4家分店，覆盖市区和机场，顾客可以在店内免税购物或直接办理退税，提供了极大的便利性。总的来说，KING POWER免税店以其丰富的商品种类和高品质的服务，成为了泰国及全球旅客喜爱的购物目的地‌。提供了丰富的商品选择，包括但不限于酒类、烟草、香水、化妆品、糖果、手表、钢笔、打火机、时装服饰及珠宝首饰等。特别是普吉机场店和清迈机场店，它们提供了大量的优质产品以满足每位旅客的需求，具有来自世界各地的顶级奢华产品，如Chanel香奈儿、Clinique倩碧、Dior迪奥、Estee Lauder雅诗兰黛和Lancome兰蔻等世界知名品牌的香水和化妆品。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：李锦昌     晚餐：免税店自助餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1093,53 +1100,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【机票】去程：广州--曼谷  回程：曼谷--广州（含机建燃油税）
                 <w:br/>
                 【住宿】全程3晚曼谷网评五钻酒店+2晚芭堤雅网评五钻酒店（酒店含双早）两人一间
                 <w:br/>
                 【用餐】全程7正5早，普通团餐餐标200泰铢/人/餐（正餐为行程所列，如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿所有餐食如自动放弃，款项恕不退还）。
                 <w:br/>
                 【交通】旅游车全程用车（保证一人一正座）
                 <w:br/>
-                【导游】当地优秀导游服务。
-[...1 lines deleted...]
-                【领队】全程领队管家陪同服务。
+                【导游、领队】综合服务费￥300 /人，含全程领队管家陪同服务，当地导游服务。
                 <w:br/>
                 【门票】行程所列景点首道大门票（不含园中园门票）。
                 <w:br/>
                 【保险】出境游旅游意外险最高保额为 30 万元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1147,64 +1152,255 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、综合服务费￥300/人（随团费一并收取）。
-[...11 lines deleted...]
-                7、个人产生的费用。
+                1、儿童价：不占床—小孩减300（不安排床位）； 占床—大小同价； 12周岁至18周岁必须占床大小同价。
+                <w:br/>
+                2、外籍护照( 包括港澳台地区 ) : 加收￥500/人外籍附加费。
+                <w:br/>
+                3、全程单房差1000元/人。
+                <w:br/>
+                4、69岁以下老人不加收老人附加费（含69岁）。
+                <w:br/>
+                5、70周岁及以上老人原则上不建议参团，一定要的话+300元/人的老人照顾费。
+                <w:br/>
+                6、个人产生的费用。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1513,51 +1709,51 @@
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此价格为持中国大陆护照的销售价格，持非中国大陆护照（外籍护照或港澳护照）需加收￥500/人。（注意：持香港或澳门行政区特区护照出团时必须携带回乡证等有效证件）
                 <w:br/>
                 2、如出现有单人或单男单女，则以加床为原则，出现单人房须收取单间差价费用。
                 <w:br/>
-                3、10 人成团，若未能达到成团人数，可以转其他出发日期，或全额退款，无额外费用补偿。不足14人，不派领队。
+                3、10 人成团派领队。
                 <w:br/>
                 4、此行程为团队往返，行程表上的行程当地导游在征求客人同意的情况下可以调动，但出现的景点必须会游览。
                 <w:br/>
                 5、如客人不随团由指定口岸出境，请自理签证及前往机场交通费，不作任何退款。
                 <w:br/>
                 6、航班时间以航空公司公布为准。航司有权对航班作出任何更改，如有变动，我司恕不另行通知，请以电话确认为准。
                 <w:br/>
                 7、所需提供的资料：护照原件（须有半年以上有效期及足够的签证空白页）、半年内的近期2寸彩色照片2张（限白底）
                 <w:br/>
                 8、游客因个人原因临时自愿放弃这次旅行，旅行当中的景点门票费用、酒店住宿费用、餐费、车费等均不退还；由于客人个人取消后所产生的房损也需由客人自己承担费用。
                 <w:br/>
                 9、游客的购物属于客人的自行购买行为，我公司不承担客人的自愿购买行为责任。
                 <w:br/>
                 10、行程表中所列自费项目，客人有权自愿选择参加。我社提供的自费项目参考价格适用于10人以上团队，如果参与人数不够10人，将无法享受此团体优惠价格，具体价格视参加人数而调整。如客人参加自费涉及到用餐的，餐费已经退在自费项目内，不另退餐费或安排用餐。
                 <w:br/>
                 11、境外的当天行程到酒店休息为止，客人私自外出发生一切意外均与旅行社无关。
                 <w:br/>
                 12、客人不得随意离团，否则将收取RMB1500/人/天离团费用；离团期间出现安全事故，责任客人自理！
                 <w:br/>
                 13、60岁以上的老人参团需有直系亲属的陪同，患病旅行者和孕妇不得参团。 
                 <w:br/>
                 14、客人和导游之间兑换当地货币，若返程之时未用尽，请及时同当地导游兑回，回国后我社不代为兑换。
                 <w:br/>
                 15、为提倡环保，大部分酒店不提供一次性洗漱用品请出团前自备。
                 <w:br/>
@@ -1860,51 +2056,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2048,50 +2244,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>