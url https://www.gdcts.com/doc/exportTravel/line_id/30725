--- v2 (2026-04-25)
+++ v3 (2026-07-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【泰国】曼芭蓝调 6天5晚 | 广州CZ往返 | 大皇宫 | 独家豪华游艇出海（海上K歌-海钓-畅游暹罗湾） | 全明星号 | 海鲜无限量 | 泰拳表演 | KINGPOWER免税店 | 网红夜市行程单</w:t>
+        <w:t xml:space="preserve">【泰国】曼芭蓝调 6天5晚 | 广州CZ往返 | 大皇宫 | 独家游艇出海（海上K歌-海钓-畅游暹罗湾） | 全明星号 | 泰拳表演 | 10人派领队行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -404,51 +404,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◎【品质出行】全程无购物，纯玩品质
                 <w:br/>
                 ◎【优质航班】南航航班广州直飞曼谷，拒绝廉价航空
                 <w:br/>
                 ◎【专业领队】广州起止，专业领队，悉心照料全程旅行
                 <w:br/>
                 ◎【严选酒店】3晚曼谷网评五钻酒店+2晚芭提雅网评五钻酒店
                 <w:br/>
-                ◎【独家安排】独家豪华游艇出海：海上K歌-海钓-畅游暹罗湾，尊享十二项服务（脱离常规岛屿）
+                ◎【独家安排】独家游艇出海：海上K歌-海钓-畅游暹罗湾
                 <w:br/>
                 ◎【网红打卡】爽泰庄园(骑大象+穿泰服体验泼水祝福+水果餐)；
                 <w:br/>
                 ◎【优选景点】富贵黄金屋；泰拳表演；全明星号
                 <w:br/>
                 ◎【味蕾升级】海鲜无限量；水果无限量
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -677,51 +677,51 @@
                 随后【船游湄南河】乘坐游船欣赏两岸的璀璨魅力，捕捉水门寺大佛的壮丽景色。
                 <w:br/>
                 <w:br/>
                 【“马尔代夫”水上咖啡厅】‌Bubble In The Forest Cafe‌是一家位于泰国佛统府的咖啡馆，由Thai Garden Design事务所设计，以其泰式园林和热带风情著称。这家“水上咖啡厅”的设计灵感来源于泰式景观风格，于2021年3月14日开放后迅速走红。咖啡馆的设计不仅借鉴了马尔代夫的水上漂浮房屋，打造了一座漂浮在水上的咖啡馆，而且还通过一条优美的弧形木质小桥连接到对岸，每个独立的“水上用餐空间”都设在这座桥梁的分支点上，座位漂浮在水面上。岸边设有两排带顶棚的水上建筑，供客人坐下来放松身心，尽情欣赏佛统的稻田与蔚蓝湖水的美景。建筑之间还设有舒适的休闲躺椅，供游客躺下来享受裹挟着稻田清香的湖畔微风。小桥的尽头设有一座两层高的凉亭，爬上顶层，可以一览无余的稻田和湖景。木凉亭边缘还设有网状吊床，同样可以躺卧、休憩，并欣赏视野绝佳的风景。您可以在这里自费点一杯咖啡或小吃悠闲地度过您的度假时光！
                 <w:br/>
                 <w:br/>
                 【网红夜市】不指定夜市，导游根据团队情况进行安排。曼谷作为泰国的首都和著名的旅游城市，拥有众多网红夜市，吸引了来自世界各地的游客。夜市不仅提供了丰富的美食和购物选择，还有现场音乐和各种活动，让游客在享受美食的同时，也能感受到泰国文化的独特魅力。无论是寻找独特的纪念品、品尝当地美食，还是体验泰国的夜生活，这些网红夜市都是不容错过的地方‌。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰昌楼     晚餐：夜市自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰昌楼火山排骨     晚餐：夜市自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">曼谷：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -820,76 +820,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                独家豪华游艇出海（海上K歌-海钓-畅游暹罗湾）--泰拳表演
+                独家游艇出海（海上K歌-海钓-畅游暹罗湾）--泰拳表演
                 <w:br/>
                 早餐后，乘坐游艇出海，畅游【暹罗湾】，暹罗湾就在太平洋的最西端,现在叫做泰国湾。海湾从越南金瓯角至马来西亚哥巴鲁附近,与太平洋南中国海水域相连。随后在【海钓】来泰国玩一定要来芭提雅体验海钓，简直太爽了。
                 <w:br/>
                 【泰拳表演】芭提雅作为泰国著名的旅游胜地，不仅以其美丽的海滩和丰富的夜生活著称，还因其独特的文化表演而吸引着世界各地的游客。其中，泰拳表演是芭提雅的一大特色，吸引了众多游客前来观看。泰拳秀不仅是一场体育竞技的展示，也是泰国文化的一种体现，让观众在紧张刺激的比赛中感受到泰国人民的勇敢与坚韧‌。
                 <w:br/>
                 【海鲜自助餐厅】天宝馆，享用海鲜自助餐
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：游艇中餐     晚餐：海鲜自助餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：游艇中餐     晚餐：海鲜自助餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">芭提雅：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2056,51 +2056,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>