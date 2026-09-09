--- v3 (2026-07-17)
+++ v4 (2026-09-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【泰国】曼芭蓝调 6天5晚 | 广州CZ往返 | 大皇宫 | 独家游艇出海（海上K歌-海钓-畅游暹罗湾） | 全明星号 | 泰拳表演 | 10人派领队行程单</w:t>
+        <w:t xml:space="preserve">【泰国】曼芭跟着电影去旅行 6天5晚 | 广州CZ往返 | 大皇宫 | 金沙岛出海 | 东方公主号游船 | 泰拳表演 | 10人派领队行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA1741751440sN-YT</w:t>
+              <w:t xml:space="preserve">SA1741751560ss-YT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,118 +343,113 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                4-6月份：
-[...3 lines deleted...]
-                逢周三：去程：CZ357  广州/曼谷 08:15-10:20；回程：CZ364  曼谷/广州 19:00-23:10
+                航班 1：去程：CZ357   广州-曼谷 0815-1020   回程：CZ364   曼谷-广州 1900-2310
+                <w:br/>
+                航班 2：去程：CZ8099  广州-曼谷 1040-1250   回程：CZ8100  曼谷-广州 1345-1745
+                <w:br/>
                 <w:br/>
                 备注：散拼不可指定航班，由航空公司调配，以上为参考航班，最终航班以出团通知书为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ◎【品质出行】全程无购物，纯玩品质
-[...13 lines deleted...]
-                ◎【味蕾升级】海鲜无限量；水果无限量
+                ◎【优质航班】广州南航直飞，专车鲜花接机
+                <w:br/>
+                ◎【严选酒店】2晚曼谷网评五钻酒店+3晚芭提雅网评五钻酒店
+                <w:br/>
+                ◎【阿嬷故事】重温《给阿嬷的情书》，治愈奔赴温柔暹罗
+                <w:br/>
+                ◎【经典安排】大皇宫丨泰爽庄园（骑大象+泼水活动）丨富贵黄金屋
+                <w:br/>
+                ◎【海岛风情】快艇金沙岛，果冻碧海，邂逅东方夏威夷海岛风光
+                <w:br/>
+                ◎【特别安排】国际人妖秀表演丨泰拳表演丨嘟嘟车游唐人街
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,72 +566,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--曼谷--接机--入住酒店
-[...1 lines deleted...]
-                指定时间广州白云国际机场集合，由专业领队带领乘坐广州直飞曼谷航班的客机前往－曼谷，开启幸福浪漫的泰国之旅。接机后入住酒店！曼谷被誉为“佛教之都”，国内拥有约400座佛教寺庙，全国超过92%的人口信奉佛教。
+                广州--曼谷--鲜花接机--国际人妖表演秀--入住酒店
+                <w:br/>
+                指定时间机场集合，乘坐国际航班前往－曼谷，开启幸福浪漫的泰国之旅。曼谷被誉为“佛教之都”，国内拥有约400座佛教寺庙，全国超过92%的人口信奉佛教。导游接机后，开启治愈温情的暹罗轻奢漫游之旅。
+                <w:br/>
+                特别升级安排观看【国际人妖表演秀】，欣赏享誉全球的泰国国粹，雌雄难辨、精彩纷呈的演出保证让 您终身难忘。表演结束后，还可以近距离欣赏人妖，跟她们比一比到底是我美还是你艳，拍照留念可千万别忘了。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：泰式风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">曼谷：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -647,81 +644,84 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大皇宫--长尾船游湄南河（水门大佛）—打卡“马尔代夫”水上咖啡厅--网红夜市
-[...10 lines deleted...]
-                【网红夜市】不指定夜市，导游根据团队情况进行安排。曼谷作为泰国的首都和著名的旅游城市，拥有众多网红夜市，吸引了来自世界各地的游客。夜市不仅提供了丰富的美食和购物选择，还有现场音乐和各种活动，让游客在享受美食的同时，也能感受到泰国文化的独特魅力。无论是寻找独特的纪念品、品尝当地美食，还是体验泰国的夜生活，这些网红夜市都是不容错过的地方‌。
+                大皇宫·玉佛寺--乘船游览湄南河·远观水门大佛--嘟嘟车游唐人街--网红夜市
+                <w:br/>
+                早餐后，前往参观金碧辉煌的【大皇宫】大皇宫对于去泰国旅游的人来说有着特别的意义，这片金碧辉煌的宫廷建筑汇集了绘画 、雕刻和装饰艺术的精华，走在殿宇之间除了感叹更能感受到建筑给人带来的安宁。后前往【玉佛寺】与大皇宫相邻,是全泰国没有僧侣住持的佛寺,供奉着一座价值连城的玉佛，是泰国的三大国宝之一。此乃各国游客必到之地，相当于中国故宫。入内参观须注意佛国的礼节，不可举止无礼穿着随便。
+                <w:br/>
+                <w:br/>
+                【长尾船游湄南河】湄南河，又名昭帕耶河，是贯穿泰国东西走向的河流，泰国两代王朝均将首都修建在湄南河边，乘游船游览湄南河风光可以看到曼谷地标“黎明寺”以及百年历史的曼谷老城区。远观【水门寺大佛】做落于曼谷市中心最大佛像，是泰国人民信仰与城市生活的完美结合，乘坐长尾船打卡曼谷最新网红景点，选最美的视角拍摄，秒变旅游达人。白榄寺20层楼高“禅定印”巨佛，成为千佛之国最新形象地标。
+                <w:br/>
+                <w:br/>
+                【嘟嘟车游览唐人街】坐上在泰国首都曼谷市区西部，是城区最繁华的商业区之一，其规模及繁华程度，在东南亚各地的唐人街中，堪称魁首。
+                <w:br/>
+                <w:br/>
+                【网红夜市】曼谷作为泰国的首都和著名的旅游城市，拥有众多网红夜市，吸引了来自世界各地的游客。夜市不仅提供了丰富的美食和购物选择，还有现场音乐和各种活动，让游客在享受美食的同时，也能感受到泰国文化的独特魅力。
+                <w:br/>
+                <w:br/>
+                温馨提示：参观大皇宫玉佛寺时，男士须穿长裤，女士需穿过膝长裙，女士不可穿露背，吊带上衣以及超短裙。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰昌楼火山排骨     晚餐：夜市自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰式围餐（芒果糯米饭）     晚餐：夜市自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">曼谷：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -732,84 +732,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                曼谷前往芭提雅--爽泰庄园(骑大象+穿泰服体验泼水祝福+水果餐)--富贵黄金屋--全明星号--晚上海鲜无限量
-[...7 lines deleted...]
-                --游玩过后，可以享受到丰盛的热带水果大餐。你将品尝到多种泰国当地新鲜的时令水果，让你一次尝过足瘾 。
+                暹罗古城--泰爽庄园（体验骑大象+泼水活动+水果大餐）--富贵黄金屋
+                <w:br/>
+                早餐后，参观游览【暹罗古城】又称“暹罗古城七十二府 ”，位于泰国曼谷市区南部，距离曼谷市区约 30公里，是泰国的一个重要历史文化遗产景点。暹罗古城不仅是一个历史的见证，也是一个摄影爱好者的天堂。这里有许多适合拍照的地点，如罗汉殿、大鱼神等，尤其是穿上当地特色的服装拍照效果更佳。 
+                <w:br/>
+                <w:br/>
+                驱车前往“东方夏威夷”芭提雅。
+                <w:br/>
+                【爽泰庄园】让你体验到最地道的泰国文化元素，独特的泰国文化氛围和地道的生活方式，及独具一格的风土人情。浓浓泰国风就是庄园带来的感受，泰式传统服装体验，特别安排您再体验一场泰国特有节庆宋干节(泼水活动)，还有可爱大象和马车等着您的到访，让您从入园处一路玩到最泰国的各式活动，也让您在这次的旅途中看见最泰国的泰国。
                 <w:br/>
                 <w:br/>
                 特别升级安排参观【富贵黄金屋】欢迎各位玩家来到台湾版流星花园取景地，道明寺的家。这座庄园是泰国华裔 首富斥资具资为他的母亲所建，非常富丽堂皇。整个庄园的建筑属于粉蓝色调，庄园内会有很多佛像观音像。
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰式小火锅     晚餐：海鲜无限量   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰式风味餐     晚餐：富贵黄金屋   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">芭提雅：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -820,76 +816,78 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                独家游艇出海（海上K歌-海钓-畅游暹罗湾）--泰拳表演
-[...5 lines deleted...]
-                【海鲜自助餐厅】天宝馆，享用海鲜自助餐
+                快艇出海金沙岛--东方公主号--漫步风月步行街
+                <w:br/>
+                早餐后在酒店大堂集合出发，我们将前往码头，乘快艇出海前往【金沙岛】，是芭提雅附近最著名的离岛之一，被誉为“芭提雅的蓝宝石”。这里与曼谷的繁华截然不同，是享受阳光、沙滩和果冻海的绝佳去处。这里有芭提雅最全的水上项目，包括海上降落伞、摩托艇、香蕉船、海底漫步等（可自费参加），非常适合喜欢动感体验的游客。如果不方便下水，可以乘坐别具特色的玻璃底船，透过船底直接饱览海底五彩斑斓的珊瑚和热带鱼，无需潜水也能看海。
+                <w:br/>
+                <w:br/>
+                【东方公主号】是芭提雅有名的游船，沿着芭提雅海岸线航行，可饱览暹罗湾夜景。船上提供丰盛的自助餐，还有现场音乐和舞蹈表演，表演者多为妩媚妖娆的人妖，他们会与游客近距离互动，是体验泰国热情好客和独特文化的理想选择。
+                <w:br/>
+                <w:br/>
+                【风月步行街】芭提雅海滩南端长约一公里的“不夜城”，每晚7点封路后化身霓虹闪烁的感官迷宫，酒吧、夜店、人妖秀与街头表演交织，既是游客体验泰式夜生活的必到之地，也是白天冷清、夜晚沸腾的“双面”街区。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：游艇中餐     晚餐：海鲜自助餐厅   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：海岛简餐     晚餐：东方公主号船餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">芭提雅：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -900,135 +898,138 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                四面佛--泰式按摩 1 小时--返回曼谷--KINGPOWER免税店
-[...7 lines deleted...]
-                【KINGPOWER免税店】曼谷的王权免税店是当地人气最高的免税连锁店之一，拥有4家分店，覆盖市区和机场，顾客可以在店内免税购物或直接办理退税，提供了极大的便利性。总的来说，KING POWER免税店以其丰富的商品种类和高品质的服务，成为了泰国及全球旅客喜爱的购物目的地‌。提供了丰富的商品选择，包括但不限于酒类、烟草、香水、化妆品、糖果、手表、钢笔、打火机、时装服饰及珠宝首饰等。特别是普吉机场店和清迈机场店，它们提供了大量的优质产品以满足每位旅客的需求，具有来自世界各地的顶级奢华产品，如Chanel香奈儿、Clinique倩碧、Dior迪奥、Estee Lauder雅诗兰黛和Lancome兰蔻等世界知名品牌的香水和化妆品。
+                四面佛--天宝海鲜自助火锅(无限量任吃)--粉嘟嘟下午茶--泰拳表演
+                <w:br/>
+                早餐后，前往参观【四面佛】参拜祈福。
+                <w:br/>
+                午餐安排【海鲜自助餐厅】天宝馆，享用海鲜自助餐。
+                <w:br/>
+                【粉嘟嘟下午茶】新晋网红打卡点，蓝天白云下，坐在粉红色沙滩垫上，面朝大海，享受海风，假装身在夏威夷，相信芭提雅芭应该没有比这里更新更适合打卡的下午场所了吧。
+                <w:br/>
+                【泰拳表演】芭提雅作为泰国著名的旅游胜地，不仅以其美丽的海滩和丰富的夜生活著称，还因其独特的文化表演而吸引着世界各地的游客。其中，泰拳表演是芭提雅的一大特色，吸引了众多游客前来观看。泰拳秀不仅是一场体育竞技的展示，也是泰国文化的一种体现，让观众在紧张刺激的比赛中感受到泰国人民的勇敢与坚韧‌。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：李锦昌     晚餐：免税店自助餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">曼谷：网评五钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：天宝海鲜自助火锅(无限量任吃)     晚餐：海鲜餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">芭提雅：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                曼谷送机--广州
-[...1 lines deleted...]
-                酒店早餐后，根据航班时间，安排送机！抵达广州白云国际机场散团。
+                返回曼谷--潮州会馆--送机--广州
+                <w:br/>
+                ‌指定时间退房返回曼谷。【潮州会馆】泰国潮州会馆（The Tio Chew Association of Thailand）是泰华社会中极具影响力与实力的华侨华人同乡会，也是全球规模最大的潮人社团之一。同时这里曼谷著名的地标性建筑之一，建筑风格富丽堂皇。（若因潮州会馆接待安排或航班时间冲突导致无法入内，该景点将调整为外观或取消，无费用可退，敬请知悉。）
+                <w:br/>
+                <w:br/>
+                前往曼谷国际机场，乘机返回广州，自行散团，返回温暖的家。愿您留下美好回忆，并期待下一次相逢！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1094,57 +1095,59 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【机票】去程：广州--曼谷  回程：曼谷--广州（含机建燃油税）
                 <w:br/>
-                【住宿】全程3晚曼谷网评五钻酒店+2晚芭堤雅网评五钻酒店（酒店含双早）两人一间
-[...5 lines deleted...]
-                【导游、领队】综合服务费￥300 /人，含全程领队管家陪同服务，当地导游服务。
+                【住宿】全程2晚曼谷网评五钻酒店+3晚芭堤雅网评五钻酒店（酒店含双早）两人一间
+                <w:br/>
+                【用餐】全程8正5早，普通团餐餐标200泰铢/人/餐（正餐为行程所列，如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿所有餐食如自动放弃，款项恕不退还）。
+                <w:br/>
+                【交通】旅游车全程用车（保证一人一正座）。
+                <w:br/>
+                【导游】当地优秀导游服务及导游服务费。
+                <w:br/>
+                【领队】全程领队管家陪同服务。
                 <w:br/>
                 【门票】行程所列景点首道大门票（不含园中园门票）。
                 <w:br/>
                 【保险】出境游旅游意外险最高保额为 30 万元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1152,61 +1155,63 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、儿童价：不占床—小孩减300（不安排床位）； 占床—大小同价； 12周岁至18周岁必须占床大小同价。
-[...9 lines deleted...]
-                6、个人产生的费用。
+                1、出发地往返白云机场接送
+                <w:br/>
+                2、儿童价：不占床—小孩减300（不安排床位）； 占床—大小同价； 12周岁至18周岁必须占床大小同价。
+                <w:br/>
+                3、外籍护照( 包括港澳台地区 ) : 加收￥500/人外籍附加费。
+                <w:br/>
+                4、全程单房差1300元/人。
+                <w:br/>
+                5、69岁以下老人不加收老人附加费（含69岁）。
+                <w:br/>
+                6、70周岁及以上老人原则上不建议参团，一定要的话+300元/人的老人照顾费。
+                <w:br/>
+                7、个人产生的费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2056,51 +2061,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>