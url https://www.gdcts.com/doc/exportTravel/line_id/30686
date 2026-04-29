--- v0 (2026-03-07)
+++ v1 (2026-04-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">直飞丽江【云起洱畔•丽大香】云南丽江大理香格里拉双飞6天（1价全含）丽江古城| 束河古镇| 玉龙雪山冰川大索道| 蓝月谷| 大理古城|大理洱海双廊| 松赞林寺| 独克宗古城| 虎跳峡（   升级1晚大理180°海景酒店）行程单</w:t>
+        <w:t xml:space="preserve">直飞丽江Z3【云起洱畔•丽大香】云南丽江大理香格里拉双飞6天（1价全含）丽江古城| 束河古镇| 玉龙雪山冰川大索道| 蓝月谷| 大理古城|大理洱海双廊| 普达措| 独克宗古城| 虎跳峡（   升级1晚大理180°海景酒店）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,65 +388,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程亮点：
-                <w:br/>
                 ▲ 直飞丽江，广东成团 双飞6天5晚
                 <w:br/>
-                ▲ IP景点：玉龙雪山冰川大索道、大理一线s湾廊道、香格里拉松赞林寺、虎跳峡
+                ▲ IP景点：玉龙雪山冰川大索道、大理一线s湾廊道、香格里拉普达措森林公园、虎跳峡
                 <w:br/>
                 ▲ 打卡地标爆红景点：大理双廊古镇+大理s湾洱海廊道骑行+下午茶
                 <w:br/>
                 ▲ 独家资源：洱海筑梦、躺看洱海，海景日出、享大理180度海景酒店海景房
                 <w:br/>
                 ▲ 全程网评四钻酒店+1晚香格里拉供氧房
                 <w:br/>
-                ▲ 纯享品味大理三道茶体验+扎染体验 
+                ▲ 纯享品味大理三道茶体验+扎染体验
                 <w:br/>
                 ▲ 赠送香格里拉歌舞伴餐土司宴
+                <w:br/>
+                ▲ 香格里拉大经幡：以巨大的经幡为背景，都能拍出极具震撼力和艺术感的照片
                 <w:br/>
                 ▲ 纯玩1价全含0自费，成人赠送蓝月谷电瓶车+玉龙雪山能量包
                 <w:br/>
                 ▲ 舌尖味道：特别安排独特民族餐宴：香拉土司宴，丽江火塘鸡，大理砂锅鱼
                 <w:br/>
                 ▲ 人文景观：大理古城+丽江古城+束河古镇+独克宗古城，截然不同的少数民族文化体验
                 <w:br/>
                 ▲ 赠送安排观看原生态大型实景演出【印象丽江】
                 <w:br/>
                 ▲ 新婚报名：赠送一晚蜜月大床房鲜花布置（根据实际情况安排布置在全程的其中一晚）
                 <w:br/>
                 ▲ 生日报名：赠送精美生日蛋糕一个（恰逢客人生日在出游团期，以身份证信息为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -575,370 +575,381 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-丽江（约3小时航程）- 丽江大经幡-白沙古镇（机场至市区：车程约40KM，行驶约40分钟）
+                广州-丽江（约3小时航程）（机场至市区：车程约40KM，行驶约40分钟）
                 <w:br/>
                 从您的城市出发，我们在丽江三义机场等您前来，专业工作人员带您入住酒店稍事休息，愿您以最佳精神状态迎接此次云南之旅。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.丽江市区海拔2400米，初上高原，请注意不要剧烈运动和过量饮酒，入住酒店后注意休息，做好体力储备，养足精神，为接下来的旅程做好充分的准备，在房间内休息记得将门反锁，扣上安全栓。丽江早晚温差较大，请您注意添减衣物。
                 <w:br/>
                 2.自由活动时间无车、无导游，请客人注意财产和人身安全，以免带来不必要的损失和麻烦。
                 <w:br/>
                 3.报名时请留下你在旅行期间使用的手机号码并保持畅通，方便接机师傅与你联系并在机场出口第一时间接到你。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 【特别提示】：
                 <w:br/>
                 1.往返参考航班起飞时间（06：00-23：55航班或直飞丽江或需经停）如有特殊要求，请报名前咨询前台工作人员并书面说明，如无特殊要求，我社按当天团队特惠机位安排，如无法安排，不另通知，以航空公司安排航班时间为准，不可更改；
                 <w:br/>
-                2.为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。望周知！！！
+                2.为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则现退差价120元/人给贵宾并签订证明。望周知！！！
+                <w:br/>
+                <w:br/>
+                备注：
+                <w:br/>
+                ①大理云起海景酒店，如碰到酒店满房或会议满房、政府征用等因素，入住顺序会根据酒店房态做相应的调整。我社有权在不减少景点和降低服务标准的前提下对行程景点先后游览顺序进行调整，确保海景酒店用房，敬请谅解。行程中所列车程时间、游览时间仅供参考，具体以实际为准！
+                <w:br/>
+                ②大理云起海景酒店温馨提示：房间楼层将根据当日房态随机安排，只保证海景房，不支持指定楼层，感谢您的理解与支持。
                 <w:br/>
                 交通：飞机，旅游车
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈、高球之家、温德姆花园、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江一地（车程约60公里，行驶约1小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店内早餐
                 <w:br/>
                 上午：早餐后乘车后前往以“险、奇、美、秀”著称的【玉龙雪山风景区】（含进山费，路程时间约40分钟，整个景区游览约120分钟不含排队和上索道时间）乘索道（含进山费、含大索道、含环保车 成人赠送雪山能量包：小瓶氧气+防寒服）观雪山沿途欣赏原始森林。
                 <w:br/>
-                特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。
-[...1 lines deleted...]
-                如三条索道皆限流或停运，将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
+                特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。如三条索道皆限流或停运，将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
                 <w:br/>
                 赠送安排观看原生态大型实景演出《印象·丽江》（观演时间约60分钟 赠送项目 不退不换）以雪山为背景，汲天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，如此贴近每一个人
                 <w:br/>
                 之后前往游览【蓝月谷】（成人赠送电瓶车 赠送项目不退不换）源自雪山的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷中形成了清澈见底、甘冽无比的河流。晴天时，水的颜色是蓝色的，山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下。
                 <w:br/>
                 后乘车前往【丽江古城】(丽江古城属于开放式景点，游客游览结束后，自行前往酒店)打卡网红地标：丽江之眼、网红油纸伞丽江古城又名大研城，是我国最著名的景点之一。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：玉龙雪山、蓝月谷、冰川大索道、《印象·丽江》、丽江古城
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈、温德姆花园、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-大理（车程约200公里，行驶约2.5小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店内早餐
                 <w:br/>
-                上午：早餐后丽江前往大理白族自治州【古法白族民俗传承手工坊】体验国家级非物质文化遗产—【扎染坊】 欣赏大理白族沿袭千年的传统文化【白族三道茶歌舞表演】，品尝“一苦二甜三回味”的三道茶。参观【大理白族建筑】瑰宝，触摸穿越时光的白族文化。
-[...5 lines deleted...]
-                在这里，我们还贴心为您准备了【一线海景酒店下午茶享用时间14：00-17:00】小资精致的甜点小食与特调饮品配上无敌海景，在味蕾得到满足的同时，自然景色与洱海灵气一并揽入视野，面朝大海与阳光撞个满怀，心情随之明媚，体验感满分。
+                上午：早餐后丽江前往后乘车前往大理，游览【双廊古镇】是最适宜人居的小镇，素有“大理风光在苍洱，苍洱风光在双廊”之盛誉.玩在双廊，吃在双廊，双廊就是这样的一个美好的地方，在这一个文艺而特别的地方。
+                <w:br/>
+                后前往【古法白族民俗传承手工坊】参观【大理白族建筑】瑰宝，触摸穿越时光的白族文化。体验国家级非物质文化遗产【扎染坊】、欣赏大理白族沿袭千年的传统文化【白族三道茶歌舞表演】，品尝“一苦二甜三回味”的三道茶。
+                <w:br/>
+                行程结束之后，后前往酒店入住酒店内休息度过愉快的下午。赠送洱海海岸线体验【梦幻海湾骑行】蓝天碧海，骑着单车享受海风吹拂，一路风光旖旎，看洱海波光粼粼，湖光山色尽收眼底，感受苍山洱海间的浪漫，文艺感十足。
+                <w:br/>
+                在这里，我们还贴心为您准备了【海景下午茶享用时间14：00-17:00】小资精致的甜点小食与特调饮品配上无敌海景，在味蕾得到满足的同时，自然景色与洱海灵气一并揽入视野，面朝大海与阳光撞个满怀，心情随之明媚，体验感满分。
                 <w:br/>
                 餐：含早中餐
                 <w:br/>
                 大理一线海景酒店海景房：云起大理海景酒店或同级
                 <w:br/>
-                备注：大理云起海景酒店，如碰到酒店满房或会议满房、政府征用等因素，入住顺序会根据酒店房态做相应的调整。我社有权在不减少景点和降低服务标准的前提下对行程景点先后游览顺序进行调整，确保海景酒店用房，敬请谅解。行程中所列车程时间、游览时间仅供参考，具体以实际为准！
+                备注：
+                <w:br/>
+                ①大理云起海景酒店，如碰到酒店满房或会议满房、政府征用等因素，入住顺序会根据酒店房态做相应的调整。我社有权在不减少景点和降低服务标准的前提下对行程景点先后游览顺序进行调整，确保海景酒店用房，敬请谅解。行程中所列车程时间、游览时间仅供参考，具体以实际为准！
+                <w:br/>
+                ②大理云起海景酒店温馨提示：房间楼层将根据当日房态随机安排，只保证海景房，不支持指定楼层，感谢您的理解与支持。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.提前准备好拍照各类道具、服装；各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全
                 <w:br/>
                 2.大理是一个少数民族聚居的地方，请尊重当地少数民族的风俗，不要乱丢垃圾。一是为保护环境，二是尊重民族习惯。
                 <w:br/>
                 3.双廊的气温总体偏低一点，洱海边更是风大，请做好保暖工作。晴天时双廊阳光、紫外线强烈，建议带遮阳帽、太阳镜。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：传承手工坊、双廊古镇、梦幻海湾骑行
                 <w:br/>
                 到达城市：大理白族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店、云起海景酒店（马久邑店）、云起海景酒店（云途店）或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大理古城→颂赞林寺→独克宗古城→香格里拉（车程约200公里，行驶约2.5小时）
+                大理古城→香格里拉（行驶约4.5小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上可自行起床观看【大理海景看日出】美轮美奂，朝霞红印，红嘴鸥嘻戏，如此之美
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
                 上午：早餐后前往游览【大理古城】街道两旁，白族民居古香古色。城内由南到北，一条大街横贯其中深街幽巷，由西到东纵横交错，全城清一色的清瓦屋面，鹅卵石堆砌的墙壁，显示着古城 的古朴、别致、优雅，透出一种诱人气韵。
                 <w:br/>
-                下午：后大理出发前往香格里拉前往游览被誉为“小布达拉宫”之称【噶丹·松赞林寺】该寺依山而建，外形犹如一座古堡，集藏族造型艺术之大成，又有“藏族艺术博物馆”之称。
+                下午：后大理出发前往香格里拉，中途游览后游览【虎跳峡】水势汹涌，声闻数里，以奇险雄壮著称于世，世界上最深的大峡谷之一，国家AAAA级旅游风景名胜区
+                <w:br/>
+                 随后来到【香格里拉大经幡】经幡面积巨大，数量众多，远远望去仿佛与天相接。这里是香格里拉热门的拍照打卡点，晴天时拍照光线充足，色彩饱和度高，非常出片。站在经幡下，以巨大的经幡为背景，无论是拍摄个人写真还是集体合影，都能拍出极具震撼力和艺术感的照片
                 <w:br/>
                 网红打卡地标夜游【独克宗古城】转世界上最大的转经筒，为爱你的人和你爱的人祈福。它是按照佛经中的香巴拉理想国建成的。古城依山势而建，路面起伏不平，那是一些岁月久远的旧石头就着自然地势铺成的，至今，石板路上还留着深深的马蹄印，那是当年的马帮给时间留下的信物了
                 <w:br/>
                 晚上：晚上观看藏族有特色的歌舞表演-【土司宴】（游览时间约90分钟）品藏家牦牛小火锅，青稞面，酥油茶等，观看特色民族风情晚会,边吃边欣赏！结束后入住酒店休息。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.香格里拉平均海拔约3280米，紫外线较强请注意防晒并注意自己的身体情况，若发现不适，请及时通知导游。建议您提前携带高原反应药物红景天、感冒消炎药、晕车药、止泻药等。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：大理古城、  噶丹·松赞林寺、 独克宗古城
+                景点：大理古城、虎跳峡、大经幡-独克宗古城
                 <w:br/>
                 到达城市：香格里拉县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -977,146 +988,147 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香格里拉  →虎跳峡→丽江→酒店
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
                 上午：早餐后前往【唐卡手工绘制体验】了解藏文化，学习唐卡知识:在开始绘制之前，有专业的唐卡画师或者指导老师为你介绍唐卡的历史、文化背景、艺术特点以及绘制唐卡的基本要求和注意事项等，这有助于你更好地理解和体验唐卡艺术。
                 <w:br/>
-                下午：后香格里拉前往丽江途中抵达【小中甸】（因受草场爆护等因素，不能进入草场里面，在路边观赏拍照留恋）远处观赏高原藏区牧场；不同的季节，小中甸的格桑花、杜鹃花、狼毒花纷纷争相开放。后游览【虎跳峡】水势汹涌，声闻数里，以奇险雄壮著称于世，世界上最深的大峡谷之一，国家AAAA级旅游风景名胜区。途中远眺天下奇观【长江第一湾】罕见的“V”字形大弯。后乘车返回丽江入住酒店
+                下午：后前往【普达措国家公园】普达措国家公园是一个无任何污染的童话世界，湖清清，天湛蓝，林涛载水声，鸟语伴花香，一年四季景色各不相同。漫游花海草甸，走进森林成毡的净土，赏雪域高原上的美丽湖泊属都湖，观赏茂密原始森林。游【属都湖】这里有水美草丰的牧场、百花盛开的湿地、飞禽走兽出没的原始森林，被称为无任何污染的“童话世界”。后乘车返回丽江入住酒店
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：唐卡手工绘制体验、虎跳峡
+                景点：唐卡手工绘制体验、普达措国家公园
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、吉祥圆、祥和一号、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒、或不低于以上标准</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江祥和一号、隐茂民宿、柏宇云龙、温德姆花园、慕伦朗格、金岛、宏泰、金恒、或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-广州（航程约3小时）
                 <w:br/>
                 早餐后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
                 <w:br/>
                     体验纳西庭院下午茶——【围炉煮茶】慢火烹茶，静享时光。不如，小坐一下赴一场新中式茶局，冬日暖阳至、相约围炉、笑谈人生百事、惬意休闲旅游，浪漫如约而至；将每一寸光阴浸泡在喝茶的时间里，尽享人间好时节，尽享旅行的温暖浪漫；在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生，
                 <w:br/>
-                后前往游览秀丽的木氏土司皇家园林【黑龙潭公园】只见远处玉龙雪山倒遇潭中，出现“雪山四万八千丈，银屏
-[...1 lines deleted...]
-                一角深插底”的奇景。象山半壁映入水中，使黑龙潭山中有水，水中有山，山水相映，黑龙潭以其天生丽质，名列《中国名泉》、《中国风景名胜》等书。
+                跟随总书记脚步前往参观【丽江现代花卉产业园区】考察点。依托丽江旅游效益和现代花卉园区区位优势，通过场景打造、设施投入、业态布局、人员引流、宣发推广等系列措施，成功推出了花海探秘民宿体验旅游线路，为游客提供了花园探秘、花艺工坊、花食体验、花市淘宝、探花感受非遗等系列旅游体验项目。
+                <w:br/>
+                   后根据航班时间安排送机，把心中的留恋藏在心底，结束美妙的旅程
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。感谢各位贵宾对我们工作的支持和理解，针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 交通：汽车、飞机
                 <w:br/>
+                到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1319,51 +1331,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、 本产品供应商为：广州永和旅行社有限公司 ，许可证号：L-GD01310 质监电话15013239696，020-86345801。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州永和旅行社有限公司组织出发（全国拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、 我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1541,51 +1553,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>