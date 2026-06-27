--- v1 (2026-04-29)
+++ v2 (2026-06-27)
@@ -1553,51 +1553,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>