--- v2 (2026-06-27)
+++ v3 (2026-08-14)
@@ -1553,51 +1553,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>