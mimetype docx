--- v0 (2025-11-02)
+++ v1 (2026-04-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【广州出发】舌尖环游大湾区 惠深中珠 四城藏万象 赏花美食品质3天畅游两湾两岛 入住180°海景客房 体验双面岭南 左手都市霓虹 右手古村渔火行程单</w:t>
+        <w:t xml:space="preserve">【舌尖环游大湾区】汕尾3天 | 惠深中珠 | 四城藏万象 | 体验双面岭南 | 左手都市霓虹 | 右手古村渔火行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20250309SP78586330</w:t>
+              <w:t xml:space="preserve">TX-20251120SP38459679</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">惠州市</w:t>
+              <w:t xml:space="preserve">汕尾市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -343,114 +343,122 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上下车信息
-[...3 lines deleted...]
-                08:30基盛万科肯德基门口（番禺广场地铁站E出口）
+                出发点：
+                <w:br/>
+                07:30流花路中国大酒店对面（越秀公园地铁站C出口）
+                <w:br/>
+                08:00基盛万科肯德基门口（番禺广场地铁站E出口）
                 <w:br/>
                 下车点：原上车点
+                <w:br/>
+                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                入住双月湾宝安虹海湾 180°海景房 躺在床上看日出
-[...9 lines deleted...]
-                舌尖美食 食足6餐：养生早餐 特色海胆炒饭 中山特色乳鸽宴 网红煲仔饭 鹏城滋味宴
+                原生态森林酒店—莲花山温泉度假村 养在深山的“龙须水”
+                <w:br/>
+                浸泡莲花神泉（100%真温泉、水温41℃-58℃）赠送亲亲鱼疗
+                <w:br/>
+                水从天降，洞藏玄机-仙人洞大瀑布景区 
+                <w:br/>
+                探秘藏在深山里的古寺-鸡鸣寺 超大金身佛像
+                <w:br/>
+                新晋网红点 汕尾私藏的蔚蓝秘境-石群岛 后澳玻璃果冻海
+                <w:br/>
+                打卡汕尾版小“阿那亚”风帆礼堂；被遗忘的孤岛 网红海上古堡
+                <w:br/>
+                著名“双色海”海上公路 南海观音寺 
+                <w:br/>
+                娱乐升级
+                <w:br/>
+                1、每团人数最多2组赠送手动麻将任打！（若遇人数相同 先报先得）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -567,252 +575,268 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第一天：集中地-惠州盐洲岛-双月湾
-[...11 lines deleted...]
-                晚餐：特色海胆炒饭（简餐，每人一份）
+                广州—深中通道-中英街-汕尾红海湾/含：不含餐/住：汕尾红海湾景豪酒店/擎天半岛酒店/海玛酒店或同级
+                <w:br/>
+                广州出发，沿途接齐各位贵宾后，乘车穿越【深中通道】（车程约2.5小时）它是继港珠澳大桥之后，大湾区又一世界级的跨海超级工程。不仅因其项目规模大、建设难度高，还在通车后极大地缩短了大湾区城市群的时间距离，对珠江口东西两岸的区域经济格局，特别是产业格局产生巨大影响。
+                <w:br/>
+                随后自理午餐，后前往【中英街】（游玩约1.5小时）。长不足0.5公里，宽不够7米，街心以“界碑石”为界，街边商店林立，有来自五大洲的产品，品种十分齐全。这里以其“一街两制”的独特政治历史闻名于世，其周围还有着其它丰富的旅游文化资源。盐田区的沙头角有一条小街，因为街的一边属于深圳，另一边则属于香港，因此“一街两制”中英街也就被人们称为“特区中的特区”。（中英街一个月只能进入一次，我社会有工作人员在车上对中英街历史，进入中英街注意事项等进行介绍，并有个别特色产品推荐销售，喜欢可购，不喜可退，自由选择，不作为购物点推广。注意：进中英街需提供中国大陆二代身份证原件，不满十六周岁的未成年人，如未持有效《居民身份证》，必须在监护人陪同下凭《户口簿》（未满五周岁幼童凭出生证）申办《边境特别管理区通行证》。）
+                <w:br/>
+                随后返回汕尾红海湾景区酒店办理入住，入住后自由活动。
+                <w:br/>
+                【汕尾红海湾遮浪半岛】红海湾地处汕尾市区东部，即粤东红海湾与碣石湾交接的鹧遮浪半岛，东临碣石湾，南依红海湾，三面环海，海上交通东往汕头70海里，西至香港82海里。
+                <w:br/>
+                客人可自由前往【网红海上古堡】/【南海观音寺】/【石群岛】游玩（酒店步行约15分钟）。
+                <w:br/>
+                【网红海上古堡】破日的城堡在咆哮的海浪中傲然挺立，浪潮配合着莫名的韵律拍打着砖墙，溅起的浪花诉说着孤寂，光亮的减退之下，竟有一种遗世独立的感觉。这里三面环海，岬屿相连，礁岩叠兀，海浪拍打在礁石上，配上孤零零的一座“城堡’，有种孤寂破碎、沧桑失落、古老神秘又浪漫之感。
+                <w:br/>
+                【南海观音寺】南海寺，原称观音宫，创建于清康熙三十一年(1692)位于红海湾遮浪岛东侧打石澳。
+                <w:br/>
+                相传观世音在此地得度成正果，成为四大菩萨之一，并因此留下许多与神奇传说有关的圣迹。
+                <w:br/>
+                景点有“佛留沙”“佛印石”“得度石”“莲花石”“甘露泉”“柳基”“郑成功后江平水”。还有送子观音庙,财神庙等。
+                <w:br/>
+                【石群岛】汕尾石群岛位于广东省汕尾市东南部海域，由数十座大小岛屿和礁石群组成，星罗棋布于南海之滨。这里远离都市喧嚣，坐拥清澈碧蓝的海水、鬼斧神工的火山岩地貌，以及未被过度开发的原生态渔村文化，是广东沿海不可多得的“海上秘境”。
+                <w:br/>
+                晚餐-自理。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">汕尾红海湾景豪酒店/擎天半岛酒店/海玛酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第二天：养生早餐-中英街-梅拉尼亚小镇-中山舒适酒店
-[...9 lines deleted...]
-                游览后前往中山（车程约1小时），抵达后享用晚餐-中山特色乳鸽宴（10-12人/桌）
+                第2天：酒店自助早餐-汕尾金町湾-莲花山温泉度假村/含：早餐/住：莲花山温泉度假村
+                <w:br/>
+                在酒店睡到自然醒，享用酒店自助早餐。约11点集中，前往【汕尾金町湾】（车程约1小时，游览约2小时）
+                <w:br/>
+                到达后自理午餐。
+                <w:br/>
+                【汕尾保利金町湾】拥有美丽的大海、 阳光、 沙滩标签，她的气质从来与璀璨、浪漫、汇聚世界上最美的景致，她孕育了全市唯5幢一线海景公寓作品，背山面海，尽享极致诗意生活。
+                <w:br/>
+                【汕尾版小“阿那亚”风帆礼堂】这里还有一个火爆全网的浪漫爱情胜地看完就想原地结婚!礼堂的名字叫做“风帆礼堂”，是一座海滨西式婚礼殿堂。简约流畅的线条，利用清水混凝土打造出了自然质朴的立面，门前有水池和芦苇田，背面是一望无际的大海，出片率极高!黄昏，落日余晖洒到白色的礼堂上，浪漫温柔。
+                <w:br/>
+                随后返回【莲花山温泉度假村】办理入住（车程约1小时）入住后自由。
+                <w:br/>
+                自由浸泡温泉或前往【龙须大峡谷】（住客免费），观银瓶飞瀑，叠翠莲峰，享受免费的天然氧吧。山中飞溅千丈的瀑布，犹如“玉龙喷须”，故称之为龙喷须。沿途是连绵数里的粤东瀑布群“莲花十八瀑”，可观百丈崖落差百米的百丈瀑，探百丈瀑水帘之内长达40多米的“仙人洞”，途经为纪念隐居于此采药炼丹的宋代著名道士白玉蟾而建造的玉蟾宫，宫前竖高达8米的白玉蟾塑像。
+                <w:br/>
+                【莲花山温泉度假村】占地面积约300亩，是粤东首家露天温泉旅游度假区。客房、餐饮、度假别墅、设施配套齐全，村内树木葱葱，小草绿绿、环山抱水、鸟语花香，是您传情达意，旅游度假，休闲养生的好去处。以欧陆风情的露天温泉区为主，为世界罕见的的碳酸质温泉，水温41℃-58℃。现有30多种特色温泉池供游客尽情享用，其中最具代表性、最受游客欢迎的温泉品种有国内独一无二的石板泉、超音波喷射泉、花草泉、中药泉等。
+                <w:br/>
+                【莲花神泉】【开放时间：平日19:00-24点；周六+周日15:30-24:00】1987镇及县有关部门，请省地质队打出第一孔井，获取了一系列数据，后粤东水文地质工程公司再次勘探，探明莲花山温泉度假村处在粤东唯一富含中温淡水资源的中心地带上，在特定的封闭环境中形成了Cl-Na 型微咸水，属近海型中温微咸热矿泉，整个温泉面积达110公顷，日出水量2000吨，水温平均达到52℃。据水质化验分析显示，氯化物含量613.5mg/L，偏硅酸含量 79.8mg/L, 锶含量 1.2mg/L ，并含有人体所需的氟、氡、等其它十多种微量元素，水质具备浴疗热矿水的特征。对神经性骨痛、消化道、内风湿等多种疾病具有独特疗效，能起到舒筋活络、强身健体、润肤养颜、延年益寿等保健作用，此水民间传记有"禅汤圣水"之说，故莲花山温泉也被称为莲花神泉。为获得大于自溢的足够水量，热矿泉取自地表 120 米深处 ，用深水泵抽送泉水供至各泡池。
+                <w:br/>
+                晚餐-自理。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">莲花山温泉度假村</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第三天：酒店早餐-中山崖口村-珠海淇澳岛-回程
-[...9 lines deleted...]
-                用餐后前往【珠海淇澳岛】（车程约40分钟，游览约2.5小时）淇澳岛坐落在珠海的东边，是珠海距离广州最近的一座海岛，且可驱车直达，是海岛自驾不二的选择。岛上动植物资源丰富，历史悠久，是一座文艺与浪漫、历史与现代交织的小岛。岛上有白石街、天后宫、抗英炮台和苏兆征故居等景点，岛上的南芒公园非常适合露营，租个多人自行车或者小电炉环岛骑行也是非常巴适的体验。随后结束愉快行程，返回广州。
+                第三天：酒店自助早餐-回程广州
+                <w:br/>
+                享用自助早餐后自由活动，可前往【莲花山】、【鸡鸣古寺】游玩（步行约10分钟）。
+                <w:br/>
+                【莲花山】由九座海拔千米以上的山峰组成，状如绽开的莲花瓣而得名。主峰海拔1337.7米，誉为“粤东第一峰”，素有“十里山环秀，云间露一蜂”之美称。
+                <w:br/>
+                【鸡鸣古寺】该寺有“如来盘石”、“仙人潜洞”、“猕猴奇石”以及鸡鸣寺开山祖师印真和尚墓塔和该寺相传300多年历史的天然奇石弥勒佛、东洋古银币等文物古迹，又有“玉龙喷须”、“三井回音”等自然景观。
+                <w:br/>
+                12：00 退房后享用午餐-自理。随后集合返回广州温暖的家（车程约2.5小时）。
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -859,111 +883,109 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
-                2、用餐：含2早餐4正餐（正为包含套餐，不用均无费用退）（行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与）；
+                2、用餐：含2早（早餐为包含套餐，不用均无费用退）；
                 <w:br/>
                 3、门票：行程所含景点首道大门票（园内园景点门票自理）；
                 <w:br/>
-                4、住宿：宝安虹海湾180°海景房 中山舒适酒店（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差/放弃床位）；
-[...3 lines deleted...]
-                6、购物：无。
+                4、住宿：汕尾莲花山温泉度假村+汕尾景豪酒店/擎天半岛酒店/海玛酒店或同级 （具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人必需补房差）；
+                <w:br/>
+                5、服务：含全程优秀导游服务；
+                <w:br/>
+                6、购物：无
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、行程中一切个人消费自理。行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与。
+                1、行程中一切个人消费自理。
                 <w:br/>
                 2、强烈建议游客自行购买旅游意外保险。
-                <w:br/>
-                3、行程自费推荐：（客人自主选择，客人参与，请配合导游签名同意；客人不参与将不影响参团体验（或客人不参与，导游会安排附近自由活动））
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1211,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>