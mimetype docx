--- v2 (2026-05-31)
+++ v3 (2026-07-30)
@@ -1233,51 +1233,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>