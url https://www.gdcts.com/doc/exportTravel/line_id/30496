--- v2 (2026-03-05)
+++ v3 (2026-04-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">摩洛哥+突尼斯豪华13天|纯玩|四大皇城|卡萨布兰卡|舍夫沙万|丹吉尔|得土安|艾西拉|（广州TK）行程单</w:t>
+        <w:t xml:space="preserve">摩洛哥+突尼斯豪华13天|纯玩|撒哈拉沙漠|四大皇城|卡萨布兰卡|舍夫沙万|丹吉尔|得土安|艾西拉|（广州TK）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -400,93 +400,99 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                给你一个跟我走的理由：                                                                  
-[...41 lines deleted...]
-                【贴心安排】全程免费车载WIFI，纯玩不进店，品质保证，全身心享受旅游带来的真正乐趣~
+                给你一个跟我走的理由：                                                           
+                <w:br/>
+                【2026年·我们不一样·全新UP·六大升级包】
+                <w:br/>
+                1、“世界上十大浪漫小镇”蓝白小镇西迪布塞网红“草席咖啡屋”品尝咖啡或薄荷茶
+                <w:br/>
+                2、撒哈拉沙漠畅玩4X4越野车+骑骆驼体验+沙漠篝火晚会，一个不少
+                <w:br/>
+                3、菲斯做客当地人家品尝摩洛哥家庭薄荷茶+传统点心下午茶+学阿拉伯语
+                <w:br/>
+                4、蓝白小镇舍夫沙万阿拉丁1001夜餐厅，在餐厅观景台俯瞰舍夫沙万美景
+                <w:br/>
+                5、马拉喀什马车巡游不眠广场，穿越中世纪，尽享马拉喀什的非凡魅力
+                <w:br/>
+                6、穿着沙漠民族柏柏尔人民族特色长袍，拍下绝美照片，体验异域风情
+                <w:br/>
+                【尊贵航班】欧洲至佳--土耳其航空广州往返，突尼斯(飞)卡萨布兰卡(飞)马拉喀什=完全不走回头路
+                <w:br/>
+                【全景联游】摩洛哥全景游不留遗憾+突尼斯必游旅程，一价游两国，性价比超高，解锁地中海梦幻及多彩王国
+                <w:br/>
+                1、摩洛哥段：
+                <w:br/>
+                （1）四大皇城：白色皇城-拉巴特、红色皇城-马拉喀什、蓝色皇城-菲斯、黑色皇城-梅克内斯
+                <w:br/>
+                （2）卡萨布兰卡：永恒的爱情之城，被誉为“大西洋新娘”，好莱坞著名影片同名城市
+                <w:br/>
+                （3）舍夫沙万：“蓝白小镇”，世界三大蓝城之一，静谧慵懒，目光所及，皆为蓝色
+                <w:br/>
+                （4）丹吉尔：世界十字路口/连接欧非门户-丹吉尔，2025年《中餐厅》拍摄地，去摩洛哥必游之地
+                <w:br/>
+                （5）得土安：世界文化遗产-得土安，好莱坞大片《时间的针脚》影迷必打卡之地
+                <w:br/>
+                （6）艾西拉：地中海艺术小镇/涂鸦小镇，在直布罗陀海峡对岸，这里的浪漫不输圣托里尼
+                <w:br/>
+                （7）梅祖卡：撒哈拉沙漠门户，解锁无数人梦中的独一无二的撒哈拉
+                <w:br/>
+                （8）瓦尔扎扎特：好莱坞拍摄地，无数好莱坞大片在此诞生，一探究竟
+                <w:br/>
+                2、突尼斯段：突尼斯城、哈马马特、凯鲁万、苏斯
+                <w:br/>
+                【异域美食】地中海烤鱼、大西洋海鲜餐、西班牙海鲜饭、阿拉丁1001夜观景餐、黑枣杏仁小牛肉塔吉锅、特色庭院肉丸餐、网红烤鳟鱼餐、库斯库斯
+                <w:br/>
+                【酒店住宿】{摩}撒哈拉沙漠门户梅祖卡沙漠边缘特色酒店+舍夫沙万特色民宿+瓦尔扎扎特特色古堡四星+其他四星
+                <w:br/>
+                {突}哈马马特海边五星、苏斯海边五星
+                <w:br/>
+                【遗产巡游】{摩}拉巴特、菲斯古城、梅克内斯古城、不眠广场、阿伊特本哈杜筑垒村、沃吕比利斯遗址、得土安老城
+                <w:br/>
+                {突}凯鲁万/奥克巴清真寺、埃尔杰姆斗兽场、突尼斯苏斯麦地那老城
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -607,51 +613,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州（飞机）伊斯坦布尔
                 <w:br/>
                 广州（飞机）伊斯坦布尔
                 <w:br/>
-                参考航班：TK 73  CANIST  23:15/05:50  飞行约11小时35分钟
+                  参考航班：TK 73  CANIST  23:15/05:50  飞行约11小时35分钟
+                <w:br/>
                 <w:br/>
                 是日晚上一般于北京时间20：15在广州白云国际机场航站楼集合，搭乘土耳其航空豪华航班直飞土耳其第一大城市-伊斯坦布尔。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -694,1014 +701,1089 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊斯坦布尔（飞机）突尼斯城—哈马马特
                 <w:br/>
                 伊斯坦布尔（飞机）突尼斯城—哈马马特（车程约1小时）           
                 <w:br/>
                 参考航班：TK 661  ISTTUN  09:00/10:00  飞行约3小时
                 <w:br/>
                 <w:br/>
                 抵达后导游接机，开始今日游览：
                 <w:br/>
+                <w:br/>
+                前往【马格里布地区最大的博物馆--巴尔多国家博物馆】（约30分钟），她可能是世界上最美的博物馆之一，收藏了从公元前九世纪至今的各时期马赛克壁画。
+                <w:br/>
+                <w:br/>
                 前往【世界文化遗产地--迦太基城古城遗迹】（约1.5小时），突尼斯发源地迦太基是兵家必争之地。
                 <w:br/>
-                前往突尼斯城外的一座小城镇【被美国《国家地理杂志》评选为世界上十大浪漫小镇--蓝白小镇西迪布塞，特别安排突尼斯地标/蓝白小镇海边最有名的网红“草席咖啡屋”或“阶梯咖啡厅”品尝咖啡或薄荷茶】（约2小时），位于突尼斯市东北约20公里处的地中海南岸悬崖小镇，始建于13世纪，小镇以白墙蓝门窗的安达卢西亚风格建筑闻名，蓝白相间的房屋依山势错落分布，与地中海景观交融，留存有罗马、希腊、犹太及汪达尔等多元文明痕迹 。该镇最初由躲避宗教迫害的西班牙移民建立，后受法国殖民影响形成曲折巷弄与伊斯兰星月装饰。19世纪主体建筑群扩建，蓝白色调因当地盛产石灰且适应炎热气候，渐成突尼斯文化地标。20世纪起吸引大量艺术家聚居，街道遍布陶器、铜器等手工艺品作坊，临海咖啡馆与迦太基古城遗址共同构成其文化旅游特色。在此优美的海边小镇漫步，静享海边怡人风光。
-[...5 lines deleted...]
-                前往游览【哈马马特的雅思米新城YASMIN IN HAMAMMET】，茶吧、酒吧林立。
+                <w:br/>
+                前往突尼斯城外的一座小城镇【被美国《国家地理杂志》评选为世界上十大浪漫小镇--蓝白小镇西迪布塞，特别安排突尼斯地标/蓝白小镇海边最有名的网红“草席咖啡屋”或“阶梯咖啡厅”品尝咖啡或薄荷茶】（约2小时）
+                <w:br/>
+                <w:br/>
+                午餐后乘车前往突尼斯东北部的古城--哈马马特，前往游览【哈马马特的雅思米新城YASMIN IN HAMAMMET】，茶吧、酒吧林立。
                 <w:br/>
                 交通：飞机，大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：地中海海鲜午餐或烤鱼午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">哈马马特海边酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">哈马马特当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                哈马马特—凯鲁万—托泽尔
-[...1 lines deleted...]
-                哈马马特—凯鲁万（车程约1.5小时）—托泽尔（车程约4小时）
+                哈马马特—凯鲁万 —艾尔杰姆 —苏斯
+                <w:br/>
+                哈马马特—凯鲁万（车程约1.5小时）—艾尔杰姆（车程约1.5小时）—苏斯（车程约1小时）
+                <w:br/>
                 <w:br/>
                 早上享用酒店早餐。
                 <w:br/>
+                <w:br/>
                 前往伊斯兰四大圣地之一/突尼斯第四大城市--凯鲁万，位于突尼斯中部偏东地区，北距首都155公里。公元800-909年，阿格拉比德王朝在此定都，凯鲁万自此名声大噪，成为伊斯兰四大圣地之一。凯鲁万的建筑墙白如粉，门窗湛蓝，赏心悦目，城内寺庙星罗棋布，因此凯鲁万有“三百清真寺之城”的美誉。
                 <w:br/>
+                <w:br/>
                 前往参观【1988年入选世界文化遗产-凯鲁万/奥克巴清真寺】（约1.5小时），又称为“大清真寺”，位于凯鲁万城中心，伊斯兰教在北非建立的第一座最大的清真寺，是北非历史最悠久、规模最大的清真寺，且是与麦加、麦地那、耶路撒冷齐名的世界四大清真寺之一，凯鲁万正因拥有此寺而被阿拉伯世界誉为第四圣城。
                 <w:br/>
-                游览【阿格拉比特蓄水池】，公元9世纪，凯鲁万地区缺水严重。彼时天旱少雨，加之该地区又处于海平面之下，用水极其困难。当地人修了15个蓄水池用于解决饮水。曾经阿格拉比特王朝留下的印记现在只存下两个供游人参观。
-[...5 lines deleted...]
-                抵达后前往酒店办理入住手续后享用晚餐并休息。
+                <w:br/>
+                游览【阿格拉比特蓄水池】（注意，此景点目前仍在维修，暂时不可入内。如阿格拉比特蓄水池仍然在维修中，则改成参观西迪·阿格帝陵墓Sidi Abid el Ghariani，突尼斯凯鲁万老城核心的苏非圣徒陵墓与宗教建筑群，属联合国世界遗产 “凯鲁万古城” 的重要组成部分，以蓝绿主穹顶、黑白彩绘拱廊与精致伊斯兰装饰闻名，此景点与凯鲁万大清真寺、西迪・撒哈卜陵墓同线游览，构成凯鲁万经典一日路线)。
+                <w:br/>
+                <w:br/>
+                游览【西迪·撒哈卜陵墓】，西迪撒哈卜是先知穆罕默德的密友，7世纪从圣地麦加返回突尼斯。不仅带回来大量的经文，还有非常珍贵的先知的三根胡须。当地人在这位圣人去世以后，就修建了这座别致的陵墓。
+                <w:br/>
+                <w:br/>
+                前往【世界文化遗产，目前在世界上保存最好的第二大斗兽场--埃尔杰姆斗兽场】（参观约1小时），该斗兽场建于公元3世纪初，是古罗马帝国在非洲留下的一座著名的辉煌建筑。不少法国著名作家如莫泊桑、福楼拜等都曾专程来此观光，并将它描述为“世界美妙绝伦的斗兽场”、“罗马帝国在非洲存在的标志和象征”。
+                <w:br/>
+                <w:br/>
+                前往苏斯，抵达酒店享用晚餐及入住休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：羊肉库斯库斯COUSCOUS午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">托泽尔酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">苏斯当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                托泽尔—杜兹
-[...1 lines deleted...]
-                托泽尔—杜兹（车程约2小时）                    
+                苏斯—{突尼斯}突尼斯（飞机）{摩洛哥}卡萨布兰卡
+                <w:br/>
+                苏斯—{突尼斯}突尼斯（车程约2小时）（飞机）{摩洛哥}卡萨布兰卡  
+                <w:br/>
+                    参考航班：摩洛哥皇家航空AT573 18:20/21:30或突尼斯航空TU705 23:00/01:45+1 ----此段航班待定               
+                <w:br/>
                 <w:br/>
                 早上享用酒店早餐。
                 <w:br/>
-                特别包含【搭乘4*4越野车深入歇比卡沙漠绿洲，是好莱坞最佳影片《英国病人》的外景拍摄地】，是一片引人入胜的山脉绿洲，也是世界上最受亲睐的山脉绿洲。背对亚特拉斯山脉，吉哈萨盐湖及撒哈拉沙漠。静雅而安逸的歇比卡绿洲简直就是一个稀有的沙漠收藏品，一抹绿色映入眼帘，时刻震撼我们的神经。好莱坞著名影片《英国病人》影片中，那些令人陶醉的美景，正是源自这片充满生机与活力的绿洲。在这里，每一个角落都散发着浓厚的艺术气息，让人仿佛置身于电影的梦幻世界。
-[...13 lines deleted...]
-                交通：大巴
+                <w:br/>
+                前往风景如画的地中海花园港口【康大维港】，作为一个度假村建于1979年，在突尼斯海岸中央的坎塔维港口拥有时尚精品店，海滩，高尔夫球场和海滨餐厅，码头上富人们停泊着他们的游艇。
+                <w:br/>
+                <w:br/>
+                前往【世界文化遗产-突尼斯苏斯麦地那老城】，标志性建筑――钟塔，建城已有1300多年历史，旧城还保持着古色古香的阿拉伯东方色彩，“卡斯巴”区是总理府和执政党党部所在地。
+                <w:br/>
+                <w:br/>
+                前往【突尼斯的香榭丽舍大道-布尔吉巴大道】，突尼斯首都重要商业街，环境十分优雅，整条街道非常的宽阔，有着很丰富的自然景观。在这条大道上有许多突尼斯非常知名的建筑和教堂，从钟楼到麥地即旧城门的几公里路段两旁到处都是法式咖啡馆，现代商店、剧场和酒店，来突尼斯不可错过的地方。
+                <w:br/>
+                <w:br/>
+                乘坐摩洛哥皇家航空或突尼斯航空航班飞往摩洛哥第一大城市--卡萨布兰卡。永恒的爱情之城/被誉为“大西洋新娘”/摩洛哥第一大城市和经济中心-卡萨布兰卡，白色房子及高大的棕榈树，在北非浩瀚蔚蓝的大西洋西岸洋溢着阿拉伯、法国、葡萄牙和西班牙风情。
+                <w:br/>
+                <w:br/>
+                抵达后入境过关，拿取行李后，返回酒店休息。
+                <w:br/>
+                交通：大巴+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">杜兹酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：机场或机上简餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卡萨布兰卡当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                杜兹—马特马塔—艾尔杰姆—苏斯
-[...1 lines deleted...]
-                杜兹—马特马塔（车程约1.5小时）—艾尔杰姆（车程约3.5小时）—苏斯（车程约1小时）                    
+                卡萨布兰卡—拉巴特
+                <w:br/>
+                卡萨布兰卡—拉巴特（车程约1.5小时）
+                <w:br/>
                 <w:br/>
                 早上享用酒店早餐。
                 <w:br/>
-                前往【《星球大战》拍摄地--马特马塔的穴居城】（参观约1小时），独特的建筑风格使它成为第一次《星球大战》影片中外星人迪斯科场面的拍摄地，欣赏其银色的风景。这里展示了土著的穴居住宅，在土表挖就的这些洞穴清爽宜人，且有时只能有一条通道进入其中。
-[...3 lines deleted...]
-                前往苏斯，抵达酒店享用晚餐及入住休息。
+                <w:br/>
+                参观【地标-哈桑二世清真寺】（入内约1小时；注意：周五及平日礼拜时间不可参观，重大节日不对外开放，且每日限时段开放。一般可以安排入内，如万一遇无法安排入内则取消而更换为逛哈布斯老城），耗资5亿多美元，占地9公顷，三分之一面积建在海上，以纪念摩洛哥的阿拉伯人祖先自海上来，整个清真寺可同时容纳10万人祈祷，是世界第三大清真寺，排在沙特的麦加和麦地那清真寺之后。
+                <w:br/>
+                <w:br/>
+                参观【穆罕默德五世广场/鸽子广场】及【哈桑二世广场】（约20分钟）。
+                <w:br/>
+                <w:br/>
+                漫步【迈阿密海滨大道】（约30分钟），迎着海风，瞭望蓝色大西洋，喜欢了无数国外游客前来打卡。
+                <w:br/>
+                <w:br/>
+                前往【好莱坞电影拍摄地复刻--里克咖啡馆Rick’s Cafe】（外观10分钟），体会经典的北非谍影中的卡萨布兰卡。卡萨布兰卡因20世纪最伟大经典电影《卡萨布兰卡》（又名北非谍影）闻名于世，剧中男主角在卡萨布兰卡开了一间叫里克咖啡馆的钢琴酒吧。其实电影的酒吧场景全是在加州片场拍摄，直到一位曾驻摩使馆的美国商务人员在此打造了一间重现电影原味的里克咖啡馆，才让电影场景重现。
+                <w:br/>
+                <w:br/>
+                乘车前往摩洛哥四大皇城之一/首都--拉巴特，濒临大西洋，自1912年以来，一直是摩洛哥政治首都。
+                <w:br/>
+                <w:br/>
+                游览【2012年被联合国教科文组织UNESCO列为世界文化遗产-拉巴特】，摩洛哥首都拉巴特是一座充满魅力的历史名城，由两个紧连的“姐妹城”组成，即拉巴特新城和萨勒旧城。其中新城拥有1912年至1930年期间的法国建筑，王宫、政府机关、高等学府都坐落在这里；而旧城的历史可追溯至12世纪，城内有很多古老阿拉伯建筑和清真寺，居民的生活方式依然保留着浓厚的中世纪风采。
+                <w:br/>
+                <w:br/>
+                参观【蓝白相间的城中小镇-乌达亚堡OUDAIYA及巴布艾哈德古城区BAB EL HAD，俯瞰大西洋】（约1小时），它有着与蓝白小镇舍夫沙万一样的蓝白房子，走在迷宫一般的小巷，雪白湛蓝的高墙点缀着各式陶罐，而看到让你惊艳的一扇雕饰极其别致小门，有美人鱼、剪刀、榔头、绿萝、艳丽的花朵萦绕门楣，或许还有熟睡着的猫咪，那扇古朴的窗棱后面还有铜质吊灯。这里的每一眼都能让你痴迷、惊艳，无法相信这样一座古朴、未经雕琢、没有被旅游商业浸染的小镇竟然坐落在首都中心。
+                <w:br/>
+                <w:br/>
+                下面拉巴特三个景点在同一个区域：
+                <w:br/>
+                车上游览【摩洛哥皇家宫殿/拉巴特皇宫】（约5分钟，因安保原因不可进入，不允许拍照)，到摩洛哥旅行，必到首都拉巴特的皇宫。皇宫门口警卫森严，这座建筑位于拉巴特新城区中心，广场周围绿树掩映，穿过广场向里走，可见宽阔的黑色环形柏油路，马路对面，便是皇宫。
+                <w:br/>
+                <w:br/>
+                前往旁边的【麦克苏尔清真寺】（下车外观约10分钟），一座将北非建筑风格与伊斯兰建筑艺术相结合的现代建筑，属于专供皇室作祷告用的清真寺。
+                <w:br/>
+                <w:br/>
+                特别安排附近的【大西洋海边餐厅享用特色海鲜餐】，面对一望无际的大西洋，尽享美好人生。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：花园餐厅丰富自助午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">苏斯海边酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">拉巴特当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                苏斯—{突尼斯}突尼斯（飞机）{摩洛哥}卡萨布兰卡
-[...3 lines deleted...]
-                参考航班：摩洛哥皇家航空AT573 18:20/21:30或突尼斯航空TU705 23:00/01:45+1 ----此段航班待定               
+                拉巴特—艾西拉—丹吉尔
+                <w:br/>
+                拉巴特—艾西拉（车程约3小时）—丹吉尔（车程约1小时）
                 <w:br/>
                 <w:br/>
                 早上享用酒店早餐。
                 <w:br/>
-                前往风景如画的地中海花园港口【康大维港】，作为一个度假村建于1979年，在突尼斯海岸中央的坎塔维港口拥有时尚精品店，海滩，高尔夫球场和海滨餐厅，码头上富人们停泊着他们的游艇。
-[...9 lines deleted...]
-                交通：飞机，大巴
+                <w:br/>
+                前往【拉巴特地标--哈桑塔】，这座未完成的清真寺塔楼始建于12世纪，融合了阿拉伯和伊斯兰建筑的精髓，站在哈桑塔前，你可以俯瞰半个海岸的美景，广场上废弃的柱子和基座等历史遗迹也让人浮想联翩。
+                <w:br/>
+                <w:br/>
+                前往【穆罕默德五世陵墓，在这里还可以拍到门口的皇家卫兵】，它的级别有点像毛主席纪念堂，现任国王的父亲、祖父和祖父兄弟亲王都长眠于此。由摩洛哥工匠精心雕琢，整个建筑由大理石建造，被认为是阿拉维王朝现代建筑的典范，具有浓厚的摩洛哥风格。注意：在此处需穿着得体，不能过于暴露。
+                <w:br/>
+                <w:br/>
+                乘车前往【地中海艺术小镇/涂鸦小镇-艾西拉】（约1小时），在直布罗陀海峡对岸，有这样一座浪漫不输圣托里尼，在小清新中又不失活泼可爱的小镇，它就是艾西拉。
+                <w:br/>
+                <w:br/>
+                特别品尝【西班牙海鲜饭】，丹吉尔对面即是西班牙，摩洛哥人包容性很强，美味无国界。
+                <w:br/>
+                继续前往坐落在世界交通的十字路口，是连接非洲和欧洲的门户-丹吉尔，位于摩洛哥北部的海岸线上，位于直布罗陀海峡的丹吉尔湾口，距亚欧大陆仅11到15公里。公元前6世纪由腓尼基人所建造，被称为丁吉斯，是世界上最古老的城市之一，当时的丹吉尔是腓尼基人的重要贸易站。许多作家、艺术家和知名人士来到这个城市，寻求灵感和创作，包括海明威等都曾在此居住和工作。
+                <w:br/>
+                <w:br/>
+                游览【丹吉尔老城麦地那】，简直是一个窄巷迷宫，这里香料、蜂蜜和坚果做的小糕点琳琅满目，椰枣、薄荷茶的银茶壶、手工编织的地毯、草筐等等，摊贩们摆满了各式各样的商品。鸣笛声、吆喝声、清真寺的祷告声此起彼伏，虽然杂乱却充满了生活的气息。
+                <w:br/>
+                <w:br/>
+                游览【丹吉尔老城区著名的卡斯巴大灯塔】（外观约15分钟），处于大西洋和地中海交汇处，沿海岸线上山，一路景色很美丽。
+                <w:br/>
+                <w:br/>
+                参观【非洲洞】（约20分钟），当地人称为“大力神洞”。洞穴的洞口竟酷似一幅非洲地图，甚至连非洲的马达加斯加岛都有。据说是千百年来海浪冲击岩石自然形成。
+                <w:br/>
+                交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：机上晚餐或简易晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">卡萨布兰卡酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">丹吉尔当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卡萨布兰卡—艾西拉—丹吉尔
-[...1 lines deleted...]
-                卡萨布兰卡—艾西拉（车程约3.5小时）—丹吉尔（车程约1小时）
+                丹吉尔—得土安—舍夫沙万
+                <w:br/>
+                丹吉尔—得土安（车程约1.5小时）—舍夫沙万（车程约1.5小时）
+                <w:br/>
                 <w:br/>
                 早上享用酒店早餐。
                 <w:br/>
-                参观【地标-哈桑二世清真寺】（入内约1小时；注意：周五及平日礼拜时间不可参观，重大节日不对外开放，且每日限时段开放。一般可以安排入内，如万一遇无法安排入内则取消而更换为逛哈布斯老城），耗资5亿多美元，占地9公顷，三分之一面积建在海上，以纪念摩洛哥的阿拉伯人祖先自海上来，整个清真寺可同时容纳10万人祈祷，是世界第三大清真寺，排在沙特的麦加和麦地那清真寺之后。
-[...9 lines deleted...]
-                继续前往坐落在世界交通的十字路口，是连接非洲和欧洲的门户-丹吉尔，位于摩洛哥北部的海岸线上，位于直布罗陀海峡的丹吉尔湾口，距亚欧大陆仅11到15公里。公元前6世纪由腓尼基人所建造，被称为丁吉斯，是世界上最古老的城市之一，当时的丹吉尔是腓尼基人的重要贸易站。许多作家、艺术家和知名人士来到这个城市，寻求灵感和创作，包括海明威等都曾在此居住和工作。
+                <w:br/>
+                乘车前往历史文化老城-得土安，好莱坞大片/西班牙女作家玛利亚·杜埃尼亚斯的畅销书《时间的针脚》，故事的主要发生地就是得土安，影/书迷必游打卡之地。始建于公元14世纪，由马里尼德王朝设防并建要塞。因海盗聚集并据此攻击西班牙商船，后被西班牙出兵夷为平地。15世纪被西班牙人逐出的阿拉伯人和犹太人纷纷重返格拉纳达，得土安后来两度又被西班牙占领，1956年归还摩洛哥。
+                <w:br/>
+                <w:br/>
+                参观【1997年世界文化遗产-得土安老城】（约30分钟），也译成缔头万城，这座颇具特色的历史名城，古城依山而建，漂亮的白色房屋鳞次带比地排列在山坡上，映衬于蓝天下，构成一幅美丽的图画。因其建筑物表面多为白色，故有“白城”之称。
+                <w:br/>
+                <w:br/>
+                前往摩洛哥著名的蓝白小镇--舍夫沙万，世界三大蓝城之一，只有蓝白两色装点的天空之城。世界有三大蓝城: 希腊的圣托里尼，印度的焦特布尔，还有就是摩洛哥的舍夫沙万了。
+                <w:br/>
+                <w:br/>
+                游览【摩洛哥著名的蓝白小镇---舍夫沙万】（约3小时，是日午餐特意自理，您可在舍夫沙万小镇随意选择喜好餐厅用餐，这里特色餐厅很多，还有很多网红餐厅，您可去很火的本地餐厅平常海鲜塔吉锅，品尝美味正宗的PIZZA或PASTA，也可以去中餐厅来一顿解乡愁的午餐，价格实惠，丰俭由人，让您与朋友或者家人有机会静享休闲假期），这是摩洛哥临近地中海的一个童话般梦幻的小山城，海拔564米，作为摩洛哥最受拍摄爱好者喜欢的城市，舍夫沙万还有个响亮的别称-天空之城。蓝色的地板，蓝色的房子，蓝色的门窗，再加上蓝色的天空，这里的一切都是蓝的。漫步在舍夫沙万，有时候真的有一种错觉，仿佛自己置身在童话世界一般，回到了一千零一夜的故事中。年代久远的老城，错综复杂的小巷，转角处，长袍加身的背影，带着故事一闪而过。
+                <w:br/>
+                <w:br/>
+                沿着著名的【Plaza`Uta`el-Hammam广场】，踏在并不规则的鹅卵石路面上，顿时你会觉得恍如隔世。广场上那座有着斑驳迹象的城堡，被红色城墙包围着，还有引人注目的大清真寺，无不吸引着游人前往观摩、朝拜，甚至有股想去亲吻它的冲动。
+                <w:br/>
+                <w:br/>
+                特别安排【蓝白小镇舍夫沙万阿拉丁1001夜餐厅，在观景台俯瞰舍夫沙万迷人景色】（注意：如果遇到当地宗教节日关门不营业的情况，则改成当地中式餐厅团餐，并无差价退还，敬请知悉）。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：西班牙海鲜饭晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">丹吉尔酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：团队晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">舍夫沙万特色民宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                丹吉尔—得土安—舍夫沙万
-[...1 lines deleted...]
-                丹吉尔—得土安（车程约1.5小时）—舍夫沙万（车程约1.5小时）
+                舍夫沙万—沃吕比利斯—梅克内斯—菲斯
+                <w:br/>
+                舍夫沙万—沃吕比利斯（车程约1小时）—梅克内斯（车程约4小时）—菲斯（车程约1小时）
+                <w:br/>
                 <w:br/>
                 早上享用酒店早餐。
                 <w:br/>
-                游览【丹吉尔老城麦地那】，简直是一个窄巷迷宫，这里香料、蜂蜜和坚果做的小糕点琳琅满目，椰枣、薄荷茶的银茶壶、手工编织的地毯、草筐等等，摊贩们摆满了各式各样的商品。鸣笛声、吆喝声、清真寺的祷告声此起彼伏，虽然杂乱却充满了生活的气息。
-[...15 lines deleted...]
-                特别安排【蓝白小镇舍夫沙万阿拉丁1001夜餐厅，在观景台俯瞰舍夫沙万迷人景色】（注意：如果遇到当地宗教节日关门不营业的情况，则改成当地中式餐厅团餐，并无差价退还，敬请知悉）。
+                <w:br/>
+                前往【1997年被联合国教科文组织UNESCO列为世界文化遗产-沃吕比利斯考古遗址】（约40分钟），
+                <w:br/>
+                位于梅克内斯以北约30公里处的一座古罗马式建筑遗址。据记载，公元1世纪时，这里曾经是一座非常繁华的城市，在遗址的残垣断壁中，还能看到的是欧陆风格的凯旋门，罗马柱，马赛克地面。
+                <w:br/>
+                <w:br/>
+                乘车前往摩洛哥四大皇城之一--梅内克斯，在摩洛哥的四大皇城中，梅克内斯是最年轻的一座城市，或许正因为年轻，它才保留了更多的皇家气派。
+                <w:br/>
+                <w:br/>
+                前往【1996年被联合国教科文组织UNESCO列为世界文化遗产-梅克内斯古城】（外观约30分钟，注意：梅克内斯古城各个景点可能尚在维修无法入内，古城本身很小，可以逛逛旁边的广场），位于摩洛哥北部，1672年由阿拉维王朝的第一位君主穆莱伊斯梅尔定为首都（阿拉维王朝至今仍然统领着摩洛哥王国）。徘徊于巨大的古老建筑之间，铁匠的娴熟技艺、商贩的机智、木雕艺人的绝活、露天市场的喧闹……古城的城墙墙雄伟壮观，以有“胜利、凯旋”之意曼索尔城门闻名于世。
+                <w:br/>
+                <w:br/>
+                中午安排【梅克内斯皇城怀旧餐厅享用黑枣杏仁小牛肉塔吉锅午餐】（注意：是日因为赶行程，用午餐事件较晚，请提前准备零食备用），梅克内斯盛产黑枣（也就是西梅），这是一道摩洛哥民间传统家庭美食，尽享摩式美味，满足新鲜好奇心！
+                <w:br/>
+                <w:br/>
+                前往摩洛哥历史文化名城/当下摩洛哥的第三大城市--菲斯，作为摩洛哥最古老的皇城，历史底蕴十足。
+                <w:br/>
+                参观【1981年被联合国教科文组织UNESCO列为世界文化遗产-菲斯古城麦地那】（约2小时），菲斯被《Traveler》全球最浪漫的10大城市之一，世界上现存最大规模的典型的中世纪风格的城市之一，它可能是当今世界上仅存的再现了文明鼎盛时期的阿拉伯大都市样貌的地方。千年的光阴如同一瞬，它依旧还是当初的模样，于是每个角落都成了时间造就的珍贵历史文物。老城里房屋层峦叠嶂，近万条如迷宫一般的狭窄街道铺展开来，仿佛就等着你去迷路。仿佛回到了一千年前，毛驴仍是主要交通工具，探访中古世纪老城区：古兰经经学院（入内）；外观Nejjarine泉、古都修建者-伊德里斯陵墓，世界第一所大学—卡拉维因大学，布日卢蓝门；参观古城里的蜂窝巢皮革染坊（特别注意：菲斯老城的各种特色小商店，并非我社安排的购物店，如购买当地货品或退货一切自理，与旅行社无关，请知悉）。
+                <w:br/>
+                <w:br/>
+                特别安排【菲斯做客当地人家，享受摩洛哥家庭薄荷茶+传统点心，学阿拉伯语】，如果在摩洛哥到当地人家里做客时，主人都会奉上一杯清香四溢的薄荷茶，代表主人对客人的祝福，近距离了解摩洛哥式家庭及当地风土人情，在欢声笑语度过一个美好时光。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：X     晚餐：阿拉丁1001夜观景餐厅特色晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">舍夫沙万特色民宿</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">菲斯当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                舍夫沙万—梅克内斯—菲斯
-[...1 lines deleted...]
-                舍夫沙万—梅克内斯（车程约4小时）—菲斯（车程约1小时）
+                菲斯—伊芙兰小镇—梅祖卡
+                <w:br/>
+                菲斯—伊芙兰小镇—梅祖卡（车程约7小时，途径休息，部分山路行驶较慢）
                 <w:br/>
                 早上享用酒店早餐。
                 <w:br/>
-                乘车前往摩洛哥四大皇城之一--梅内克斯，在摩洛哥的四大皇城中，梅克内斯是最年轻的一座城市，或许正因为年轻，它才保留了更多的皇家气派。
-[...11 lines deleted...]
-                特别安排【菲斯做客当地人家，享受摩洛哥家庭薄荷茶+传统点心下午茶，学阿拉伯语】，如果在摩洛哥到当地人家里做客时，主人都会奉上一杯清香四溢的薄荷茶，代表主人对客人的祝福，近距离了解摩洛哥式家庭及当地风土人情，在欢声笑语度过一个美好时光。
+                <w:br/>
+                乘车途径【伊芙兰小镇】（游览约20分钟），享有“非洲小瑞士”之称。小镇海拔1,650米，人口约12000人。曾经这里也是来自撒哈拉商队中的一个重要中转贸易基地，在欧洲殖民时期，因其近似于北欧的气候吸引了大量富人前来居住。二战期间，这里曾经建立过一所较大的战俘营用于关押法西斯战犯。
+                <w:br/>
+                <w:br/>
+                途径米德特堡，特别安排【花样姐姐同款KASBAH ASMAA特色餐厅鳟鱼餐】，这一道摩洛哥民间传统家庭美食，锡纸包裹饶烤锁住了鱼肉水份更鲜做，挤上几滴新鲜的柠檬汁，鱼肉清新可口。
+                <w:br/>
+                <w:br/>
+                特别安排【搭乘4*4越野车前往沙漠特色酒店】，这里的撒哈拉沙漠是独一无二的，以形态各异的沙丘闻名，更因为它会随着自然光线的变化，展现出金色、粉色等不同的美丽色泽，日出日落会有不同的美景，成为了摩洛哥境内独特的大漠风光，更成为无数人梦中的撒哈拉沙漠！
+                <w:br/>
+                <w:br/>
+                特别安排【撒哈拉沙漠骆驼骑行】，骑着骆驼，漫游一望无际的撒哈拉沙漠，欣赏美丽的日落。
+                <w:br/>
+                <w:br/>
+                特别安排【沙漠篝火晚会】，尽享沙漠绝美星空，惬意闲聊，留下难忘记忆。
+                <w:br/>
+                <w:br/>
+                特别注意：沙漠项目属特色体验，但仍有风险，尤其沙漠骑骆驼，常有游客在骆驼起卧时摔落、身体受伤，建议不适宜人群取消，国内前报名取消此项目可退差100元/人（因需提前预定，如境外取消将无法退费。不适宜人群包含但不限于55岁以上的游客、孕妇、患有高血压或心脏病等疾病的游客、体弱者、对骆驼等动物害怕敏感的游客等等。如果不适宜人群仍然继续选择骑骆驼，万一发生意外，属个人行为，同旅行社无关，敬请知悉）。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：黑枣杏仁小牛肉塔吉锅午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">菲斯酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">梅祖卡沙漠边缘特色酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                菲斯—拉巴特
-[...1 lines deleted...]
-                菲斯—拉巴特（车程约3小时）
+                梅祖卡—瓦尔扎扎特
+                <w:br/>
+                梅祖卡—瓦尔扎扎特（车程约5小时）
+                <w:br/>
                 <w:br/>
                 早上享用酒店早餐。
                 <w:br/>
-                参观【1981年被联合国教科文组织UNESCO列为世界文化遗产-菲斯古城麦地那】（约2小时），菲斯被《Traveler》全球最浪漫的10大城市之一，世界上现存最大规模的典型的中世纪风格的城市之一，它可能是当今世界上仅存的再现了文明鼎盛时期的阿拉伯大都市样貌的地方。千年的光阴如同一瞬，它依旧还是当初的模样，于是每个角落都成了时间造就的珍贵历史文物。老城里房屋层峦叠嶂，近万条如迷宫一般的狭窄街道铺展开来，仿佛就等着你去迷路。仿佛回到了一千年前，毛驴仍是主要交通工具，探访中古世纪老城区：古兰经经学院（入内）；外观Nejjarine泉、古都修建者-伊德里斯陵墓，世界第一所大学—卡拉维因大学，布日卢蓝门；参观古城里的蜂窝巢皮革染坊（特别注意：菲斯老城的各种特色小商店，并非我社安排的购物店，如购买当地货品或退货一切自理，与旅行社无关，请知悉）。
-[...13 lines deleted...]
-                前往旁边的【麦克苏尔清真寺】（下车外观约10分钟），一座将北非建筑风格与伊斯兰建筑艺术相结合的现代建筑，属于专供皇室作祷告用的清真寺。
+                <w:br/>
+                中午享用【牛/羊肉库斯库斯Couscous特色午餐】，2020年，摩洛哥国菜之一“库斯库斯“被列入联合国教科文组织的非物质文化遗产名录。当地人用”Couscous”来形容小小的东西，库斯库斯是一种北非小米饭，是一种粗麦制品，这是一道在穆斯林圣日（星期五）和特殊场合食用的传统菜肴。
+                <w:br/>
+                <w:br/>
+                乘车途径【托德拉峡谷】（入内约20分钟），河谷底部的河床上青翠的柳树、花草、及各种树木在微风中摇摆，一片自然风光，美不胜收。而峡谷四周却是一片贫瘠荒凉的红棕色，形成一道奇妙的风景。矗立于阿特拉斯山脉的东部，是防止外敌入侵的天然屏障，位于山脉间的一座3200英尺高的引人注目的地质溪谷上。从峡谷的底部走过，四壁岩石林立，仅仅有一缕阳光可以照射到谷底，仅有一条细小的河流穿过河谷。走在谷底，抬头仰望两边高耸的山壁，只望见一线蓝天，顿时感觉到自己的渺小。
+                <w:br/>
+                <w:br/>
+                乘车前往摩洛哥土著人的家园-瓦尔扎扎特，位于阿特拉斯山脉以南。从马拉喀什出发，穿过约海拔2260米的阿特拉斯山脉的山口，沿途公路在深邃的山谷和陡峭的山峰中盘旋，周围是红色撒哈拉沙漠的原始生态，旅途有几次小息，可以欣赏壮丽的河山。
+                <w:br/>
+                <w:br/>
+                参观【非洲好莱坞之称-阿特拉斯电影城】（约1小时，如遇拍摄不能参观将改为参观博物馆），位于撒哈拉沙漠边缘的瓦尔扎扎特，《角斗士》、《四片羽毛》、《寻找宝石》、《埃及艳后》、《情陷撒哈拉》、《尼罗河宝石》、《阿拉伯的劳伦斯》、《间谍游戏》等许多著名电影拍摄于此。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：烤鸡/牛/羊肉午餐     晚餐：大西洋海鲜晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">拉巴特酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">瓦尔扎扎特当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                拉巴特—马拉喀什
-[...1 lines deleted...]
-                拉巴特—马拉喀什（车程约4小时）
+                瓦尔扎扎特—阿伊本哈杜村—马拉喀什
+                <w:br/>
+                瓦尔扎扎特—阿伊本哈杜村（车程约30分钟）—马拉喀什（车程约3小时）
+                <w:br/>
                 <w:br/>
                 早上享用酒店早餐。
                 <w:br/>
-                前往【拉巴特地标--哈桑塔】，这座未完成的清真寺塔楼始建于12世纪，融合了阿拉伯和伊斯兰建筑的精髓，站在哈桑塔前，你可以俯瞰半个海岸的美景，广场上废弃的柱子和基座等历史遗迹也让人浮想联翩。
-[...1 lines deleted...]
-                前往【穆罕默德五世陵墓，在这里还可以拍到门口的皇家卫兵】，它的级别有点像毛主席纪念堂，现任国王的父亲、祖父和祖父兄弟亲王都长眠于此。由摩洛哥工匠精心雕琢，整个建筑由大理石建造，被认为是阿拉维王朝现代建筑的典范，具有浓厚的摩洛哥风格。注意：在此处需穿着得体，不能过于暴露。
+                <w:br/>
+                参观【1987年被联合国教科文组织UNESCO列为世界文化遗产-阿伊特本哈杜筑垒村】（约1小时），这个在摩洛哥南部的堡城在古代曾是重要关口，保存完好，是最美古旧村落，古城利用了摩洛哥特有泥砖建成，让人完全体验摩洛哥的当地魅力。这是十二世纪用泥土夯制而成的防御型古村落，历经800多年仍能较好地保留下来，被称为“最美古旧村落”。
+                <w:br/>
                 <w:br/>
                 乘车前往摩洛哥四大皇城之一/历史名都--马拉喀什，以红色的城市而闻名于世，坐落在贯穿摩洛哥的阿特拉斯山脚下，地处沙漠边缘但气候温和，有“南方的珍珠”之称。自公元11世纪建立以来，在很长一段时间内都是摩洛哥政治、经济和文化中心。摩洛哥曾被一些阿拉伯人称为马拉喀什王国，而马拉喀什在早期也曾被称为摩洛哥城。摩洛哥的英语名Morocco和法语名Maroc也源自马拉喀什的柏柏尔语。
                 <w:br/>
+                <w:br/>
                 中午安排【特色庭院摩洛哥牛或羊肉丸特色餐】(备注：当天午餐或较晚，敬请谅解），这种摩洛哥肉丸是由牛肉末或羊肉末做成，一般加上洋葱、香菜、小茴香和欧芹等等，煎出来香味浓郁，满满肉汁封在里面，配上主食，是不容错过的美食。
                 <w:br/>
-                以下是马拉喀什老城活动：
-[...3 lines deleted...]
-                前往【世界文化遗产-德吉玛艾尔法纳广场（俗称：不眠广场）】（自由活动约1小时），广场非常大，阿拉伯传统的集市和手工艺作坊通宵达旦热闹非凡，极具北非风情。你可看到出售香料茶叶的阿拉伯人，讲故事和算命的摩洛哥老人，印度的舞蛇人及各种卖艺的表演，还有数不清的买卖食品、饮料、服饰、地毯、摆设、皮革、手工艺品小摊位，这里还有各式阿拉伯烧烤，鲜榨果汁，最有特色的当数摩洛哥地道街头美食“蜗牛汤”，广场带给马拉喀什无穷生命力。
+                <w:br/>
+                前往【库图比亚清真寺】（外观约20分钟），这是北非最美丽的清真寺之一建于公元11世纪，有垂直于麦加朝圣方向的17道柱廊。在神龛凹室和它两翼的两跨周圈有采光槽，里面的木结构“穆克纳斯”蜂巢状立体雕饰可以位于较低的位置，这种独特而美妙的设置在以后的建筑中再也没有出现过。
+                <w:br/>
                 <w:br/>
                 特别安排【马拉喀什马车巡游不眠广场】（4人一辆车），乘坐中世纪马车巡游摩洛哥南方火热之城，尽享马拉喀什的非凡魅力。
                 <w:br/>
+                <w:br/>
                 特别安排【不眠广场黄昏日落咖啡或薄荷茶】，在不眠广场旁边的咖啡厅找个地方好像当地人一样来一杯咖啡或薄荷茶，俯瞰不眠广场，感受北非极具特色的民俗风情。
                 <w:br/>
                 <w:br/>
-                特别注意：不眠广场是重要商业区，请务必保管好个人物品；广场到处是兜售商品的商家或小贩，购物属个人行为，请识别货品真伪并一切自理；广场上的彩绘，杂耍等项目均会收取费用或小费，请知悉。
+                前往【世界文化遗产-德吉玛艾尔法纳广场（俗称：不眠广场）】（约1小时），广场非常大，阿拉伯传统的集市和手工艺作坊通宵达旦热闹非凡，极具北非风情。你可看到出售香料茶叶的阿拉伯人，讲故事和算命的摩洛哥老人，印度的舞蛇人及各种卖艺的表演，还有数不清的买卖食品、饮料、服饰、地毯、摆设、皮革、手工艺品小摊位，这里还有各式阿拉伯烧烤，鲜榨果汁，最有特色的当数摩洛哥地道街头美食“蜗牛汤”，广场带给马拉喀什无穷生命力。
+                <w:br/>
+                <w:br/>
+                前往酒店办理入住手续，享用晚餐（一般含摩洛哥番茄汤HARIRA，旅途有机会品尝）。
+                <w:br/>
+                <w:br/>
+                注意：马拉喀什不眠广场人杂，请您务必保管好自身财务；另外广场到处是兜售商品的个人和摊主，购物属个人行为，请游客自我识别商品真伪；广场有摩洛哥人彩绘等项目，此活动属收费项目，请游客知悉。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐、     午餐：特色庭院牛或羊肉丸特色餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">马拉喀什酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐、     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马拉喀什当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马拉喀什（飞机）伊斯坦布尔
                 <w:br/>
                 马拉喀什（飞机）伊斯坦布尔         
                 <w:br/>
-                参考航班：TK620  RAKIST  16:05/23:05  飞行约5小时
+                    参考航班：TK620  RAKIST  16:05/23:05  飞行约5小时
+                <w:br/>
                 <w:br/>
                 早上享用酒店早餐。
                 <w:br/>
+                <w:br/>
                 参观【北非花园--伊夫圣洛朗马约尔私人花园】（约1小时），花园的第一个主人是法国著名画家雅克·马约尔。1924年，他用几乎一生的时间建造了这个美丽的私人花园。1980年，法国奢侈品牌YSL时装大师伊夫·圣洛朗在马拉喀什旅游时偶然看到了这座花园，他对它着迷，每年的春天和夏季都会来这里住上一段时间，“多年来我总能从马若尔花园热带植物和色彩斑斓的空间获得取之不尽的精神源泉，而且我也经常梦见那独一无二的色彩”，于是马若尔花园又被称为“伊夫圣洛朗私人花园”。当它向公众敞开大门后，它立即成为马拉喀什新的旅游热点，欧洲人给它起了一个让人神往的名字“北非花园”。
                 <w:br/>
+                <w:br/>
                 特别安排【巴希亚宫】（入内参观约30分钟），位于摩洛哥马拉喀什的一座宫殿，建于19世纪，为阿拉维王朝重臣巴·艾哈迈德的官邸。最初由其父希穆萨所有，后由巴·艾哈迈德于1894年至 1900年间大幅扩建。其名称Bahia有杰出、灿烂之意，当时在摩洛哥是最豪华的宫殿，建筑特色为伊斯兰教融合摩洛哥风格，有一座很大的花园，且房间都通往中庭。如今，它是马拉喀什著名的历史古迹和旅游胜地。
                 <w:br/>
+                <w:br/>
                 至少提前3小时（即13:05）抵达马拉喀什机场，乘坐土耳其航空豪华客机返回伊斯坦布尔后，直接转机回广州。
                 <w:br/>
                 交通：大巴，飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：简易午餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1714,53 +1796,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊斯坦布尔（飞机）广州
                 <w:br/>
-                伊斯坦布尔（飞机）广州  
+                伊斯坦布尔（飞机）广州 
+                <w:br/>
                 <w:br/>
                 参考航班：TK 72  ISTCAN  01:50/16:35 飞行约9小时45分钟
+                <w:br/>
                 <w:br/>
                 下午北京时间约16：35抵达广州白云国际机场，至此结束愉快的旅程。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1828,57 +1912,59 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大交通：往返经济舱机票，航班参考信息如行程显示（出团说明会将告知航班更新信息，一般变化不大）。 
                 <w:br/>
-                酒店：本行程入住酒店如行程所示（其中民宿酒店无挂牌）。当地四星酒店指按当地酒店行业规定的四星级标准修建挂牌酒店。当地五星酒店指按当地酒店行业规定的五星级标准修建挂牌酒店。如因旅游旺季、会展及其他特殊情况造成房源紧张，新提供的酒店将不低于行程所述酒店档次。两人标准间，每人每晚一个床位，部分夫妻/情侣或自动调整为大床房。特别注意：舍夫沙万属特色小镇，资源有限，可能分2-3家民宿住宿（如遇爆，或改成前往距离舍夫沙万较近的得土安入住，敬请知悉）。
+                酒店：本行程入住酒店如行程所示（其中民宿酒店无挂牌）。当地四星酒店指按当地酒店行业规定的四星级标准修建挂牌酒店。当地五星酒店指按当地酒店行业规定的五星级标准修建挂牌酒店。如因旅游旺季、会展及其他特殊情况造成房源紧张，新提供的酒店将不低于行程所述酒店档次。两人标准间，每人每晚一个床位，部分夫妻/情侣或自动调整为大床房；旺季期间，部分海岛度假酒店因房间爆满或无法提供双人标准间，改成提供双人床+小床家庭式度假房间，如万一境外遇到而无法协调，敬请谅解！特别注意：舍夫沙万和沙漠区域梅祖卡属特色小镇，酒店资源有限，可能分2-3家酒店住宿（或舍夫沙万改成前往距离舍夫沙万较近的得土安入住；梅祖卡改成沙漠附近的艾尔弗德入住）。
                 <w:br/>
                 用餐：全程含餐如行程显示，不含酒水，飞机餐除外。一般安排酒店自助早餐，正餐安排酒店晚餐或摩洛哥当地餐（餐标约10美金/人）。酒店用餐已含在房费内，任何原因不用餐不作任何退费，境外期间每天提供一瓶矿泉水。
                 <w:br/>
                 门票：行程所列景点首道门票，不含园中园门票。 
                 <w:br/>
                 司导：一名中国领队，一名当地中文陪同（因摩洛哥不允许外国人考取导游资格证，所以安排中文陪同【无持证】，个别的景点和城市另外安排上持证英文导游），一名当地司机。
+                <w:br/>
+                全程司导服务费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1893,53 +1979,844 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 个人旅游意外保险费和航空保险费；
                 <w:br/>
                 各种洗衣、电报、电话、饮料及一切个人性质的消费；
                 <w:br/>
                 境外自愿支付小费（酒店服务生、行李搬运员等）；
                 <w:br/>
                 所有行程安排之外的项目及自费活动（包括这些活动期间的用车、导游和司机服务等费用）；
                 <w:br/>
                 因私人、交通延阻、罢工、台风、境外政策或其他情况而旅行社不能控制所引致的额外费用；
                 <w:br/>
                 如若单人无法安排与同性团友入住或自行要求入住单间，须补单房差共人民币3800元/人，随团款支付；
-                <w:br/>
-                服务费2000元/人，随团支付（大人儿童同价）！
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【哈马马特】地中海海盗游船出海+表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亲密接触地中海，一边观赏地中海风光边与船上热情的船员们翩翩起舞，与生俱来浪漫风情和舞蹈天分的地中海帅哥们引领您一起度过美妙的游船时光。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【卡萨布兰卡】里克咖啡馆晚餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                餐厅规模小且热门，需要提前预定位置，建议报名时预定，经常预定爆满，不保证预定成功；或需放弃部分行程。
+                <w:br/>
+                “世界上有那么多城镇,那么多酒馆，她却偏偏走进了我这一间”，40 年代奥斯卡最佳影片《北非谍影》让卡萨布兰卡这座白色城市名震全球。钢琴掩映在角落的棕榈树，悬挂空中的黄铜吊灯，桌上的彩色串珠台灯，一架袖珍三角钢琴，来自五湖四海的语言轻轻盘旋。当音乐响起，你就会回到电影当中。
+                <w:br/>
+                注意：原团餐费用不退。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【卡萨布兰卡】里克咖啡馆（咖啡+甜点）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                餐厅规模小且热门，需要提前预定位置，建议报名时预定，经常预定爆满，不保证预定成功；或需放弃部分行程。
+                <w:br/>
+                “世界上有那么多城镇,那么多酒馆，她却偏偏走进了我这一间”，40 年代奥斯卡最佳影片《北非谍影》让卡萨布兰卡这座白色城市名震全球。钢琴掩映在角落的棕榈树，悬挂空中的黄铜吊灯，桌上的彩色串珠台灯，一架袖珍三角钢琴，来自五湖四海的语言轻轻盘旋。当音乐响起，你就会回到电影当中。
+                <w:br/>
+                注意：原团餐费用不退。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【卡萨布兰卡大西洋Le Cabestan法国高端悬崖海景餐厅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                笔挺的棕榈树装饰中庭 ，一排窗户面对大海，大西洋狭裹着泛着白沫的海浪，空气中弥漫着咸咸的海风味道，吃着晚餐就可以看到大海，黄昏的日落近在咫尺，真的很浪漫。
+                <w:br/>
+                注意：原团餐费用不退。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【菲斯】特色表演+晚宴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                菲斯特色晚宴，并可欣赏当地民族音乐及性感的阿拉伯风情肚皮舞表演晚餐（伴有音乐，肚皮舞，魔术师表演)（不含饮品）
+                <w:br/>
+                注意：原团餐费用不退。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 500.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【马拉喀什】皇家曼苏尔酒店奢华下午茶</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                需提前预定，建议报名时预定，是否成功以落实为准；需放弃部分行程。
+                <w:br/>
+                皇家曼苏尔马拉喀什酒店（Royal Mansour Marrakech）由摩洛哥国王穆罕默德六世拥有，是马拉喀什最顶级的奢侈酒店。这里建筑的风格彰显着皇室的极繁主义和华丽。精致的木头雕花，复杂五彩的花纹图案，一砖一瓦都是匠人多年以来的手工作品。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 700.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【马拉喀什】阿里之家·烤羊晚餐及欣赏柏柏尔人传统音乐舞蹈表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                摩洛哥人用晚餐时间较晚，一般21:00用餐，22:40表演）。在这里享用一顿丰盛的摩洛哥大餐-烤全羊，餐品或有调整，香酥软烂，回味无穷，席间柏柏尔人载歌载舞，气氛活跃，最后送上一杯阿拉伯风味薄荷茶。表演场地在市郊不远处，从市中心区驱车半个小时就到，在传统音乐和鼓点伴奏之下，除了各式各样的民间艺术和肚皮舞等表演，还有传统的柏柏尔人让人惊叹的马上特技表演，带你进入柏柏尔人的世界。
+                <w:br/>
+                注意：原团餐费用不退。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【马拉喀什】皇宫表演餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                摩洛哥皇宫大型舞台摩幻肚皮舞，体验四种不同风情表演， 最具奢华异域风情的表演餐厅夏天为室外的大型表演台 众多摩洛哥舞台剧， 摩洛哥肚皮舞表演， 是欧美人最为追捧的高端表演餐厅。
+                <w:br/>
+                注意：原团餐费用不退。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 600.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">【马拉喀什】仙人掌森林</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">占地接近7万平米的仙人掌森林私人公园。这里种植了世界各地，品质繁多的多肉植物。园内年代最为久远和最高的是仙人掌是Pachycereus pringlei，高26英尺。想要探索更多的植物奥秘，仙人掌森林等您前往。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 300.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2236,51 +3113,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2424,50 +3301,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>