--- v3 (2026-04-21)
+++ v4 (2026-06-16)
@@ -3113,51 +3113,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>