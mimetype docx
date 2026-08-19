--- v4 (2026-06-16)
+++ v5 (2026-08-19)
@@ -3113,51 +3113,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>