--- v2 (2026-03-05)
+++ v3 (2026-05-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">土耳其11天全景游|纯玩|内陆一飞|布尔萨+爱琴海+棉花堡+费特希耶+地中海+卡帕+伊斯坦布尔|（广州TK）行程单</w:t>
+        <w:t xml:space="preserve">【纯玩·小众轻奢】土耳其11天全景游|纯玩|内陆三飞|网红费特希耶2N·D400公路·蓝礁湖·卡什小镇|（广州TK）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">YP20250925001</w:t>
+              <w:t xml:space="preserve">YP20260507002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,141 +345,148 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班（注意：仅供参考，实际以出团通知书告知航班信息为准）：
                 <w:br/>
-                <w:br/>
-[...6 lines deleted...]
-                第11天  伊斯坦布尔－广州      ISTCAN   TK072     01:45/16:35     飞行时间约09小时50分钟 
+                第01天  广州－伊斯坦布尔      CANIST   TK073     23:00/05:10+1   飞行时间约11小时10分钟  波音777-300ER（大） 
+                <w:br/>
+                第02天  伊斯坦布尔-伊兹密尔   ISTADB   TK2310    07:00/08:10      飞行时间约1小时10分钟
+                <w:br/>
+                第07天  安塔利亚-开塞利   AYTASR   XQ7032  08:00/09:20或PC3502  11:35-12:45或其他 飞行时间约1小时20分钟
+                <w:br/>
+                第09天  卡帕多奇亚-伊斯坦布尔 NAVIST   TK2003   10:45/12:20      飞行时间约1小时35分钟
+                <w:br/>
+                第11天  伊斯坦布尔－广州      ISTCAN   TK072     01:40/16:50     飞行时间约10小时10分钟  波音777-300ER（大） 
                 <w:br/>
                 备注：航班时间均为当地时间，“+1”表示次日抵达。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                给你一个跟我出走的理由： 
-[...7 lines deleted...]
-                【特别赠送8大升级包】：
+                【2026年全新升级UP：增1天晚费特希耶跳岛游】：
+                <w:br/>
+                告别以往短暂停留费特希耶行程，特意安排多1天1晚费特希耶，真正的费特希耶产品！
+                <w:br/>
+                1、特别新增1天费特希耶海盗船跳岛游，让您在土耳其实现“上天入海”大梦想，让此行真正不留遗憾！
+                <w:br/>
+                2、特别升级1段安塔利亚内陆机直飞卡帕多奇亚，半天卡帕多奇亚自由活动，免除8小时长途拉车！
+                <w:br/>
+                3、特别安排多一晚卡帕多奇亚洞穴，多半天卡帕及半天伊斯坦布尔，全面拉松行程！
+                <w:br/>
+                【正值醉美旅游季·特别赠送8大升级包】：
                 <w:br/>
                 1、奥斯曼帝国最后一个皇宫/举办国宴场地-多马巴切新皇宫及多尔玛巴赫切钟楼
                 <w:br/>
                 2、格雷梅小镇的山顶日落醉佳观景台：俯瞰整个格雷梅小镇，童话世界的日落之旅
                 <w:br/>
                 3、“感受地道土耳其”世界上唯一的一种能算命的咖啡：土耳其咖啡占卜/算命体验
                 <w:br/>
-                4、在玫瑰谷轻徒步，欣赏奇异地貌，仿佛置身于仙境之中，它是摄影爱好者天堂
-[...11 lines deleted...]
-                【直航航班】欧洲最佳航空-土耳其航空航班广州直飞伊斯坦布尔，特意安排1段内陆机免长途拉车更舒适
+                7、在玫瑰谷轻徒步，欣赏奇异地貌，仿佛置身于仙境之中，它是摄影爱好者天堂
+                <w:br/>
+                4、世界葡萄酒发源地-卡帕多奇亚安纳托利亚高原酒庄品尝红酒
+                <w:br/>
+                8、卡帕多奇亚制高点-乌奇萨尔城堡，俯瞰“月球地貌”&amp;爱心之窗
+                <w:br/>
+                5、至新至潮Kuzguncuk库兹衮库克·网红街区，每一个角落都美翻天
+                <w:br/>
+                6、塔克西姆步行街&amp;百年糖果店，近距离感受土耳其人生活
+                <w:br/>
+                【特别赠送】乘船欣赏博斯普鲁斯海峡两岸绝美景色，穿越亚欧跨海大桥，从海上感受不一样的伊斯坦布尔，不留遗憾！                                                                               
+                <w:br/>
+                【直航航班】欧洲最佳航空-土耳其航空航班广州直飞伊斯坦布尔，特意安排3段内陆机免长途拉车更舒适
                 <w:br/>
                 【网红打卡】小众轻奢旅游胜地：费特希耶+世界醉美D400沿海公路+死海蓝礁湖+地中海卡什小镇 
                 <w:br/>
-                【全景旅程】罗马/拜占庭/奥斯曼三大帝国首都--伊斯坦布尔、爱琴海海边-库萨达斯、地中海海边-安塔利亚、旋转舞故乡-孔亚、外星球地貌/《星球大战》拍摄地-卡帕多奇亚、奥斯曼发源地-布尔萨、千年温泉-棉花堡
-[...1 lines deleted...]
-                【尊贵酒店】1晚费特希耶五星、连住2晚卡帕多奇亚特色洞穴酒店、1晚伊斯坦布尔国际五星、1晚地中海安塔利亚海边国际五星、1晚爱琴海库萨达斯海边五星、季节限定：1晚布尔萨温泉、1晚棉花堡温
+                【全景旅程】世界最美城市之一-伊斯坦布尔、棉花堡千年温泉、爱琴海海边-库萨达斯、地中海海边-安塔利亚、外星球地貌/《星球大战》拍摄地-卡帕多奇亚，每个角落都美得不像话......
+                <w:br/>
+                【尊贵酒店】2晚费特希耶特色精品或五星酒店、升级2晚卡帕多奇亚特色洞穴+1晚伊斯坦布尔国际五星、1晚地中海海滨国际五星、1晚爱琴海海滨五星、1晚棉花堡温泉五星
+                <w:br/>
+                【舌尖美食】孔亚1米比萨+洞穴餐厅瓦罐牛肉+海景烤鱼+棉花堡烤羊肉+N个酒店自助餐，全程餐标15美金/人
+                <w:br/>
+                【品质保证】全程纯玩无购物店，全程车载WIFI。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -679,380 +686,350 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊斯坦布尔—布尔萨（车程约3小时）
-[...21 lines deleted...]
-                小贴士：泡温泉请注意水温和矿物质含量是否适合自己的身体，有些疾病如高血压、心脏病等不宜泡温泉，请遵守医嘱；建议不要独自一人浸泡，并避免空腹、饭后、酒后泡温泉；如在浸泡温泉时一旦有不适反应请立即离开，以免发生意外。注意光脚进入温泉池，地面湿滑，注意安全，小心滑倒。
+                伊斯坦布尔（飞机）伊兹密尔—阿拉恰特小镇—伊兹密尔或库萨达斯
+                <w:br/>
+                伊斯坦布尔（飞机）伊兹密尔—阿拉恰特小镇—伊兹密尔或库萨达斯
+                <w:br/>
+                参考航班：ISTADB  TK2310   07:00/08:10     飞行时间约1小时10分钟
+                <w:br/>
+                飞机上享用早餐，清晨当地时间约06：00抵达伊斯坦布尔机场，乘坐内陆机飞往伊兹密尔。 抵达后领取行李，与导游会合。
+                <w:br/>
+                前往【地中海蓝白小镇-阿拉恰特小镇】（约1.5小时)，蓝色是小镇的主色调，希腊风味十足，随处都是蓝白色的建筑。以其建筑、葡萄园和风车而闻名，已有150多年的历史，其因风帆冲浪和冲浪风筝而闻名于世，富有特色的餐厅和丰富的夜生活都是人们来到这里的理由。近几年来才被欧美游客发掘出来的旅游胜地，现在这里是公认在欧洲以外冲浪的最好地方。阿拉恰特是土耳其最有特色的城镇之一，石头房子，狭窄的街道，精品酒店和街头餐桌应有尽有。没有熙熙攘攘的人群，只有悠闲懒散的猫狗，小家伙们才是小镇的主人，纵横交错的小巷，每一个转角都是惊喜，四处拍拍照，在这里散散步，吹吹海风，欣赏古老的花石屋是一件非常惬意的事情，您可以自由点上一杯咖啡，享受您的浪漫悠闲时光。
+                <w:br/>
+                前往游览【切什梅城堡】（约45分钟），该城堡被称为“守望爱琴海的古老遗迹”。切什梅城堡是切什梅小镇的标志性景点，这座城堡建于16世纪初，是座典型的奥斯曼建筑，站在城堡的顶端，可以俯瞰切什梅海天一色的蓝，令人神往。
+                <w:br/>
+                前往【“鸟岛”库萨达斯重要地标建筑/西部一座小岛-鸽子岛，一边饱览爱琴海海景，一边从海上角度看沿山脚和海岸线建立的库萨达斯海湾小镇美景，如幸运的话还可看到非常漂亮的日落，它被被联合国科教文组织暂定为世界遗产名录】（约30分钟）。岛屿通过公路与海湾相连，岛上有一座14世纪的城堡，库萨达斯是奥斯曼帝国时期爱琴海沿岸的一个重要防御港，岛上的堡垒就是用来抵抗敌人的攻击，是过去战乱时基餐徒避难用的场所，用来防御来自西爱琴海的攻击。鸽子岛不大，从码头走在这里不需要太多时间。鸽子岛生态环境保护得相当好，珊珊礁随处可见，幸运的话还可以看到海龟。
+                <w:br/>
+                前往酒店办理入住手续，享用晚餐后早些休息倒时差。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：机上早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">布尔萨当地酒店</w:t>
+              <w:t xml:space="preserve">早餐：机上早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伊兹密尔或库萨达斯当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布尔萨—伊兹密尔或库萨达斯（车程约4小时）
-[...2 lines deleted...]
-                <w:br/>
+                库萨达斯或伊兹密尔—希林斯—库萨达斯—棉花堡
+                <w:br/>
+                库萨达斯或伊兹密尔—希林斯—库萨达斯—棉花堡（乘车约 4 小时）
                 <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
-                <w:br/>
-[...6 lines deleted...]
-                前往【“鸟岛”库萨达斯重要地标建筑/西部一座小岛-鸽子岛，一边饱览爱琴海海景，一边从海上角度看沿山脚和海岸线建立的库萨达斯海湾小镇美景，如幸运的话还可看到非常漂亮的日落，它被被联合国科教文组织暂定为世界遗产名录】（约30分钟）。岛屿通过公路与海湾相连，岛上有一座14世纪的城堡，库萨达斯是奥斯曼帝国时期爱琴海沿岸的一个重要防御港，岛上的堡垒就是用来抵抗敌人的攻击，是过去战乱时基餐徒避难用的场所，用来防御来自西爱琴海的攻击。鸽子岛不大，从码头走在这里不需要太多时间。鸽子岛生态环境保护得相当好，珊珊礁随处可见，幸运的话还可以看到海龟。
+                前往【希林斯水果小镇，特别安排品尝当地有名的水果酒1杯】（约1小时），小镇位于塞尔丘克郊区山城9公里外的山上，以出产水果酒闻名。这是一座有着别样风情的小镇，街道上尽是特色酒馆、餐厅、纪念品小店、香料、橄榄制品及最出名的水果酒，从草莓、苹果、水蜜桃、哈密瓜、樱桃、蓝莓、梨子应有尽有，您可以在这里浅尝到各种水果酒的味道。城里的小街两侧有很多手工艺品，琳琅满目。
+                <w:br/>
+                前往土耳其西端爱琴海边的渡假圣地－库萨达斯（鸟岛）。 
+                <w:br/>
+                参观【世界文化遗产--以弗所古城，现遗留下来的有容纳二万五千人的露天大剧场、世界七大奇迹之一-阿尔忒弥斯神庙、塞尔丘克图书馆】（约2小时），该城是古代商业及宗教重镇，曾为古罗马帝国的重要城市，全盛期约有25万人口，面积超过809公顷，大型市集、浴场、神殿、庙宇等，气势恢宏，令人赞叹不已。这座城市的黄金时期从亚历山大帝开始，其后成为一个基督教中心，基督教的重要人物如圣约翰、圣保罗、圣母玛丽亚均在以弗所度过晚年，其中圣约翰更于古城去世。
+                <w:br/>
+                小贴士：在棉花堡泡温泉，请注意水温和矿物质含量是否适合自己的身体，有些疾病如高血压、心脏病等不宜泡温泉，请遵守医嘱；建议不要独自一人浸泡，并避免空腹、饭后、酒后泡温泉；如在浸泡温泉时一旦有不适反应请立即离开，以免发生意外。注意光脚进入棉花堡温泉池，地面湿滑，注意安全，小心滑倒。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">库萨达斯/伊兹密尔当地酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">棉花堡当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 库萨达斯或伊兹密尔—棉花堡（乘车约 4 小时）
                 <w:br/>
-                库萨达斯或伊兹密尔—棉花堡（乘车约 4 小时）
-                <w:br/>
+                棉花堡—费特希耶 	车程约3小时
                 <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
-                <w:br/>
-[...13 lines deleted...]
-                小贴士：泡温泉请注意水温和矿物质含量是否适合自己的身体，有些疾病如高血压、心脏病等不宜泡温泉，请遵守医嘱；建议不要独自一人浸泡，并避免空腹、饭后、酒后泡温泉；如在浸泡温泉时一旦有不适反应请立即离开，以免发生意外。注意光脚进入温泉池，地面湿滑，注意安全，小心滑倒。
+                参观【被列入世界文化遗产---棉花堡及希拉波利斯古城遗址】（约2小时），被誉为世界七大奇观之一，美国国家地理频道评选出的一生不得不去的50个全球奇景之一的棉花堡，由高达35ºC的富含矿物质的地下水从100米高的山上翻滚而下，经过长年累月，奶白色的钟乳石层层叠叠，聚结成棉花装的岩石。希拉波利斯古城遗址于公元前190年期间建造，曾经一片繁荣。遗址中不可错过的地方是一半月形的古剧场，建于2世纪，是当时的云石雕刻，手工精细（特别注意：棉花堡景区需要脱鞋进入，石灰岩上面覆有一层白色的钙质，踩上去有些滑，小童、老人及孕妇建议亲人陪同，谨防滑倒）。
+                <w:br/>
+                特别安排【中午品尝棉花堡特色烤羊肉餐】，这是棉花堡最具特色的美食，不要错过这一地道美味。
+                <w:br/>
+                前往土耳其南部的著名古镇和度假胜地-费特希耶，面朝地中海，是著名的滑翔伞圣地。遥望罗德岛，在古代是里奇亚王国的首都，现在则成为一处面朝幽静海湾的度假胜地。每年夏天，土耳其其它城市来此度假的居民可谓络绎不绝。
+                <w:br/>
+                前往【全球前五名的海滩之一/土耳其死海-蓝礁湖】（约1小时），目前它也已经正式被授予了“蓝旗”认证，并在旅行者杂志中被评论为全球前五名的海滩之一。土耳其的南部绵延而曲折的海岸线在费特希耶迂回成了一个大回转的海湾，这里的海面波澜不惊，平和而静谧，故名“死海”。在蓝天碧海，青山白沙的映衬下，这片死海沙滩是那么的妩媚多情。虽然地名令人不寒而栗，这里却有着足以饱览地中海沿岸风情的细软沙滩，更衣室、淋浴房、露天酒吧一应俱全，是土耳其欧式海滩中的典型代表。它的得名来自其独特海岸地形，绵延的海岸线迂回成一个大回转的海湾，蓝宝石色调的海水清澈得令人难以相信。
+                <w:br/>
+                前往【费特希耶老城镇】（自由活动约1.5小时），在小镇上有全世界各地包括土耳其特色的新老店铺，以及有很多土耳其传统特色餐具的餐厅。在各个角落和缝隙，从古董到土耳其的纺织品遍地丛生，各色地毯金银商店。沉浸在香料，土耳其软糖店，以及更多的香味中。另外还可以到鱼市场转一圈，许多去过的游客都觉得费特希耶的鱼市场比去过的土耳其别的城市的鱼市场更“纯粹”。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">棉花堡当地酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费特希耶当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                棉花堡—费特希耶（车程约3小时）
-[...2 lines deleted...]
-                <w:br/>
+                费特希耶
+                <w:br/>
+                费特希耶（特别包含跳岛一天游）
                 <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
-                <w:br/>
-[...15 lines deleted...]
-                返回酒店享用晚餐及入住休息。
+                此天特别安排参加费特希耶不容错过的【1天跳岛游/海盗船】项目，它是前往费特希耶的欧美游客的必玩项目，以往中国市场行程因为时间紧迫而没有时间游玩此项目，从去年开始我社首创“增加费特希耶1天1游”让中国游客有机会游玩此项目，到今年直接包含此项目，让中国游客真正体验费特希耶的美好！在土耳其的地中海蔚蓝海岸，在这个难忘的一天，让我们全身心感受土耳其的多样魅力与松弛！
+                <w:br/>
+                1天跳岛游/海盗船项目介绍（实际以当地告知的具体安排为准）：合共约6小时，起航参考时间：10:00-10:30，返回到港口参考时间：16:00-16:30。海盗船视天气情况停留5至6个点：蝴蝶谷、冷泉谷、水族湾、圣姑拉斯岛、骆驼潭和蓝洞，每一个点都会停下来让游客下海游玩，岛屿之间一般安排泡泡蹦迪Party，包含船上中午简餐。
+                <w:br/>
+                注意：1、不含午餐饮料，不含船上都酒水消费，请自理；2、建议备好速干毛巾，下水后再上传被海风吹会有点冷，擦干避免感冒；3、备好干净衣服，可以穿泳衣上船，结束后换好干净衣服；4、船上没有存放贵重物品的柜子，带好手机防水袋；5、记得带上拖鞋，跳岛游的海滩可能不是细沙，例如蝴蝶谷都是小石子，很疼！6、水上项目有风险，请务必注意安全，按照船上工作人员指示活动。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：船上简餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">费特希耶当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1067,90 +1044,88 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费特希耶==D400 公路==卡什小镇—安塔利亚  （车程约2+2小时）
                 <w:br/>
                 费特希耶==D400 公路==卡什小镇—安塔利亚  （车程约2+2小时）
                 <w:br/>
-                <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
-                <w:br/>
                 乘车前往卡什小镇，【全程行驶在世界十大沿海公路之一-D400公路上，尽情欣赏蓝色地中海风光】，沿着海岸线一路过去，地中海海水由绿色渐变成蓝色，远处平静的海面与天连成一片。在这里才真正体会，何为蓝色土耳其。此公路与美国西海岸 1 号公路媲美，沿路的风景美不胜收，最美的永远在路上，我们只为寻找下一个更美的地方。
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
+                途径【卡普塔什海滩】（约 30 分钟），这里透明的蓝色海水绝对会让你不虚此行。 
                 <w:br/>
                 抵达【地中海半岛港湾-卡什小镇】，城镇依山傍水,拥有美丽的海滨风光，而海的对面就是可以遥望的希腊离岛迈斯蒂岛，地理非常独特。卡什原是一座沉静的乡村小渔港，但却坐拥优越位置，天生丽质，而成为休闲度假之地。抵达小镇后，先乘车游览半岛风光，再漫步小镇街道，一览地中海小镇风情。
                 <w:br/>
-                <w:br/>
                 前往地中海西海沿岸美丽城市--安塔利亚，抵达后：
                 <w:br/>
                 前往【哈德良门】（约20分钟），这座大理石纪念碑是罗马皇帝哈德良统治时期的杰作（117-138年），三道拱门上的精美雕刻和石柱的美景令人叹为观止，周边还残留有部分古城墙，仿佛穿越时空。
                 <w:br/>
-                <w:br/>
-                游览【安塔利亚老城区—卡勒伊奇】（约2小时，晚餐特意自理，您可自由享受来自地中海的纯正美食，在海边有很多海鲜餐厅，也有特色小吃、汉堡包和披萨的网红美食街，享受旅游休闲惬意时刻），漫步弯弯曲曲的窄长街道以及附近的地中海沿岸的海边公园—海湾的波光云影，衬着巍峨秀丽的山峦，这里的景观十分壮美；或在此悠闲地享用一杯冬日热饮，尽享地中海的魅力，在此处购买到当地特色纪念品。
+                游览【安塔利亚老城区—卡勒伊奇】（约1小时），您可漫步弯弯曲曲的窄长街道以及附近的地中海沿岸的海边公园—海湾的波光云影，衬着巍峨秀丽的山峦，使这里的景观十分壮美；或在此悠闲地享用一杯咖啡，尽享地中海的魅力，您还可在此处购买到当地特色纪念品。
+                <w:br/>
+                特别【品尝土耳其夏季必尝的开心果冰淇淋】，满足小小好奇心！
+                <w:br/>
+                入住酒店后享用晚餐，尽享度假村酒店各种豪华设施，自由活动及休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">安塔利亚当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1161,98 +1136,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                安塔利亚—孔亚—卡帕多奇亚（车程约4+4小时）
-[...20 lines deleted...]
-                <w:br/>
+                安塔利亚（飞机）卡帕多奇亚（开塞利）
+                <w:br/>
+                安塔利亚（飞机）卡帕多奇亚（开塞利）
+                <w:br/>
+                参考航班：AYTASR  XQ7032 08:00/09:20或PC3502 11:35-12:45 约1小时20分钟
+                <w:br/>
+                早上享用酒店自助早餐或打包早餐。
+                <w:br/>
+                特别安排乘坐早上内陆机飞往卡帕多奇亚，抵达后下午自由活动，您可随心安排，尽享“星月国度-卡帕多奇亚”浪漫时光（注意：土耳其内陆城市之间一般无直飞航班，大部分需经伊斯坦布尔转机方可，【安塔利亚飞往卡帕多奇亚】的航班是近年因夏季旺季需求增加而设置（后来淡季也有少数航班），但是现在航班数目仍然有限，一般每天航班只有1-2班，有时会遇到临时取消或延误，欧美包团及散客预定较多，今年是首年升级此段内陆机，如万一遇航班临时取消或爆满无法正常预定，为不影响此团后续行程，则当天【内陆机及下午自由活动】需改成以往行程的【拉车前往卡帕多奇亚】：
+                <w:br/>
+                （1）退回此段内陆机费用500元/人；
+                <w:br/>
+                （2）改成以往行程安排：由安塔利亚乘车约4小时前往13世纪古代土耳其的首都-孔亚，沿途可欣赏土耳其中部美丽风景，孔亚是世界上最古老的城市中心之一，是旋转舞的发源地-孔亚，免费赠送参观著名【梅夫拉纳博物馆】（约45分钟），中午安排品尝孔亚正宗特色1米长披萨Etli Ekmek，外观苏丹哈迈古驿站，然后继续乘车4小时前往卡帕多奇亚。
+                <w:br/>
+                -----特别注意：客人一旦报名则自动视为知悉及确认以上安排。
+                <w:br/>
+                <w:br/>
+                卡帕多奇亚——魔幻的蜂窝状地貌被称为“地球上最像月球的地方”，它是世界上最壮观的“风化区”，触目所及尽是被“吹残”后的天然石雕。卡帕多奇亚奇石林，此地奇特之天然奇景，举世闻名，其大约于三百万年前，由于火山爆发，熔岩及火山灰覆盖该地，后经长期风化侵蚀，成为现在特殊地形。千姿百态的石头，各种稀奇古怪的造型，使人感叹是否来到了外星球美国的科幻大片《星球大战》曾在此取景。由于风景独特，联合国现已将该区列入“世界遗产”的名册内。
                 <w:br/>
                 特别安排【格雷梅小镇的山顶日落醉佳观景台：俯瞰整个格雷梅小镇，童话世界的日落之旅】（注意：是否成功拍到日落以当天情况为准！备注：土耳其夏季日落比较晚），漫步在卡帕多奇亚的格雷梅小镇，仿佛走进了童话世界，这片土地的浪漫与纯真让人心醉。在日落时分踏上观景台，，不仅是观赏日落的绝佳地点，让你有机会拍到人生最美的照片，从日落到华灯初上，这里的景色变化多端，美不胜收。
                 <w:br/>
-                <w:br/>
-[...2 lines deleted...]
-                交通：大巴
+                晚上特别入住卡帕多起亚特色洞穴酒店（特别注意：一般特色洞穴酒店或比五星酒店价格贵，不保证是纯天然传统洞穴酒店，酒店设施相对五星简陋，每个房间大小形状各异，酒店亦无电梯乘坐，洞穴酒店是土耳其最著名的一种特色住宿体验，敬请理解及知悉）。
+                <w:br/>
+                交通：飞机/大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">卡帕多奇亚洞穴酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1271,96 +1241,88 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡帕多奇亚
                 <w:br/>
                 卡帕多奇亚
                 <w:br/>
                 <w:br/>
                 清晨可自费参加卡帕多奇亚热气球，凌晨05：00前往热气球站乘坐热气球，随风飞向卡帕多奇亚的山谷，进行一次神奇的空中之旅（受天气影响，详见自费表）。
                 <w:br/>
                 <w:br/>
+                早上享用酒店自助早餐。
+                <w:br/>
                 参观【古罗密天然博物馆】（约1小时），古罗密露天博物馆是土耳其最著名的旅游点之一，此处最大的特点是平地上有着许多形状奇特的小山峰拔地而起，有的成了圆锥形，有的则成了圆柱形和蘑菇形，有的上罩圆锥形石块，像是头上带了顶帽子，千奇百怪。造成这地区奇特的地理环境，始于公元6世纪时期基督徒为了躲避穆斯林的迫害而逃到这个地方，并于地下建房屋、教堂，经过十多个世纪的风化和天然侵蚀，形成一种非常显著的笋状石柱和烟囱状的石岩，并环绕着古老的村庄和一系列的山脉，蔚为壮观。特殊的人为与自然相配合的现象，成为了一奇妙的建筑世界，所以一般人称为“奇石区”。
                 <w:br/>
+                特别安排【中午品尝卡帕多奇亚洞穴餐厅瓦罐餐】，卡帕地区必尝的正宗特色美食，将牛或羊等肉类放入瓦罐里，上菜时服务员会敲破罐子让您享用！
                 <w:br/>
                 参观【鸽子谷，这里有一颗网红蓝眼睛许愿树】（约30分钟），许多游客在此留下纪念照，在这幽美的山谷两边，到处的是大块的石头，倘若你仔细看在石头上都是密密麻麻大小不一的鸽子洞。
                 <w:br/>
-                <w:br/>
                 参观【精灵/仙人烟囱】（约20分钟），实际上是一些特大号的圆锥形岩层，松软的岩石酷似锥形的尖塔，尖塔顶端被大自然赋予了一块更加松软的玄武岩“帽子”。
                 <w:br/>
-                <w:br/>
-[...7 lines deleted...]
-                <w:br/>
+                特别安排【土耳其咖啡算命Tasseography】（注意：因时间有限，由算命师仅从团队随机选择3名游客体验，其他游客可以在旁边拍照）（约30分钟），作为欧洲咖啡的始祖，土耳其咖啡诞生已有七八百年历史，它成为世界上唯一的一种能算命的咖啡。就像中国人十有八九会看一点手相，土耳其人大都能对咖啡内壁咖啡渣的形状说出个一二。她并不会问你的生日或是基本资料，而是针对你关心的事情，参照盘中不同形状的咖啡渣来解答你的问题，世界咖啡迷们把土耳其咖啡当作新年必饮的节日咖啡。
+                <w:br/>
+                特别安排【世界葡萄酒发源地卡帕多奇亚参观酒庄，安排品尝土耳其葡萄红酒】（约1小时），土耳其已经酿造葡萄酒至少4000年，很少人知道葡萄酒的发源地在土耳其，世界上最早葡萄酒酿酒工艺以及最具特色的葡萄也在土耳其。一些知名的葡萄酒多来自安纳托利亚的卡帕多西亚，土耳其最大的葡萄酒酿造区。欧洲从酒文化伊始便知，卡帕多奇亚所在的安纳托利亚高原盛产最好的红酒前往当地的酒庄。
                 <w:br/>
                 特别安排【卡帕多奇亚制高点--乌奇萨尔城堡俯瞰整个格雷梅的“月球地貌”景观，打卡网红爱心之窗拍照点】（约30分钟），这里是城市制高点，是卡帕多奇亚最为险峻的一整块裸露的多孔火山岩，感叹大自然的鬼斧神工。在城堡的三分之一处有一个网红心形拍照地点，张张大片的即视感！
                 <w:br/>
-                <w:br/>
                 特别安排【玫瑰谷轻徒步，仿佛置身于仙境之中，它们是热气球环游的精华所在，但却不是每个人都会走入其间，一起感受其中的精彩，这里是摄影爱好者的天堂】，他的名字生动的描绘了这座山谷从远处看的形象，流水，洪水以及霜冻使这些岩石裂开，其较软的部分被侵蚀掉，结果留下一种奇异月亮状的地貌。
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">卡帕多奇亚洞穴酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1375,182 +1337,159 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡帕多奇亚（飞机）伊斯坦布尔
                 <w:br/>
                 卡帕多奇亚（飞机）伊斯坦布尔
                 <w:br/>
-                参考航班：NAVIST  TK2005   11:30/13:05   飞行时间约01小时35分钟——航班待定，或改其他内陆航班
-[...15 lines deleted...]
-                2、务必准时抵达集中地点乘车返回酒店，请勿影响其他团友。
+                参考航班：NAVIST  TK2003   10:45/12:20     飞行时间约1小时35分钟
+                <w:br/>
+                早上享用酒店自助早餐。
+                <w:br/>
+                前往卡帕多奇亚机场，搭乘土耳其航空内陆机返回伊斯坦布尔。
+                <w:br/>
+                前往【被誉称伊斯坦布尔最美丽的街区--Kuzguncuk库兹衮库克·网红街区】（约3小时，为更多时间在此停留，晚餐特意安排自理，自由选择喜好的网红餐厅享用特色美食），位于伊斯坦布尔乌斯库达（Uskudar）区，在世界最美丽的城市之一打卡最美丽的街道，除了色彩鲜艳的奥斯曼公馆，每个角落都是绝美拍摄地点，一拍都是大片，美得脚步都挪不动，这里是当地年轻帅哥美女约会的首选地点，您可随意找个网红餐厅尽享网红美食，在烤肉店排长队抢一份超级美味的烤肉，在依偎在迷人的木屋和艺术画廊之间的一家咖啡馆里喝着鲜红的花草茶，或在老字号甜品店享受一份美味甜点，您一定会爱上这里的。
                 <w:br/>
                 交通：飞机+大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：机上或当地午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">伊斯坦布尔国际酒店</w:t>
+              <w:t xml:space="preserve">伊斯坦布尔酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊斯坦布尔
                 <w:br/>
                 伊斯坦布尔
                 <w:br/>
-                <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
-                <w:br/>
                 参观【多尔玛巴赫切钟楼】（约10分钟），位于博斯普鲁斯海峡的欧洲海岸边的广场上，毗邻多尔玛巴切新皇宫及清真寺。它是由奥斯曼帝国苏丹阿卜杜勒-哈米德二世下令修建于1890年到1895年，奥斯曼新巴洛克风格，设计者为土耳其著名宫廷建筑师，非常漂亮，值得在此打卡拍照留念！
                 <w:br/>
-                <w:br/>
                 参观【奥斯曼帝国的最后一个皇宫-多马巴切新皇宫】（参观1小时；有时会在此举办国宴，最近接待的是奥巴马；如遇临时征用或闭门维护则改为托普卡普老皇宫或地下水宫），位于博斯普鲁斯海峡边上，占地七千公顷，43处厅堂、70间浴室及285个房间。最后六位苏丹及土耳其共和国首任总统曾在此居住、办公，此后改建成博物馆。皇宫内极尽奢华，内部宝藏令人目不暇接，用了十四吨黄金和四十吨白银装饰宫殿，各国皇室赠送的礼物，还有当时世界第一的4.5吨重的水晶吊灯。
                 <w:br/>
-                <w:br/>
                 以下三个景点相连（步行即可抵达；圣索菲亚大教堂及蓝色清真寺每逢礼拜时不能内进参观，届时我们将调整参观时间）：参观【蓝色清真寺】（约45分钟，入内需自备头巾），整个清真寺内部全部密密地贴着美丽的伊兹尼蓝色瓷砖，蓝色清真寺由此得名。一般清真寺只有四根唤礼塔，但它却有六根，是世界上独一无二的清真寺。寺外有一个大花园，可看到伊斯坦布尔最美丽的景色。参观【古罗马竞技场】，现在被称为苏丹阿合麦特广场，在该广场有三个纪念碑：塞奥道西斯的奥拜里斯克方尖碑、青铜制的蛇柱及君士坦丁奥拜里斯克方尖碑。外观【圣索菲亚大教堂】，它是拜占庭建筑艺术最出色的代表作，以其举世无双的圆顶著称，气势宏大。在罗马圣彼得大教堂建成前，它曾是世界最大的教堂。
                 <w:br/>
-                <w:br/>
                 特别安排【伊斯坦布尔海景餐厅特色烤鱼午餐】，在风景优美的海景餐厅，品尝正宗的土耳其烤鱼，一般不加佐料，上菜后可按照自己的口味挤上柠檬汁，撒上盐和胡椒粉。
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
+                特别安排【乘坐游船欣赏美丽的博斯普鲁斯海峡两岸绝美景色，乘船穿越亚欧跨海大桥】（包船，约1小时），博斯普鲁斯海峡就是欧亚分界线，两岸分布着无数著名的古迹，处处都是历史。如幸运的话伴着海鸥飞翔，近可看到蔚蓝的水泛起灵动的涟漪，远可观两岸的皇宫、清真寺、富人们的小别墅、悠闲垂钓的渔人，纵览城市风光。置身于海峡之上，前一分钟人还在欧洲的车水马龙的喧嚣中，后一分钟便拥有了亚洲的悠闲自在，从海上感受不一样的伊斯坦布尔。
                 <w:br/>
                 车上途径金角湾【加拉太桥Galata Bridge】，长484米，大桥连接旧城和新城，桥分两层，桥上行车也行人，桥下是餐馆，而桥上的钓竿又构成了一道新的风景。19世纪中后期，加拉塔大桥是伊斯坦布尔的重要生命线，也是在这个时候开始频繁出现在各种文学和艺术作品里。
                 <w:br/>
-                <w:br/>
                 外观【加拉太塔，在不远处街头与它拍一张合照】，位于金角湾上，这座中世纪石塔高9层。拜占庭皇帝在507年修建的灯塔，最初用木头建造，直到1348年由热那亚人用石料重建，形成现在的模样。它笔直的指向天穹，十几个世纪以来地震的摧残和战争的烽火都不曾动摇过它作为这座古城不屈的象征。
                 <w:br/>
-                <w:br/>
                 前往【伊斯坦布尔最著名的步行街-塔克西姆步行街&amp;独立大街，步行街内还有一家【土耳其百年网红软糖店铺 Hafiz Mustafa 1864】（非购物店，网红商铺），您可自由前往选购】（约1.5小时；晚餐特意安排自理，尽享休闲假期），街道全长３公里，步行街两旁是风格独特的建筑，大都有六七层高，铁门和窗棂上有精美的雕饰。这些楼房的一层以土耳其风味餐馆、甜品店和服装店为主，二三层多是酒吧和咖啡屋。老式电车穿过整个独立大街，无论早晚都很热闹，不仅名牌专卖店款式齐全，还有一些平民化的店铺，在这里可能遇见街头艺人表演，这里也是整个国家最有名的集会地，每逢土耳其国足获胜，便有球迷在此庆祝游行。逛累了，随意选择一家咖啡店小憩，内有各式特色餐厅，简单地来一份正宗的烤肉沙威玛。
                 <w:br/>
-                <w:br/>
                 指定时间集中后送往机场搭乘土耳其航空次日凌晨航班返回中国。
                 <w:br/>
-                <w:br/>
                 注意：
                 <w:br/>
-                1、步行街是重要商业区，也是偷盗、诈骗多发区，自由活动期间请注意人身财产安全。
-[...1 lines deleted...]
-                2、务必准时抵达指定集中地点乘车前往机场，过时不候，必须起飞前3小时抵达机场办理登机手续，请勿影响其他团友。
+                1、步行街是重要商业区，也是偷盗、诈骗多发区，自由活动期间请注意人身财产安全。2、务必准时抵达指定集中地点乘车前往机场，过时不候，必须起飞前3小时抵达机场办理登机手续，请勿影响其他团友。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1699,121 +1638,123 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大交通：往返经济舱机票，航班参考信息如行程显示（出团说明会将告知航班更新信息）。 
-[...7 lines deleted...]
-                门票：行程所列景点首道门票，不含园中园门票。 
+                大交通：往返经济舱机票，航班参考信息如行程显示（出团说明会将告知航班更新信息）。 
+                <w:br/>
+                酒店：本行程酒店如行程所示。除不挂牌酒店外，当地五星酒店指按土耳其当地酒店行业规定的五星级标准修建挂牌酒店。国际五星酒店指由国际连锁集团管理、按当地酒店行业规定的五星级标准修建挂牌酒店。如因旅游旺季、会展及其他特殊情况造成房源紧张，新提供的酒店将不低于行程所述酒店档次。两人标准间，每人每晚一个床位，部分夫妻/情侣或自动调整为大床房；旺季期间，部分海岛度假酒店因房间爆满或无法提供双人标准间，改成提供双人床+小床家庭式度假房间，如万一境外遇到而无法协调，敬请谅解！
+                <w:br/>
+                用餐：全程含餐如行程显示，不含酒水，飞机餐除外。全程一般提供酒店自助早餐，中式餐或当地风味餐或酒店自助餐（特别注意：如酒店住客较少，酒店将灵活调整为西式套餐，敬请知悉及理解）。境外期间每天提供一瓶矿泉水。 
+                <w:br/>
+                用车：根据实际人数全程当地选用9-55座空调旅游车（保证一人一正座）。 
+                <w:br/>
+                门票：行程所列景点首道门票，不含园中园门票。 
                 <w:br/>
                 全陪：一名中国领队，一名当地中文导游（或英文导游+中文翻译），一名当地司机。
+                <w:br/>
+                已含领队&amp;司导服务费1500元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                个人旅游意外保险费和航空保险费
-[...11 lines deleted...]
-                土耳其电子签证费500元/人+服务费1500元/人（大人和小童同为服务对象，请随团支付）！
+                航司临时通知的机票税/燃油附加费升幅
+                <w:br/>
+                个人旅游意外保险费和航空保险费
+                <w:br/>
+                各种洗衣、电报、电话、饮料及一切个人性质的消费
+                <w:br/>
+                境外自愿支付小费（酒店服务生、行李搬运员等）
+                <w:br/>
+                所有行程安排之外的项目及自费活动（包括这些活动期间的用车、导游和司机服务等费用）
+                <w:br/>
+                因私人、交通延阻、罢工、台风、境外政策或其他情况而旅行社不能控制所引致的额外费用
+                <w:br/>
+                如若单人无法安排与同性团友入住或自行要求入住单间，须补单房差共人民币4500元/人，随团款支付
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2105,102 +2046,968 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">具体见附件</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">托普卡普老皇宫+船游女儿塔或地下水宫+烤肉晚餐（伊斯坦布尔）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                前往托普卡普老皇宫（约1小时），这里从15世纪到19世纪一直是奥斯曼帝国的中心，这座迷宫一般的豪华宫殿，是当年苏丹们办公的地方。宫殿外侧是绿木葱郁的第一庭院；第二庭院是帝国时代水晶制品、银器及中国陶瓷器的藏馆；第三庭院设有谒见室、图书馆、服装珠宝馆，在这里你可以饱览世界第二大的钻石及价值连城的中世纪绘画书籍；
+                <w:br/>
+                前往地下水宫或乘船游女儿塔（2选1，约1小时）；
+                <w:br/>
+                晚上在伊斯坦布尔烤肉餐厅享用晚餐。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$(美元) 160.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">土耳其之夜，不含餐（伊斯坦布尔）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">晚餐后导游带领前往观看土耳其著名的肚皮舞表演.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">土耳其浴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">享受传统的土耳其浴，并有专人提供搓澡服务，土耳其浴流程如下：暖房休息(类似桑拿房)、用澡巾(私人一次性手套)揉搓身体、泡泡浴(泡沫按摩)。提供：土耳其茶或自制果子露（注意：公共浴室内蒸汽潮湿，小心地滑注意安全。请听从专人指引，切勿拥挤抢行！室内温度较高，老弱妇孺及病患请慎重参加！）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 160.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">热气球体验（卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">清晨指定时间前往热气球站乘坐热气球，随风飞向卡帕多奇亚的山谷，进行一次神奇的空中之旅，着陆后，给每人颁发一份证书，并赠送一杯香槟庆祝这次成功的空中历险（注意：热气球期间，领队与导游全程不陪同。上下热气球时请按次序耐心等待，切勿着急上下热气球而作出危险动作，以免发生意外。且飞且珍惜）（注意：此项目特殊，为保障游客安全，土耳其当局严格管制热气球数量及飞行条件，如受此前或当天天气及其他不可抗力原因取消，或因预定爆满而无法正常预定原因取消，我社将原价退回，不作任何赔偿，敬请知悉及理解）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 300.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉普车/越野车之旅（卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开着越野车探索卡帕多奇亚是最令人兴奋的事情。越野车让您可以畅享山谷、教堂和文化美景；我们会带您去人烟罕至的地方，让您远离喧嚣，看尽青山绿水，感受越野旅游带来的兴奋。（注意：此项目为刺激性项目。越野车行驶过程中较为颠簸，存在一定风险性，老弱妇孺及病患请慎重参加！若用车座椅未配备安全带，请您拒绝上车并要求退还相应费用！）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 100.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">民族舞表演（卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">晚上导游带领前往洞穴餐厅观看土耳其著名的民族舞表演，并可享受当地特色餐（注意：此项目包含当地特色晚餐，原行程中的晚餐为酒店免费供应服务，费用不可退）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ZELVE露天博物馆投影秀（卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                ZELVE峡谷最独特的地貌就是精灵烟囱，而投影秀有丰富色彩和三维体验，距离精灵烟囱和控制舱约150米的14台投影仪的合成来实现。影片伴随着沁入心扉的音乐，融入卡帕多奇亚的独特环境，给您流连忘返的30分钟体验。从最开始的地理地貌形成，到后来渐渐趣味横生的人类种族的起源，可以看到按照纪年顺序展示的早期人类的居住环境，亚述人，赫梯人，波斯人，亚历山大文明，包括当时的社会文化关系等。还可以看到热情的基督教徒居民，修道院生活，十字军东征，地下城，塞尔柱王朝和奥斯曼帝国各自的印迹，最后可以见证现代共和国和卡帕多西亚地区的发展。
+                <w:br/>
+                零距离观赏卡帕多奇亚奇特地貌的最刺激方式--ATV驾驶。由专业领队带领，驾驶ATV穿梭于卡帕多奇亚最具特色的精灵烟囱群，体验探险者的乐趣，寻找隐藏在山间的拜占庭教堂以及古老的村落遗迹，体会最原汁原味的风土人情。（注意：此项目为刺激性项目。行驶过程中较为颠簸，存在一定风险性，心脏病、高血压及70周岁以上游客请勿报名此项目！）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">复古老爷车（卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">网红项目，在热气球升空观景平台，与古典老爷车合影拍照（无摄影师）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">空中鸡尾酒（卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">品尝各种卡帕多西亚当地葡萄酒，欣赏美丽的卡帕多西亚日落。当地葡萄酒和啤酒加坚果，15:00至17:00之间，每次日落品尝飞行大约30分钟~40分钟。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">空中晚餐（卡帕多奇亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卡帕多奇亚的空中鸡尾酒/晚餐是土耳其首创，为客人提供在40米的高空1小时内独特的用餐体验。告知一分钟简要后开始起飞。当我们到达第一个10米时，我们会第二次告知我们的客人询问感受等问题以及攀登时禁止的事项，确定所有事宜，再上升30米欣赏绝美的景色。服务员为客人提供沙拉、开胃菜、主菜、甜点和饮料享受独特的时刻和美食，伴随着音乐，我们慢慢下降并结束活动（注意：到出发区等待所有客人签署有关其健康问题或恐高症的信息协议后，才能凭护照在迎宾柜台进入站台）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 200.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">安塔利亚 出海游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">下午前往码头乘坐游船出海欣赏地中海独特的海上风景，天气允许情况下您可看到安塔利亚附近有名的海上瀑布。结束后带往安塔利亚老城区游览，您可自行选购当地特色小礼品或者风味特色小吃（注意：乘坐游船出海上下船时请注意安全，依次排队切勿拥挤、小心地滑。船长和救生员未作出安排前，切勿做出危险性动作。老城区逛街时请注意人身及财产安全！）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">棉花堡滑翔伞体验（不含视频 及照片）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                一对一的教练将带您乘坐滑翔伞欣赏棉花堡全景。为确保游客安全，滑翔伞公司将根据游客的不同身高及体重来分配不同教练，同时将提供每人一套安全头盔及飞行服以备飞行使用。（报名限制：此项目为刺激性项目，报名者仅限于18-55周岁之间的成年人，癫痫症、哮喘、心脏病患者及腰部功能障碍或身体欠佳等人士切勿参加。报名游客体重必须在40-130公斤之间。
+                <w:br/>
+                注意事项：由于高空飞行风速较大，请参加者当日着装注意保暖，并自备防风眼镜。由于滑翔伞为刺激性项目，具有一定危险性，参加者务必听从教练指挥，切勿做出危险性动作。参加该项目时，请遵守次序，切勿拥挤推诿）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 150.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费特希耶滑翔伞体验（不含视频 及照片）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">参加费特希耶最著名的滑翔伞，专车送往滑翔伞基地，教练将对您进行一对一指导培训注意事项。于指定时间前往厄吕代尼兹海面上空，风景极佳。滑翔过程是一个飞行员带着一个游客进行，从2000多米的高山上出发，乘着U型伞借助风力滑翔。飞翔在结实的大地与靛蓝的海面上，甚至远处弯弯的天际线都能清晰的看到。滑翔处于高空，气温较低，建议适当添衣，且光照强烈风力很大，建议自备护目墨镜（注意：滑翔伞项目均会受当天气候影响，同时也视人数决定是否有导游陪同，请以当地实际情况为准，敬请谅解！若因天气状况而无法乘坐热气球，费用则原价退还，旅行社无违约责任；滑翔伞具有一定危险性，请务必听从教练指挥，切勿做出危险动作!年龄较大或者有心脏病、高血压者请勿报名此项目。自由活动期间，请注意人身财产安全！）。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 220.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2499,51 +3306,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>