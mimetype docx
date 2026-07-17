--- v3 (2026-05-07)
+++ v4 (2026-07-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纯玩·小众轻奢】土耳其11天全景游|纯玩|内陆三飞|网红费特希耶2N·D400公路·蓝礁湖·卡什小镇|（广州TK）行程单</w:t>
+        <w:t xml:space="preserve">【纯玩·小众轻奢】土耳其11天全景游|纯玩|内陆双飞|网红费特希耶2N·D400公路·蓝礁湖·卡什小镇|（广州TK）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -345,148 +345,147 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班（注意：仅供参考，实际以出团通知书告知航班信息为准）：
                 <w:br/>
-                第01天  广州－伊斯坦布尔      CANIST   TK073     23:00/05:10+1   飞行时间约11小时10分钟  波音777-300ER（大） 
+                第01天  广州－伊斯坦布尔      CANIST   TK073     23:00/05:10+1   飞行时间约11小时10分钟 
                 <w:br/>
                 第02天  伊斯坦布尔-伊兹密尔   ISTADB   TK2310    07:00/08:10      飞行时间约1小时10分钟
                 <w:br/>
-                第07天  安塔利亚-开塞利   AYTASR   XQ7032  08:00/09:20或PC3502  11:35-12:45或其他 飞行时间约1小时20分钟
-                <w:br/>
                 第09天  卡帕多奇亚-伊斯坦布尔 NAVIST   TK2003   10:45/12:20      飞行时间约1小时35分钟
                 <w:br/>
-                第11天  伊斯坦布尔－广州      ISTCAN   TK072     01:40/16:50     飞行时间约10小时10分钟  波音777-300ER（大） 
+                第11天  伊斯坦布尔－广州      ISTCAN   TK072     01:40/16:50     飞行时间约10小时10分钟
                 <w:br/>
                 备注：航班时间均为当地时间，“+1”表示次日抵达。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【2026年全新升级UP：增1天晚费特希耶跳岛游】：
+                【专家推荐&amp;全新升级UP：多1天1晚费特希耶（含跳岛游）】：
                 <w:br/>
                 告别以往短暂停留费特希耶行程，特意安排多1天1晚费特希耶，真正的费特希耶产品！
                 <w:br/>
-                1、特别新增1天费特希耶海盗船跳岛游，让您在土耳其实现“上天入海”大梦想，让此行真正不留遗憾！
-[...3 lines deleted...]
-                3、特别安排多一晚卡帕多奇亚洞穴，多半天卡帕及半天伊斯坦布尔，全面拉松行程！
+                1、增加1天费特希耶海盗船·跳岛游，让您在土耳其实现“上天入海”大梦想，让此行真正不留遗憾！
+                <w:br/>
+                2、增加1晚费特希耶精品酒店含酒店早餐+自助晚餐，尽感土耳其的多样魅力与松弛！
+                <w:br/>
                 <w:br/>
                 【正值醉美旅游季·特别赠送8大升级包】：
                 <w:br/>
                 1、奥斯曼帝国最后一个皇宫/举办国宴场地-多马巴切新皇宫及多尔玛巴赫切钟楼
                 <w:br/>
                 2、格雷梅小镇的山顶日落醉佳观景台：俯瞰整个格雷梅小镇，童话世界的日落之旅
                 <w:br/>
                 3、“感受地道土耳其”世界上唯一的一种能算命的咖啡：土耳其咖啡占卜/算命体验
                 <w:br/>
-                7、在玫瑰谷轻徒步，欣赏奇异地貌，仿佛置身于仙境之中，它是摄影爱好者天堂
-[...11 lines deleted...]
-                【直航航班】欧洲最佳航空-土耳其航空航班广州直飞伊斯坦布尔，特意安排3段内陆机免长途拉车更舒适
+                4、在玫瑰谷轻徒步，欣赏奇异地貌，仿佛置身于仙境之中，它是摄影爱好者天堂
+                <w:br/>
+                5、世界葡萄酒发源地-卡帕多奇亚安纳托利亚高原酒庄品尝红酒
+                <w:br/>
+                6、卡帕多奇亚制高点-乌奇萨尔城堡，俯瞰“月球地貌”&amp;爱心之窗
+                <w:br/>
+                7、至新至潮Kuzguncuk库兹衮库克·网红街区，每一个角落都美翻天
+                <w:br/>
+                8、塔克西姆步行街&amp;百年糖果店，近距离感受土耳其人生活
+                <w:br/>
+                <w:br/>
+                【特别赠送】乘船欣赏博斯普鲁斯海峡两岸绝美景色，穿越亚欧跨海大桥，从海上感受不一样的伊斯坦布尔，不留遗憾！     
+                <w:br/>
+                <w:br/>
+                【直航航班】欧洲最佳航空-土耳其航空航班广州直飞伊斯坦布尔，特意安排2段内陆机免长途拉车更舒适
                 <w:br/>
                 【网红打卡】小众轻奢旅游胜地：费特希耶+世界醉美D400沿海公路+死海蓝礁湖+地中海卡什小镇 
                 <w:br/>
-                【全景旅程】世界最美城市之一-伊斯坦布尔、棉花堡千年温泉、爱琴海海边-库萨达斯、地中海海边-安塔利亚、外星球地貌/《星球大战》拍摄地-卡帕多奇亚，每个角落都美得不像话......
-[...1 lines deleted...]
-                【尊贵酒店】2晚费特希耶特色精品或五星酒店、升级2晚卡帕多奇亚特色洞穴+1晚伊斯坦布尔国际五星、1晚地中海海滨国际五星、1晚爱琴海海滨五星、1晚棉花堡温泉五星
+                【全景旅程】世界最美城市之一-伊斯坦布尔、棉花堡千年温泉、爱琴海海边-库萨达斯、地中海海边-安塔利亚、旋转舞故乡-孔亚、外星球地貌/《星球大战》拍摄地-卡帕多奇亚，每个角落都美得不像话......
+                <w:br/>
+                【尊贵酒店】特别升级2晚费特希耶特色精品或五星酒店、特别升级2晚卡帕多奇亚特色洞穴、1晚伊斯坦布尔国际五星、1晚地中海海边国际五星、1晚爱琴海海滨五星、1晚棉花堡温泉五星
                 <w:br/>
                 【舌尖美食】孔亚1米比萨+洞穴餐厅瓦罐牛肉+海景烤鱼+棉花堡烤羊肉+N个酒店自助餐，全程餐标15美金/人
                 <w:br/>
-                【品质保证】全程纯玩无购物店，全程车载WIFI。
+                【品质保证】全程纯玩无购物店，全程车载WIFI，豪华空调旅游巴士空座率至少40%，尽享旅游真正乐趣
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -1136,72 +1135,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                安塔利亚（飞机）卡帕多奇亚（开塞利）
-[...16 lines deleted...]
-                卡帕多奇亚——魔幻的蜂窝状地貌被称为“地球上最像月球的地方”，它是世界上最壮观的“风化区”，触目所及尽是被“吹残”后的天然石雕。卡帕多奇亚奇石林，此地奇特之天然奇景，举世闻名，其大约于三百万年前，由于火山爆发，熔岩及火山灰覆盖该地，后经长期风化侵蚀，成为现在特殊地形。千姿百态的石头，各种稀奇古怪的造型，使人感叹是否来到了外星球美国的科幻大片《星球大战》曾在此取景。由于风景独特，联合国现已将该区列入“世界遗产”的名册内。
+                安塔利亚—孔亚—卡帕多奇亚
+                <w:br/>
+                安塔利亚—孔亚—卡帕多奇亚（车程约4+4小时）
+                <w:br/>
+                <w:br/>
+                早上享用酒店自助早餐。
+                <w:br/>
+                <w:br/>
+                乘车前往孔亚，经过特纳次山区，怪石嶙峋，沿山路前行，抵达山脚下的驿站休息，可再此拍照留念。随后驱车来到13世纪古代土耳其的首都，它位于土耳其中部，是世界上最古老的城市中心之一，也是旋转舞的发源地-孔亚，了解当地风俗文化和旋转舞的始源。
+                <w:br/>
+                <w:br/>
+                参观【梅夫拉纳博物馆】（约45分钟），其以土耳其圣哲MEVLANA而闻名于世，前身是伊斯兰苏菲教派旋转苦行僧侣修行的场所，也是孔亚的一级景点/最著名景点。如今对穆斯林而言，更是一所圣殿，每年至少150万人造访此地。
+                <w:br/>
+                <w:br/>
+                特别安排【中午品尝孔亚正宗特色1米长披萨Etli Ekmek】，将肉末、洋葱、新鲜番茄和胡椒彻底混合，涂在纵向打开的面团上在炉中烘烤，特别是在婚礼和仪式上供客人享用，这是来孔亚的游客必尝的一道菜。
+                <w:br/>
+                <w:br/>
+                前往【苏丹哈迈古驿站】（外观约20分钟），始建于公元1229年塞尔柱土耳其时代，距今有近800年历史，是现存于土耳其境内古驿站中最大最宏伟的一座。苏丹哈迈古驿站位于阿克萨赖Aksaray以西40公里处，这里自古是安纳托利亚地区商旅必经之地，亦为丝绸之路的中继站。因为骆驼一日能走40公里，所以当时这一地区驿道大概每40公里就建有一座驿站，可供过往的商队休息、补给，保障商队安全。
+                <w:br/>
+                随后继续乘车前往卡帕多奇亚——魔幻的蜂窝状地貌被称为“地球上最像月球的地方”，它是世界上最壮观的“风化区”，触目所及尽是被“吹残”后的天然石雕。卡帕多奇亚奇石林，此地奇特之天然奇景，举世闻名，其大约于三百万年前，由于火山爆发，熔岩及火山灰覆盖该地，后经长期风化侵蚀，成为现在特殊地形。千姿百态的石头，各种稀奇古怪的造型，使人感叹是否来到了外星球美国的科幻大片《星球大战》曾在此取景。由于风景独特，联合国现已将该区列入“世界遗产”的名册内。
+                <w:br/>
+                <w:br/>
+                特别安排【土耳其咖啡算命Tasseography】（约40分钟；注意：因时间有限，由算命师仅从团队随机选择3名游客体验，其他游客可以在旁边拍照），作为欧洲咖啡的始祖，土耳其咖啡诞生已有七八百年历史，它成为世界上唯一的一种能算命的咖啡。就像中国人十有八九会看一点手相，土耳其人大都能对咖啡内壁咖啡渣的形状说出个一二。她并不会问你的生日或是基本资料，而是针对你关心的事情，参照盘中不同形状的咖啡渣来解答你的问题，世界咖啡迷们把土耳其咖啡当作新年必饮的节日咖啡。
+                <w:br/>
                 <w:br/>
                 特别安排【格雷梅小镇的山顶日落醉佳观景台：俯瞰整个格雷梅小镇，童话世界的日落之旅】（注意：是否成功拍到日落以当天情况为准！备注：土耳其夏季日落比较晚），漫步在卡帕多奇亚的格雷梅小镇，仿佛走进了童话世界，这片土地的浪漫与纯真让人心醉。在日落时分踏上观景台，，不仅是观赏日落的绝佳地点，让你有机会拍到人生最美的照片，从日落到华灯初上，这里的景色变化多端，美不胜收。
                 <w:br/>
-                晚上特别入住卡帕多起亚特色洞穴酒店（特别注意：一般特色洞穴酒店或比五星酒店价格贵，不保证是纯天然传统洞穴酒店，酒店设施相对五星简陋，每个房间大小形状各异，酒店亦无电梯乘坐，洞穴酒店是土耳其最著名的一种特色住宿体验，敬请理解及知悉）。
+                <w:br/>
+                晚上特别入住卡帕多起亚特色洞穴酒店（特别注意：一般特色洞穴酒店比五星酒店价格贵，不保证是纯天然传统洞穴酒店，酒店设施相对五星简陋，每个房间大小形状各异，酒店亦无电梯乘坐，洞穴酒店是土耳其最著名的一种特色住宿体验，敬请理解及知悉）。
                 <w:br/>
                 交通：飞机/大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1245,61 +1251,65 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡帕多奇亚
                 <w:br/>
                 卡帕多奇亚
                 <w:br/>
                 <w:br/>
                 清晨可自费参加卡帕多奇亚热气球，凌晨05：00前往热气球站乘坐热气球，随风飞向卡帕多奇亚的山谷，进行一次神奇的空中之旅（受天气影响，详见自费表）。
                 <w:br/>
                 <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
                 参观【古罗密天然博物馆】（约1小时），古罗密露天博物馆是土耳其最著名的旅游点之一，此处最大的特点是平地上有着许多形状奇特的小山峰拔地而起，有的成了圆锥形，有的则成了圆柱形和蘑菇形，有的上罩圆锥形石块，像是头上带了顶帽子，千奇百怪。造成这地区奇特的地理环境，始于公元6世纪时期基督徒为了躲避穆斯林的迫害而逃到这个地方，并于地下建房屋、教堂，经过十多个世纪的风化和天然侵蚀，形成一种非常显著的笋状石柱和烟囱状的石岩，并环绕着古老的村庄和一系列的山脉，蔚为壮观。特殊的人为与自然相配合的现象，成为了一奇妙的建筑世界，所以一般人称为“奇石区”。
                 <w:br/>
+                <w:br/>
                 特别安排【中午品尝卡帕多奇亚洞穴餐厅瓦罐餐】，卡帕地区必尝的正宗特色美食，将牛或羊等肉类放入瓦罐里，上菜时服务员会敲破罐子让您享用！
                 <w:br/>
+                <w:br/>
                 参观【鸽子谷，这里有一颗网红蓝眼睛许愿树】（约30分钟），许多游客在此留下纪念照，在这幽美的山谷两边，到处的是大块的石头，倘若你仔细看在石头上都是密密麻麻大小不一的鸽子洞。
                 <w:br/>
+                <w:br/>
                 参观【精灵/仙人烟囱】（约20分钟），实际上是一些特大号的圆锥形岩层，松软的岩石酷似锥形的尖塔，尖塔顶端被大自然赋予了一块更加松软的玄武岩“帽子”。
                 <w:br/>
-                特别安排【土耳其咖啡算命Tasseography】（注意：因时间有限，由算命师仅从团队随机选择3名游客体验，其他游客可以在旁边拍照）（约30分钟），作为欧洲咖啡的始祖，土耳其咖啡诞生已有七八百年历史，它成为世界上唯一的一种能算命的咖啡。就像中国人十有八九会看一点手相，土耳其人大都能对咖啡内壁咖啡渣的形状说出个一二。她并不会问你的生日或是基本资料，而是针对你关心的事情，参照盘中不同形状的咖啡渣来解答你的问题，世界咖啡迷们把土耳其咖啡当作新年必饮的节日咖啡。
-[...1 lines deleted...]
-                特别安排【世界葡萄酒发源地卡帕多奇亚参观酒庄，安排品尝土耳其葡萄红酒】（约1小时），土耳其已经酿造葡萄酒至少4000年，很少人知道葡萄酒的发源地在土耳其，世界上最早葡萄酒酿酒工艺以及最具特色的葡萄也在土耳其。一些知名的葡萄酒多来自安纳托利亚的卡帕多西亚，土耳其最大的葡萄酒酿造区。欧洲从酒文化伊始便知，卡帕多奇亚所在的安纳托利亚高原盛产最好的红酒前往当地的酒庄。
+                <w:br/>
+                特别安排【世界葡萄酒发源地卡帕多奇亚参观酒庄，安排品尝土耳其葡萄红酒】（约1小时），土耳其已经酿造葡萄酒至少4000年，很少人知道葡萄酒的发源地在土耳其，世界上最早葡萄酒酿酒工艺以及最具特色的葡萄也在土耳其。一些知名的葡萄酒多来自安纳托利亚的卡帕多西亚，土耳其最大的葡萄酒酿造区。欧洲从酒文化伊始便知，卡帕多奇亚所在的安纳托利亚高原盛产最好的红酒。
+                <w:br/>
                 <w:br/>
                 特别安排【卡帕多奇亚制高点--乌奇萨尔城堡俯瞰整个格雷梅的“月球地貌”景观，打卡网红爱心之窗拍照点】（约30分钟），这里是城市制高点，是卡帕多奇亚最为险峻的一整块裸露的多孔火山岩，感叹大自然的鬼斧神工。在城堡的三分之一处有一个网红心形拍照地点，张张大片的即视感！
+                <w:br/>
                 <w:br/>
                 特别安排【玫瑰谷轻徒步，仿佛置身于仙境之中，它们是热气球环游的精华所在，但却不是每个人都会走入其间，一起感受其中的精彩，这里是摄影爱好者的天堂】，他的名字生动的描绘了这座山谷从远处看的形象，流水，洪水以及霜冻使这些岩石裂开，其较软的部分被侵蚀掉，结果留下一种奇异月亮状的地貌。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
@@ -1335,59 +1345,63 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卡帕多奇亚（飞机）伊斯坦布尔
                 <w:br/>
-                卡帕多奇亚（飞机）伊斯坦布尔
-[...2 lines deleted...]
-                <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
+                <w:br/>
                 前往卡帕多奇亚机场，搭乘土耳其航空内陆机返回伊斯坦布尔。
                 <w:br/>
-                前往【被誉称伊斯坦布尔最美丽的街区--Kuzguncuk库兹衮库克·网红街区】（约3小时，为更多时间在此停留，晚餐特意安排自理，自由选择喜好的网红餐厅享用特色美食），位于伊斯坦布尔乌斯库达（Uskudar）区，在世界最美丽的城市之一打卡最美丽的街道，除了色彩鲜艳的奥斯曼公馆，每个角落都是绝美拍摄地点，一拍都是大片，美得脚步都挪不动，这里是当地年轻帅哥美女约会的首选地点，您可随意找个网红餐厅尽享网红美食，在烤肉店排长队抢一份超级美味的烤肉，在依偎在迷人的木屋和艺术画廊之间的一家咖啡馆里喝着鲜红的花草茶，或在老字号甜品店享受一份美味甜点，您一定会爱上这里的。
+                <w:br/>
+                特别安排【乘坐游船欣赏美丽的博斯普鲁斯海峡两岸绝美景色，乘船穿越亚欧跨海大桥】（约1小时），博斯普鲁斯海峡就是欧亚分界线，两岸分布着无数著名的古迹，处处都是历史。如幸运的话伴着海鸥飞翔，近可看到蔚蓝的水泛起灵动的涟漪，远可观两岸的皇宫、清真寺、富人们的小别墅、悠闲垂钓的渔人，纵览城市风光。置身于海峡之上，前一分钟人还在欧洲的车水马龙的喧嚣中，后一分钟便拥有了亚洲的悠闲自在，从海上感受不一样的伊斯坦布尔。
+                <w:br/>
+                <w:br/>
+                前往【被誉称伊斯坦布尔最美丽的街区--Kuzguncuk库兹衮库克·网红街区】（约2个小时，为更多时间在此停留，晚餐特意安排自理，自由选择喜好的网红餐厅享用特色美食），位于伊斯坦布尔乌斯库达（Uskudar）区，在世界最美丽的城市之一打卡最美丽的街道，除了色彩鲜艳的奥斯曼公馆，每个角落都是绝美拍摄地点，一拍都是大片，美得脚步都挪不动，这里是当地年轻帅哥美女约会的首选地点，您可随意找个网红餐厅尽享网红美食，在烤肉店排长队抢一份超级美味的烤肉，在依偎在迷人的木屋和艺术画廊之间的一家咖啡馆里喝着鲜红的花草茶，或在老字号甜品店享受一份美味甜点，您一定会爱上这里的。
+                <w:br/>
+                <w:br/>
+                注意：1、步行街是重要商业区，也是偷盗、诈骗多发区，自由活动期间请注意人身财产安全。2、务必准时抵达集中地点乘车返回酒店，请勿影响其他团友。
                 <w:br/>
                 交通：飞机+大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：机上或当地午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1423,69 +1437,79 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊斯坦布尔
                 <w:br/>
                 伊斯坦布尔
                 <w:br/>
+                <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
+                <w:br/>
                 参观【多尔玛巴赫切钟楼】（约10分钟），位于博斯普鲁斯海峡的欧洲海岸边的广场上，毗邻多尔玛巴切新皇宫及清真寺。它是由奥斯曼帝国苏丹阿卜杜勒-哈米德二世下令修建于1890年到1895年，奥斯曼新巴洛克风格，设计者为土耳其著名宫廷建筑师，非常漂亮，值得在此打卡拍照留念！
                 <w:br/>
-                参观【奥斯曼帝国的最后一个皇宫-多马巴切新皇宫】（参观1小时；有时会在此举办国宴，最近接待的是奥巴马；如遇临时征用或闭门维护则改为托普卡普老皇宫或地下水宫），位于博斯普鲁斯海峡边上，占地七千公顷，43处厅堂、70间浴室及285个房间。最后六位苏丹及土耳其共和国首任总统曾在此居住、办公，此后改建成博物馆。皇宫内极尽奢华，内部宝藏令人目不暇接，用了十四吨黄金和四十吨白银装饰宫殿，各国皇室赠送的礼物，还有当时世界第一的4.5吨重的水晶吊灯。
+                <w:br/>
+                参观【奥斯曼帝国的最后一个皇宫-多马巴切新皇宫】（参观1.5小时；有时会在此举办国宴，最近接待的是奥巴马；如遇临时征用或闭门维护则改为托普卡普老皇宫或地下水宫），位于博斯普鲁斯海峡边上，占地七千公顷，43处厅堂、70间浴室及285个房间。最后六位苏丹及土耳其共和国首任总统曾在此居住、办公，此后改建成博物馆。皇宫内极尽奢华，内部宝藏令人目不暇接，用了十四吨黄金和四十吨白银装饰宫殿，各国皇室赠送的礼物，还有当时世界第一的4.5吨重的水晶吊灯。
+                <w:br/>
                 <w:br/>
                 以下三个景点相连（步行即可抵达；圣索菲亚大教堂及蓝色清真寺每逢礼拜时不能内进参观，届时我们将调整参观时间）：参观【蓝色清真寺】（约45分钟，入内需自备头巾），整个清真寺内部全部密密地贴着美丽的伊兹尼蓝色瓷砖，蓝色清真寺由此得名。一般清真寺只有四根唤礼塔，但它却有六根，是世界上独一无二的清真寺。寺外有一个大花园，可看到伊斯坦布尔最美丽的景色。参观【古罗马竞技场】，现在被称为苏丹阿合麦特广场，在该广场有三个纪念碑：塞奥道西斯的奥拜里斯克方尖碑、青铜制的蛇柱及君士坦丁奥拜里斯克方尖碑。外观【圣索菲亚大教堂】，它是拜占庭建筑艺术最出色的代表作，以其举世无双的圆顶著称，气势宏大。在罗马圣彼得大教堂建成前，它曾是世界最大的教堂。
                 <w:br/>
+                <w:br/>
                 特别安排【伊斯坦布尔海景餐厅特色烤鱼午餐】，在风景优美的海景餐厅，品尝正宗的土耳其烤鱼，一般不加佐料，上菜后可按照自己的口味挤上柠檬汁，撒上盐和胡椒粉。
                 <w:br/>
-                特别安排【乘坐游船欣赏美丽的博斯普鲁斯海峡两岸绝美景色，乘船穿越亚欧跨海大桥】（包船，约1小时），博斯普鲁斯海峡就是欧亚分界线，两岸分布着无数著名的古迹，处处都是历史。如幸运的话伴着海鸥飞翔，近可看到蔚蓝的水泛起灵动的涟漪，远可观两岸的皇宫、清真寺、富人们的小别墅、悠闲垂钓的渔人，纵览城市风光。置身于海峡之上，前一分钟人还在欧洲的车水马龙的喧嚣中，后一分钟便拥有了亚洲的悠闲自在，从海上感受不一样的伊斯坦布尔。
                 <w:br/>
                 车上途径金角湾【加拉太桥Galata Bridge】，长484米，大桥连接旧城和新城，桥分两层，桥上行车也行人，桥下是餐馆，而桥上的钓竿又构成了一道新的风景。19世纪中后期，加拉塔大桥是伊斯坦布尔的重要生命线，也是在这个时候开始频繁出现在各种文学和艺术作品里。
                 <w:br/>
-                外观【加拉太塔，在不远处街头与它拍一张合照】，位于金角湾上，这座中世纪石塔高9层。拜占庭皇帝在507年修建的灯塔，最初用木头建造，直到1348年由热那亚人用石料重建，形成现在的模样。它笔直的指向天穹，十几个世纪以来地震的摧残和战争的烽火都不曾动摇过它作为这座古城不屈的象征。
+                <w:br/>
+                外观【加拉太塔】，在不远处街头与它拍一张合照，位于金角湾上，这座中世纪石塔高9层。拜占庭皇帝在507年修建的灯塔，最初用木头建造，直到1348年由热那亚人用石料重建，形成现在的模样。它笔直的指向天穹，十几个世纪以来地震的摧残和战争的烽火都不曾动摇过它作为这座古城不屈的象征。
+                <w:br/>
+                指定时间集中后送往酒店休息。
+                <w:br/>
                 <w:br/>
                 前往【伊斯坦布尔最著名的步行街-塔克西姆步行街&amp;独立大街，步行街内还有一家【土耳其百年网红软糖店铺 Hafiz Mustafa 1864】（非购物店，网红商铺），您可自由前往选购】（约1.5小时；晚餐特意安排自理，尽享休闲假期），街道全长３公里，步行街两旁是风格独特的建筑，大都有六七层高，铁门和窗棂上有精美的雕饰。这些楼房的一层以土耳其风味餐馆、甜品店和服装店为主，二三层多是酒吧和咖啡屋。老式电车穿过整个独立大街，无论早晚都很热闹，不仅名牌专卖店款式齐全，还有一些平民化的店铺，在这里可能遇见街头艺人表演，这里也是整个国家最有名的集会地，每逢土耳其国足获胜，便有球迷在此庆祝游行。逛累了，随意选择一家咖啡店小憩，内有各式特色餐厅，简单地来一份正宗的烤肉沙威玛。
                 <w:br/>
+                <w:br/>
                 指定时间集中后送往机场搭乘土耳其航空次日凌晨航班返回中国。
+                <w:br/>
                 <w:br/>
                 注意：
                 <w:br/>
                 1、步行街是重要商业区，也是偷盗、诈骗多发区，自由活动期间请注意人身财产安全。2、务必准时抵达指定集中地点乘车前往机场，过时不候，必须起飞前3小时抵达机场办理登机手续，请勿影响其他团友。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：X   </w:t>
@@ -3306,51 +3330,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>