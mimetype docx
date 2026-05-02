--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -343,100 +343,100 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：CZ6091/1335-1505，飞行时间约2.5小时，时差1小时
-[...1 lines deleted...]
-                参考航班：CZ6092/1625-1940，飞行时间约2.5小时，时差1小时
+                参考航班：CZ6091/1320-1445，飞行时间约2.5小时，时差1小时
+                <w:br/>
+                参考航班：CZ6092/1550-1920，飞行时间约2小时，时差1小时
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                豪华接待】：甄选 南方航空正点航班 ，拒绝红眼航班！
+                【豪华接待】：甄选 南方航空正点航班 ，拒绝红眼航班！
                 <w:br/>
                 内陆段体验“一带一路”中老高铁，国花占巴花接机仪式
                 <w:br/>
                 【升级住宿】：全程入住网评四钻酒店，升级一晚网评五钻酒店
                 <w:br/>
                 【舌尖美味】：海鲜火锅+烤肉自助欢迎晚宴、特色老挝菜、稻田田园餐、石斛土鸡宴！
                 <w:br/>
                 【网红打卡】：万象：凯旋门、塔銮寺、香昆寺、黑塔！
                 <w:br/>
                 万荣：坦普坎溶洞、蓝色泻湖
                 <w:br/>
                 琅勃拉邦：普西山、光西瀑布、香通寺、大皇宫、皇家博物馆、民族风情园
                 <w:br/>
                 【老挝特色】：僧侣布施、老挝早市、南松河长尾船、老挝咖啡、法国街下午茶！
                 <w:br/>
                 【漫步老挝】： 万荣酒吧街、洋人街夜市、湄公河夜市！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -573,51 +573,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 — 万象
                 <w:br/>
                 请团员准时于广州新白云机场国际出发厅集中，乘搭客机飞往老挝政治文化中心—首都——【万象】（飞行时间约2.5小时）。万象也名“永珍”，在当地语里的含义是“檀木之堡”，紧紧傍依在湄公河左岸，隔着湄公河与泰国相望，是世界上极少数紧邻他国边境的首都之一。初入万象，估计与每个人想象中的现代化大都市相差甚远，让人简直不敢相信眼前就是老挝首都万象。这样一个袖珍之城，我们却能在很短的时间内领略到了这个国家独特的风情。抵达后“国花占巴花接机仪式”，后接送至餐厅享用海鲜火锅+烤肉自助欢迎晚宴，餐后送回酒店休息。
                 <w:br/>
-                交通：参考航班：CZ6091/1335-1505，飞行时间约2.5小时，时差1小时
+                交通：参考航班：CZ6091/1320-1445，飞行时间约2.5小时，时差1小时
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：海鲜火锅+烤肉自助餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -967,51 +967,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 神木博物馆 — 万象 — 广州
                 <w:br/>
                 酒店内享用早餐后，前往【神木博物馆】（游览时间约 60 分钟）。展示有雕刻与绘画合二为一的大型版画，其数量巨大，价值无限。这是老挝最具有创造力的艺术家们在不同材质的天然红木板材上通过雕刻与绘画结合展现老挝特色文化，呕心沥血的创作过程将获得铭记，代代相传。
                 <w:br/>
                 午餐后，专车前往机场乘搭客机飞回广州机场之后（飞行时间约2小时），结束此次难忘的愉快之旅。
                 <w:br/>
                 〖温馨提示〗
                 <w:br/>
                 返程前请仔细检查自己的行李物品，不要遗漏酒店。
                 <w:br/>
-                交通：参考航班：CZ6092/1625-1940，飞行时间约2小时，时差1小时
+                交通：参考航班：CZ6092/1550-1920，飞行时间约2小时，时差1小时
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：中式围餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1086,112 +1086,114 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州-万象往返机票及税金，万荣-琅勃拉邦和琅勃拉邦-万象的中老高铁（参考C/D/K开头的班次，以实际订票的班次为准）；
                 <w:br/>
                 2、全程行程所列星级酒店标准间（4晚网评四钻酒店+1晚网评五钻酒店。网评四钻酒店参考：万象：万象天阶酒店、万象城市花园酒店、常青花园酒店；万荣：丽莎龙纳匡、钻石度假村、万荣博尔花园酒店主楼；琅勃拉邦：希尔曼酒店、首驿酒店、LuangPrabang Center酒店或不低于同档次酒店。万象网评五钻酒店参考：万象安品酒店、东昌酒店、万象铂骊Q套房酒店或不低于同档次酒店）；
                 <w:br/>
                 3、行程所列用餐（全程5早6正餐）；
                 <w:br/>
                 4、空调旅游车(根据团队人数在万象安排9-45座空调旅游车，在万荣安排当地特色嘟嘟车，在琅勃拉邦安排14座商务车，保证每人1正座)；
                 <w:br/>
                 5、行程中所列景点首道门票（非注明自费项目）；
                 <w:br/>
                 6、中文导游服务。
+                <w:br/>
+                7、老挝落地签+快速通关等杂费+导游服务费￥700元/人
+                <w:br/>
+                8、燃油费升幅
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、旅游意外保险；
                 <w:br/>
-                2、燃油附加税升幅及超重物品托运费；
+                2、航空公司燃油附加税临时升幅及超重物品托运费；
                 <w:br/>
                 3、始发地到广州机场来回程交通；
                 <w:br/>
                 4、自费项目以及景区内的小景点或交通车等额外费用；
                 <w:br/>
                 5、个人开支及人力不可抗力因素产生的额外费用；
                 <w:br/>
                 6、单房差￥1000元/人（如遇自然单间需补单间差或加床处理）；
                 <w:br/>
-                7、老挝落地签+快速通关等杂费+导游服务费￥700元/人（需与团费一起支付）；
-[...1 lines deleted...]
-                8、除自由活动外，不可离团。
+                7、除自由活动外，不可离团。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1782,55 +1784,53 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 1、12周岁以下小孩不占床不含早餐需加收￥500元/人，若占床需加收￥1200元/人；
                 <w:br/>
                 2、12-18岁的未成年人必须占床，需加收￥1200元/人；
                 <w:br/>
                 3、持港澳台护照需加收￥800元/人，持外籍护照价格另议；
                 <w:br/>
-                4、不含老挝落地签+快速通关等杂费+导游服务费￥700元/人（需与团费一起支付）；
-[...3 lines deleted...]
-                6、落地签证所需资料：
+                4、单房差￥1000元/人（如遇自然单间需补单间差或加床处理）；
+                <w:br/>
+                5、落地签证所需资料：
                 <w:br/>
                 1）半年期以上有效的护照正本；
                 <w:br/>
                 2）相片1张（2寸不分底色）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1926,51 +1926,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-15</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>