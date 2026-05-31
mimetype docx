--- v1 (2026-03-24)
+++ v2 (2026-05-31)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260316CWCQ5</w:t>
+              <w:t xml:space="preserve">WZ-20260415CWCQ5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1876,51 +1876,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                 1、本产品供应商为：成都万众国际旅行社有限责任公司，许可证号：L－SC-A00252，联系电话：020-83371233。此团 10 人起行，为保证游客如期出发，我社将与其他旅行社共同委托成都万众国际旅行社有限责任公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                 1、此团 10 人起行，广东拼团，如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 如报名人数不足 10 成 人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等） 致使团队无法按期出行，我社提前 X7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费.
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据天气原因或实际情况行程游玩顺序。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、团队均提前 15天或以上订购酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（ 火车票、门票、酒店、车费损失等），特此说明。
                 <w:br/>
                 4、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 5、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 6、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 7、重庆地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 8、购物：重庆地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 （2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
@@ -2175,51 +2175,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>