--- v2 (2026-05-31)
+++ v3 (2026-08-15)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260415CWCQ5</w:t>
+              <w:t xml:space="preserve">WZ-20260626CWCQ5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -655,59 +655,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 重庆--乘船游乌江--816核工程--武隆 （车程约3小时）
                 <w:br/>
                 酒店用早餐，乘车前往涪陵乌江画廊。
                 <w:br/>
-                前往码头乘坐画舫船观赏【涪陵乌江画廊】（必消套餐包含船票）乌江是一处自然风光秀美的地方，是长江的主要支流之一，全长870公里，乌江沿岸，山清水秀，景色宜人，乘坐画舫游船近距离领略乌江美景，体会“船在水中走，人在画中游”以及观赏江上新城，赞乌江画廊，探秘神奇景观，传颂枳巴文化。（温馨提示：乘船期间请听从工作人员的安排和指挥，注意人生及财产安全，如因航道管控，游船检修，天气，交通等不可抗力因素不能游船，我社更换游览乌江画廊观景台，无费用退出。）
-[...1 lines deleted...]
-                乘车前往【816地下核工程】（必消套餐含：含门票和环保车）该工程占地面积10.4万平方米。先后投入6万多建设大军，打洞打了8年、安装设备用了9年，经历了急建、缓建、停建3个阶段，总投资7.46亿元人民币，被称为“世界第一大人工洞体”；该工程1967年开工，前期由工程兵进行开凿打洞，1975年后由816工厂建设队伍进行厂房建设，前前后后共用人力6万多人。被称为“洞中有楼、楼中洞有，洞中有河”的工程，此设计在1978年曾获国家科技大会奖集体奖；游览完毕后，乘车返回武隆，入住酒店。
+                前往码头乘坐画舫船观赏【涪陵乌江画廊】（当地自费项目含船票）乌江是一处自然风光秀美的地方，是长江的主要支流之一，全长870公里，乌江沿岸，山清水秀，景色宜人，乘坐画舫游船近距离领略乌江美景，体会“船在水中走，人在画中游”以及观赏江上新城，赞乌江画廊，探秘神奇景观，传颂枳巴文化。（温馨提示：乘船期间请听从工作人员的安排和指挥，注意人生及财产安全，如因航道管控，游船检修，天气，交通等不可抗力因素不能游船，我社更换游览乌江画廊观景台，无费用退出。）
+                <w:br/>
+                乘车前往【816地下核工程】（当地自费项目含：含门票和环保车）该工程占地面积10.4万平方米。先后投入6万多建设大军，打洞打了8年、安装设备用了9年，经历了急建、缓建、停建3个阶段，总投资7.46亿元人民币，被称为“世界第一大人工洞体”；该工程1967年开工，前期由工程兵进行开凿打洞，1975年后由816工厂建设队伍进行厂房建设，前前后后共用人力6万多人。被称为“洞中有楼、楼中洞有，洞中有河”的工程，此设计在1978年曾获国家科技大会奖集体奖；游览完毕后，乘车返回武隆，入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【涪陵乌江画廊】、【816地下核工程】
                 <w:br/>
-                自费项：必消套餐含：涪陵乌江画廊船票+816地下核工程门票和环保车
+                自费项：当地自费 项目含：涪陵乌江画廊船票+816地下核工程门票和环保车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -741,59 +741,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 武隆--天生三桥--仙女山
                 <w:br/>
                 酒店用早餐。
                 <w:br/>
-                游览：张艺谋影片《黄金甲》唯一外景地、国家AAAAA级景区、世界自然遗产地、世界上最大天生桥群、世界第二大天坑群【天生三桥风景区】（必消套餐含门票和电梯/环保车；不含出口电瓶车15元/人，非必须乘坐自愿选择）景区由天龙桥、青龙桥、黑龙桥组成；沿着幽静的小道来到大桥下，便会对雄伟、壮观有了更深的理解，惊叹造物的神奇。其中天生桥、飞崖走壁、擎天一柱、翁驱送归等景点更为引人入胜；还可亲临拍摄地、观看投资200万修建的唐朝古驿站, 好莱坞科幻电影《变形金刚4》，其中最震慑的场景擎天柱化身了龙骑士，骑着机器恐龙小队的喽罗霸王龙“钢锁”挥剑露脸——这个场景就在重庆武隆天生山桥景区进行航空取景拍摄。 
-[...1 lines deleted...]
-                游览：被誉为“东方瑞士”“南国第一牧场”【仙女山国家深林公园】（必消套餐含大门票，未含小火车25元/人，非必须乘坐自愿选择），平均海拔1900米，是国家5A级景 区。因山上有一峰酷似翩跹起舞的仙女而得名。林海、奇峰、草场、雪原称为四绝。登峰远眺仙女山山原地貌，起伏而又不失平坦；茫茫林海，苍翠欲滴；山林间的 辽阔草场，延绵天际。山峰、山谷、森林与草原融为一体，交相辉映，景观层次分明，形成具有雄、峻、秀、奇、阔的地质地貌特色，完毕后入住酒店。
+                游览：张艺谋影片《黄金甲》唯一外景地、国家AAAAA级景区、世界自然遗产地、世界上最大天生桥群、世界第二大天坑群【天生三桥风景区】（当地自费项目含门票和电梯/环保车；不含出口电瓶车15元/人，非必须乘坐自愿选择）景区由天龙桥、青龙桥、黑龙桥组成；沿着幽静的小道来到大桥下，便会对雄伟、壮观有了更深的理解，惊叹造物的神奇。其中天生桥、飞崖走壁、擎天一柱、翁驱送归等景点更为引人入胜；还可亲临拍摄地、观看投资200万修建的唐朝古驿站, 好莱坞科幻电影《变形金刚4》，其中最震慑的场景擎天柱化身了龙骑士，骑着机器恐龙小队的喽罗霸王龙“钢锁”挥剑露脸——这个场景就在重庆武隆天生山桥景区进行航空取景拍摄。 
+                <w:br/>
+                游览：被誉为“东方瑞士”“南国第一牧场”【仙女山国家深林公园】（当地自费项目含大门票，未含小火车25元/人，非必须乘坐自愿选择），平均海拔1900米，是国家5A级景 区。因山上有一峰酷似翩跹起舞的仙女而得名。林海、奇峰、草场、雪原称为四绝。登峰远眺仙女山山原地貌，起伏而又不失平坦；茫茫林海，苍翠欲滴；山林间的 辽阔草场，延绵天际。山峰、山谷、森林与草原融为一体，交相辉映，景观层次分明，形成具有雄、峻、秀、奇、阔的地质地貌特色，完毕后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【天生三桥风景区】、【仙女山国家深林公园】
                 <w:br/>
-                自费项：必消套餐含：【天生三桥风景区】含门票和电梯/环保车+【仙女山国家深林公园】门票，不含：【天生三桥风景区】出口电瓶车15元/人、【仙女山国家深林公园】小火车25元/人
+                自费项：当地自费 项目含：【天生三桥风景区】含门票和电梯/环保车+【仙女山国家深林公园】门票，不含：【天生三桥风景区】出口电瓶车15元/人、【仙女山国家深林公园】小火车25元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1041,51 +1041,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：双程经济舱机票（未含航空险）；当地空调旅游车（5-55座，根据实际人数调整，保证一人一座）。
                 <w:br/>
                 2、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
-                3、门票：不含景点第一道大门票，[必消套餐498元/人:武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费（必须选择）]；注:此行程为旅行社综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；
+                3、门票：不含景点第一道大门票，[当地自费项目：498元/人:武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费（需要选择）]；注:此行程为旅行社综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；
                 <w:br/>
                 4、小童（2-11岁）：不占床位，不含门票，含半价往返大交通、车位、半餐；（小孩也不享受赠送景点，如超高费用自理）。
                 <w:br/>
                 5、住宿：全程入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 6、用餐：4正4早，餐标30元人（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量），全程不用不退餐。备注：餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。 
                 <w:br/>
                 7、购物点：纯玩。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1248,74 +1248,75 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消套餐：门票+小交通</w:t>
+              <w:t xml:space="preserve">当地自费 项目：门票+小交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、必消套餐498元/成人：武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费（必须选择）;
-[...4 lines deleted...]
-                2、必消小孩收费：1.2-1.5米 200元/人，1.2米以下120元/人。
+                此行程含当地自费项目，费用落地后请游客现付给当地导游，报名即认可此协议！
+                <w:br/>
+                <w:br/>
+                1、当地自费项目：498元/成人：武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费（需要消费）;
+                <w:br/>
+                <w:br/>
+                2、当地自费项目：小孩收费：1.2-1.5米 200元/人，1.2米以下120元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2175,51 +2176,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>