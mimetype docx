--- v3 (2026-09-09)
+++ v4 (2026-10-28)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">（穆龙达瓦） 香草四国16天 | 留尼汪 | 马达加斯加 | 毛里求斯 | 塞舌尔  |  ET北上广三地出发行程单</w:t>
+        <w:t xml:space="preserve">香草四国15天奇趣之旅 | 留尼汪 | 马达加斯加 | 毛里求斯 | 塞舌尔  |  ET北上广三地出发行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">DP5-ET 16天（5月-9月）（穆龙达瓦） 香草四国</w:t>
+        <w:t xml:space="preserve">DP5-ET 15天（1月-3月） 香草四国</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260914DP5UW</w:t>
+              <w:t xml:space="preserve">AA20270110DP5UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -227,51 +227,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">16</w:t>
+              <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -357,147 +357,144 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北京航班时间：ET605  北京首都/亚的斯亚贝巴  00:10/06:40（飞行时间约：12小时5分钟）
-[...11 lines deleted...]
-                广州航班时间：ET606  亚的斯亚贝巴/广州白云 0030/1540（飞行时间约：约10小时10分钟）
+                上海航班时间： ET685  上海浦东/亚的斯亚贝巴 23:30/06:50+1（飞行时间约：12小时20分）
+                <w:br/>
+                北京航班时间：ET605  北京首都/亚的斯亚贝巴  00:10/07:15（飞行时间约：12小时5分钟）
+                <w:br/>
+                广州航班时间：ET607  广州白云/亚的斯亚贝巴  00:10/05:55（飞行时间约：10小时45分）
+                <w:br/>
+                <w:br/>
+                北京航班时间：ET604  亚的斯亚贝巴/北京首都0145/1710（飞行时间约：约10小时25分钟）
+                <w:br/>
+                上海航班时间：ET684  亚的斯亚贝巴/上海浦东 0040/1615（飞行时间约：约10小时35分钟）
+                <w:br/>
+                广州航班时间：ET606  亚的斯亚贝巴/广州白云 0005/1500（飞行时间约：约9小时55分钟）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                香草四国 塞舌尔 马达加斯加 留尼汪 毛里求斯 非洲4岛16天奇趣之旅
+                香草四国 塞舌尔 马达加斯加 留尼汪 毛里求斯 非洲4岛15天奇趣之旅
                 <w:br/>
                 海岛中的“爱马仕”香草四国，毛里求斯、马达加斯加、留尼汪、塞舌尔，因盛产香草故有“香草四国”的美称与世隔绝，恍若仙境的“香草四国”更被人们称为“乌托邦岛国”
                 <w:br/>
                 马达加斯加：深入1.6亿年的孤独星球，见证动物的天堂
                 <w:br/>
                 留尼旺：一半火焰一半海水的地方，大半国土由火山作用领悟大自然的震撼
                 <w:br/>
                 毛里求斯-印度洋上方的云彩，缥缈得让人心醉，每一个云彩下面都有一个彩虹
                 <w:br/>
                 塞舌尔-最美伊甸园，最奢华的海岛国度
                 <w:br/>
                 <w:br/>
                 产品推荐：
                 <w:br/>
-                马达加斯加：首都塔那那利佛 女王宫及历史博物馆  
-[...3 lines deleted...]
-                穆隆达瓦渔村：体验当地渔民生活，参观KIMONY私人保护区
+                马达加斯加：首都塔那那利佛  
                 <w:br/>
                 昂达西贝自然保护区:夜间徒步Safari，追寻狐猴，探秘鳄鱼谷，亲近接触动物王国
                 <w:br/>
                 蝴蝶谷:“变色龙农场”，徜徉两栖爬行动物的活体博物馆     
                 <w:br/>
-                 朗姆酒博物馆 香草园
+                留尼旺：大自然的圣殿萨拉济冰斗 新娘头纱瀑布  富尔奈斯火山
+                <w:br/>
+                        朗姆酒博物馆 香草园
                 <w:br/>
                 毛里求斯： 被上帝打翻的调色盘—七色土
                 <w:br/>
-                卡塞拉野生动物世界
+                       卡塞拉野生动物世界
                 <w:br/>
                 蓝湾乘坐玻璃船出海
                 <w:br/>
                 塞舌尔：普拉兰+拉迪格双岛一日游（世界上最美的海滩之一拉兹奥海滩，世界上最美的海滩德阿让沙滩）
                 <w:br/>
                 【高端礼遇】全程纯玩无购物
                 <w:br/>
-                4人起发团  7人起派领队
+                              9人发团派领队
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -618,50 +615,52 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上海/北京/广州机场
                 <w:br/>
                 提前3小时抵达机场，前往航司柜台办理登机手续
                 <w:br/>
+                上海航班时间： ET685  上海浦东/亚的斯亚贝巴 23:30/06:50+1（飞行时间约：12小时20分）
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -690,503 +689,492 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上海/北京/广州 ✈️ 亚的斯亚贝巴（埃塞俄比亚）✈️ 塔那那利佛（马达加斯加）-昂达西贝
-[...14 lines deleted...]
-                感兴趣的客人可以跟随导游夜游保护区附近，探寻那些只有在晚上才出来“玩耍”的夜行狐猴和一些爬行动物。（约1小时）
+                上海/北京/广州  ✈️ 亚的斯亚贝巴（埃塞俄比亚）✈️  塔那那利佛（马达加斯加）
+                <w:br/>
+                北京航班时间：ET605  北京首都/亚的斯亚贝巴  00:10/07:15（飞行时间约：12小时5分钟）
+                <w:br/>
+                广州航班时间：ET607  广州白云/亚的斯亚贝巴  00:10/05:55（飞行时间约：10小时45分）
+                <w:br/>
+                09:00（埃塞时间）随后转机搭乘ET853航班前往马达加斯加首都塔那那利佛。（飞行时间约：4小时50分）
+                <w:br/>
+                13:50（马达加斯加时间）抵达随后入境，接机.
+                <w:br/>
+                前往市区途中车游阿诺西湖、独立大街等，晚餐后入住酒店休息
                 <w:br/>
                 交通：飞机/越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">特色雨林酒店（不挂星）vakona lodge /longoza lodge或同级</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">四星酒店 tometal hotel / Grand Urban Hotel或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                昂达西贝 -塔那那利佛
-[...5 lines deleted...]
-                后返回塔那那利佛（车程约5小时），途中参观有“变色龙农场”之称的蝴蝶谷私人保护区（PARCEXOTIQUE）（入内游览约1.5小时），几十种形态大小各异的爬行动物让您目不暇接。
+                塔那那利佛 -昂达西贝
+                <w:br/>
+                酒店早餐后前往昂达西贝（车程约5小时，请提前备好晕车药）
+                <w:br/>
+                途中参观有“变色龙农场”之称的蝴蝶谷私人保护区（PARCEXOTIQUE）（入内游览约1.5小时），几十种形态大小各异的爬行动物让您目不暇接
+                <w:br/>
+                后前往moronmanga镇午餐或直接前往酒店午餐，午餐后游览狐猴岛（约1小时）和鳄鱼谷（1小时）狐猴岛饲养着野生状态下的5种狐猴，包括褐狐猴，环尾狐猴跳舞狐猴和“熊猫狐猴”等，最棒的是这里的狐猴已经习惯了人类的友好，您可以享受到与狐猴亲密接触乐趣。鳄鱼谷在幽深的山谷里，这里饲养的是野生非洲尼罗鳄，尼罗鳄是非洲最大的鳄鱼，鳄鱼谷的兴致还不只是在于可以参观到野生的鳄鱼,湿滑的小径和"危险"的吊桥给游人带来惊险刺激的原始雨林探秘的乐趣。
+                <w:br/>
+                傍晚可以跟随向导夜游保护区附近，探寻那些只有在晚上才出来“玩耍”的夜行狐猴和一些爬行动物（夜探活动约1小时）
                 <w:br/>
                 交通：越野车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">四星酒店 tometal hotel / Grand Urban Hotel或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：当地午餐/酒店午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">特色雨林酒店（不挂星）vakona lodge /longoza lodge或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                塔那那利佛  ✈️ 穆龙达瓦
-[...10 lines deleted...]
-                备注：此日内陆航班以实际预定为准，行程景点可能会根据航班时间前后调整
+                昂达西贝-塔那那利佛
+                <w:br/>
+                酒店早餐后，跟随导游徒步探秘阿纳拉马扎塔特别保护区（约2小时）。这里生活着最大的狐猴Indri，Indri高达1米，叫声特殊，响彻雨林，它们热爱自由，至今还没有笼养成功的先例，由于森林砍伐和环境破坏，如今已经濒临灭绝。保护区另外还有一座兰花园，种植着许多珍贵的兰花品种。
+                <w:br/>
+                午餐后返回塔那那利佛（车程约5小时），抵达后晚餐后入住酒店
                 <w:br/>
                 交通：越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地特色酒店（不挂星）Palissandre Côte Ouest Resort &amp; SPA或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">四星酒店 tometal hotel / Grand Urban Hotel或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                穆龙达瓦
-[...3 lines deleted...]
-                搭乘独木舟前往BETANIA渔村（全程游览约2小时）：她是穆隆达瓦的一个缩影，渔村内有自己的学校、教堂、医院等，这里渔民生活水平不高，但是幸福指数非常高，我们会参观教堂、学校及学生的家庭情况，与孩子们互动。
+                塔那那利佛
+                <w:br/>
+                酒店早餐后前往蓝山行宫（游览约1小时），马达加斯加唯一世界文化遗产，塔那那利佛北郊梅里纳王朝圣山，山顶皇城含原木王宫、皇家陵寝与巨型石门，兼具本土古建与殖民风格。
+                <w:br/>
+                前往女王宫（包含斗兽场和历史博物馆）(游览约1小时)，塔那市内最具有观赏价值和人文价值的景观。女王宫的设计和修建在当时是交给英法传教队伍中的建筑师来完成的，所以保有19世纪的欧洲宫廷建筑的风格，主体建筑全部由花岗岩石砌成，巍峨挺拔，颇具气势。
+                <w:br/>
+                后手工艺品市场（约1小时），塔那的手工艺品市场就像一个浓缩版的马达加斯加：各种宝石，珍贵的鹦鹉螺化石，草编篮子，草编狐猴，猴面包树木雕，红木、紫檀木雕，编织品等等。
                 <w:br/>
                 交通：越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地特色酒店（不挂星）Palissandre Côte Ouest Resort &amp; SPA或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">四星酒店 tometal hotel / Grand Urban Hotel或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                穆龙达瓦   ✈️ 塔那那利佛
-[...10 lines deleted...]
-                交通：越野车
+                塔那那利佛  ✈️ 圣丹尼（留尼旺）
+                <w:br/>
+                参考航班：UU612 TNR RUN 1240-1510 (具体时间以当天航班为准)    飞行时间：约1小时30分
+                <w:br/>
+                酒店早餐后搭乘飞机飞往留尼旺首都圣丹尼，抵达后接机
+                <w:br/>
+                后驱车前往酒店办理入住，之后酒店自由活动
+                <w:br/>
+                交通：飞机/越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">四星酒店 tometal hotel / Grand Urban Hotel或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：X     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">四星酒店Radisson hotel Saint Denis/Exsel Creolia hotel/Ness by D Ocean或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                塔那那利佛  ✈️ 圣丹尼（留尼旺）
-[...5 lines deleted...]
-                后驱车前往酒店办理入住，之后酒店自由活动
+                圣丹尼
+                <w:br/>
+                酒店早餐，乘车前往大自然的圣殿萨拉济冰斗（Salazie），这里是一座拥有千条瀑布浇灌的青葱花园，有上帝特赐嫁纱“新娘的头纱”瀑布(VoiledeLaMariée)，有法国最美村庄之称的埃尔堡(HellBourg)，还有童话般梦幻的克里奥尔小屋，我们将漫步在安静祥和的“MareaPouled’eau”水池，邂逅当地珍奇鸟类，享受这份宁静的自由时光（共约2.5小时)
+                <w:br/>
+                午餐后前往香草园（约45分钟），留尼汪的香草种植之所以出名，还得归咎于岛上那肥沃的火山灰。在一千多年前，南来北往的候鸟，把各种植物种子带到了岛上，很快这些植物便在留尼汪生根发芽。加上近三百年来，世界各地的移民，带来了各种香草种子，留尼汪距邻国的马达加斯加之后，成为印度洋上的第二大香料种植基地。
+                <w:br/>
+                晚餐后入住酒店休息
                 <w:br/>
                 交通：越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：X     晚餐：酒店晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">四星酒店Radisson hotel Saint Denis/Exsel Creolia hotel/Ness by D Ocean或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1199,55 +1187,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 圣丹尼
                 <w:br/>
-                酒店早餐，乘车前往大自然的圣殿萨拉济冰斗（Salazie），这里是一座拥有千条瀑布浇灌的青葱花园，有上帝特赐嫁纱“新娘的头纱”瀑布(VoiledeLaMariée)，有法国最美村庄之称的埃尔堡(HellBourg)，还有童话般梦幻的克里奥尔小屋，我们将漫步在安静祥和的“MareaPouled’eau”水池，邂逅当地珍奇鸟类，享受这份宁静的自由时光
-[...3 lines deleted...]
-                晚餐后入住酒店休息
+                早餐后富尔奈斯火山(PitondelaFournaise)。富尔奈斯火山是“世界上最容易接近的火山”，也现今世界上火山运动最频繁的活火山之一，已有至少53万年的“活动史”，坐落在留尼汪岛的东南部，是世界上最引人注目的火山之一。从酒店一路驱车沿西部环岛高速公路南下，来到火山脚下，这里有隐于群山间的天然草甸牧场，牛羊成群，有“小瑞士”之称，实为自然海岛上难得一见的草原景色。通往火山的公路掺和入了火山沙土，呈现出自然而美丽的赭红色。沿途一路而上经过柯麦松死火山口(CratèreCommerson)，最终来到2000米海拔处荒寂的萨布勒高原(PlainedesSable)，这里是全球最接近火星地貌的地域。这一路从海滨植被到森林，再到青山农田，仿佛从欧洲小镇瞬移至非洲庄园，再穿越到月球表面闲庭漫步。最终到达火山观景台。（共约3小时)
+                <w:br/>
+                后我们将驱车前往南部重要城市圣皮埃尔(St-Pierre)，并在当地餐厅饱餐一顿当地克里奥偏中式餐。
+                <w:br/>
+                后观当地的朗姆酒博物馆（La Saga de Rhum）（约1小时）。这间博物馆同时也是蒸馏⼚， 是岛上三间蒸馏⼚的合作成果，它位于伊索捷蒸馏⼚(La Distillerie Isautier) 庄园中部，由最古⽼的家族糖⼚于1845年建于圣⽪埃尔。博物馆占地 600 平⽅⽶。拍摄这座运转中的蒸馏⼚，同时了解这⾥的历史、⽂化，探秘⽢蔗如何变成醇⾹的朗姆酒和蔗糖，并品尝各种⻛味混合的朗姆酒
                 <w:br/>
                 交通：越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1279,160 +1267,160 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                圣丹尼
-[...7 lines deleted...]
-                交通：越野车
+                圣丹尼（留尼旺）✈️ 毛里求斯
+                <w:br/>
+                参考航班：UU104  RUN MRU 1010-1055 (具体时间以当天航班为准)     飞行时间约：约45分钟
+                <w:br/>
+                酒店早餐，搭乘飞机飞往毛里求斯(具体时间以当天航班为准)，
+                <w:br/>
+                抵达后接机入住酒店,后自由活动，享受阳光沙滩
+                <w:br/>
+                交通：飞机/越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">四星酒店Radisson hotel Saint Denis/Exsel Creolia hotel/Ness by D Ocean或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：X     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">四星酒店Anelia Resort &amp; Spa Mauritius/Tamassa Bel Ombre或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                圣丹尼（留尼旺）✈️ 毛里求斯
-[...7 lines deleted...]
-                交通：飞机/越野车
+                毛里求斯
+                <w:br/>
+                酒店早餐后前往码头登船快艇巡游，追寻海豚的踪迹（约2小时），这是毛里求斯必打卡项目。畅游在平静的海洋中，海水的颜色会随着阳光的折射和海的深浅呈现出不同的色泽，非常美丽。您还将有机会欣赏到世界上最可爱、最调皮的动物之一海豚，经历一生可能只有一次的难忘体验。游览神奇的七色土和马尔瀑布（游览约1小时）：一条蜿蜒曲折的道路从CaseNoyale村庄伸向五彩缤纷的Chamarel，这就是世界上绝无仅有的神奇的“七色土”。
+                <w:br/>
+                下午游览卡塞拉鸟公园（游览约1小时），有“微缩版的肯尼亚”的美誉，即使名字叫鸟公园，但是里边并不只有鸟类，大型猫科动物狮子、老虎、猎豹、薮猫应有尽有，温柔的巨人长颈鹿、可爱的侏儒河马等都能看到，还有非洲独有的巨大象龟。在这里，你能体验到原始的非洲风情。
+                <w:br/>
+                返回酒店，晚餐后休息
+                <w:br/>
+                交通：越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：X     晚餐：酒店晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">四星酒店Anelia Resort &amp; Spa Mauritius/Tamassa Bel Ombre或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1445,76 +1433,76 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 毛里求斯
                 <w:br/>
-                酒店早餐后前往码头登船快艇巡游，追寻海豚的踪迹（约2小时），这是毛里求斯必打卡项目。畅游在平静的海洋中，海水的颜色会随着阳光的折射和海的深浅呈现出不同的色泽，非常美丽。您还将有机会欣赏到世界上最可爱、最调皮的动物之一海豚，经历一生可能只有一次的难忘体验。游览神奇的七色土和马尔瀑布（游览约1小时）：一条蜿蜒曲折的道路从CaseNoyale村庄伸向五彩缤纷的Chamarel，这就是世界上绝无仅有的神奇的“七色土”。
-[...3 lines deleted...]
-                返回酒店，晚餐后休息
+                酒店早餐后前往天涯海角（约20分钟），它是毛球岛最南岸的沿海公路上的一个点，海边有块巨大的岩石，可以登高望远,这里是看印度洋日落的最佳位置。
+                <w:br/>
+                游览东海湾的著名景点—蓝湾，在这里乘坐舒适的玻璃底船（约1小时），出海看五彩斑斓的珊瑚和鱼群。无论您水性如何，都可以进行浮潜与鱼儿尽情嬉戏。
+                <w:br/>
+                晚餐后酒店休息
                 <w:br/>
                 交通：越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">四星酒店Anelia Resort &amp; Spa Mauritius/Tamassa Bel Ombre或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1525,162 +1513,170 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                毛里求斯
-[...9 lines deleted...]
-                交通：越野车
+                毛里求斯  ✈️ 马埃岛（塞舌尔）
+                <w:br/>
+                参考航班：HM048 MRUSEZ 1655-1930 (具体时间以当天航班为准) 飞行时间约：2小时35分
+                <w:br/>
+                酒店早餐后自行酒店休息，后前往机场搭乘飞机飞往塞舌尔首都马埃岛(具体时间以当天航班为准)
+                <w:br/>
+                抵达后入住酒店后休息或自由活动，享受酒店各种娱乐设施。
+                <w:br/>
+                交通：越野车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">四星酒店Anelia Resort &amp; Spa Mauritius/Tamassa Bel Ombre或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：X     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">四星酒店Laïla, Seychelles, a Tribute Portfolio Resort/Canopy by Hilton Seychelles或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                毛里求斯  ✈️ 马埃岛（塞舌尔）
-[...7 lines deleted...]
-                交通：越野车/飞机
+                塞舌尔(普拉兰+拉迪格双岛一日游)
+                <w:br/>
+                酒店早餐/打包早餐后，乘坐公共渡轮，前往【普拉兰岛】；这里有充满异域风情的海滩，水晶一样清澈透亮的海水，修长迷人的棕榈叶和茂密的森林，这里是早期的探险者们心中的伊甸园。从五月谷的黑鹦鹉和类似人体器官的海椰子到拉迪格岛上的巨石和碧涛，我们将向你展示一个奇妙的世界。
+                <w:br/>
+                 在塞舌尔的第二大岛，普拉兰岛，您会看到传说中的伊甸园－【五月谷】（约30分钟）。全世界只有两个地方可以观赏到自然条件下生长的海椰子树，而普拉兰岛上被列为世界遗产的五月谷便是其中一处。海椰子形似人的臀部，还分公母。雌株和雄株离得很近，据说砍掉一棵，另外一棵也会马上枯死，所以当地人也叫它“爱情果”。
+                <w:br/>
+                【拉兹奥海滩(AnseLazio)】也曾经入选世界上最美十个海滩。另外，还看到很多照片和明信片里的经典风景——海边花岗石。这里也是欣赏美丽日落最佳地之一。（约1.5小时）
+                <w:br/>
+                随后乘坐轮渡前往拉迪格岛。因为拉迪格岛面积小，比起更商业化的普拉兰岛，这里更有返璞归真的意味，并且依然有可能找到荒芜的海湾。正是这个原因，它被美国《国家地理》杂志列入50个“一生必游之地”之一。坐上木制的卡车，悠闲地穿过绿树丛间的小道，经过一座座古老的克里奥房子，感受塞舌尔的原始和浪漫。
+                <w:br/>
+                前往殖民地时期的【联合庄园(L’UNIONESTATE)椰油厂】（约30分钟），依然飘着干椰肉的芳香，恍惚中仿佛能闻到历史的味道。
+                <w:br/>
+                参观联合庄园内的【象龟园】（约5分钟），这里生活着许多阿尔达布拉象龟。你可以近距离观察这些巨大的象龟，了解它们的生活习性。象龟是塞舌尔的标志性动物之一，它们悠闲地在庄园内漫步，为游客提供了难得的互动机会。
+                <w:br/>
+                《美国国家地理》杂志票选的全球最美沙滩【德阿让沙滩】（约1.5小时），又名银泉滩。碧海银沙以及环绕在其周的奇形怪状的岩石会让您完全迷失在塞舌尔独特的风光里。
+                <w:br/>
+                乘坐轮渡返回酒店，晚餐后休息
+                <w:br/>
+                交通：越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：X     晚餐：酒店晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内自助早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">四星酒店Laïla, Seychelles, a Tribute Portfolio Resort/Canopy by Hilton Seychelles或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1691,231 +1687,143 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                普拉兰和拉迪格双岛一日游
-[...15 lines deleted...]
-                交通：越野车
+                马埃岛（塞舌尔）✈️  亚的斯亚贝巴（埃塞俄比亚）
+                <w:br/>
+                酒店早餐后，市区游览（约30分钟），参访世界上最小的首都－维多利亚，拜访几处特别有趣的景点，包含由大英国协赠送的大笨钟，为伦敦大笨钟的双胞胎兄弟，国会大厦（外观）、博物馆外观、印度庙、邮局等重要公家机关。经过拜访传统的当地村落，一探克里奥文化及建筑特色，与在地艺术者面对面，欣赏他们制作过程及购买手工艺品。
+                <w:br/>
+                参观当地中央市场走过艾伯特街，来到塞舌尔最大的生鲜市集（约20分钟 周日关闭），也是最受欢迎的观光景点之一。新鲜鱼类、热带蔬果、草本香料等种种原料，构成五颜六色、香味丰满的城市焦点之处。
+                <w:br/>
+                午餐后前往机场。
+                <w:br/>
+                17:25（塞舌尔时间）搭乘埃塞俄比亚航空公司ET882航班飞往亚的斯亚贝巴（飞行时间约3小时45分）。
+                <w:br/>
+                20:10  （埃塞俄比亚时间）抵达亚的斯亚贝巴，前往转机搭乘航班返回国内.
+                <w:br/>
+                交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内自助早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">四星酒店Laïla, Seychelles, a Tribute Portfolio Resort/Canopy by Hilton Seychelles或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：飞机上   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马埃岛（塞舌尔）✈️ 亚的斯亚贝巴（埃塞俄比亚）
-[...82 lines deleted...]
-              <w:t xml:space="preserve">
                 亚的斯亚贝巴  ✈️ 北京/上海/广州
                 <w:br/>
-                北京航班时间：ET604  亚的斯亚贝巴/北京首都0150/1720（飞行时间约：约10小时30分钟）
-[...3 lines deleted...]
-                广州航班时间：ET606  亚的斯亚贝巴/广州白云 0030/1540（飞行时间约：约10小时10分钟）
+                北京航班时间：ET604  亚的斯亚贝巴/北京首都0145/1710（飞行时间约：约10小时25分钟）
+                <w:br/>
+                上海航班时间：ET684  亚的斯亚贝巴/上海浦东 0040/1615（飞行时间约：约10小时35分钟）
+                <w:br/>
+                广州航班时间：ET606  亚的斯亚贝巴/广州白云 0005/1500（飞行时间约：约9小时55分钟）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1981,61 +1889,63 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.北京/上海/广州往返国际机票，团队经济舱含税；
                 <w:br/>
-                2.行程所示标准酒店，双人标准间
-[...9 lines deleted...]
-                7.全程领队服务费（ 7人以下无领队）
+                2.行程所示标准酒店，双人标准间若团队出现单间，我社有权利提前说明情况并调整夫妻及亲属住宿安排，请给予理解；如有特别要求出现单间请补单房差。（海岛酒店双床标间较少 不保证双床房 望谅解！）
+                <w:br/>
+                3.马达加斯加落地签费用
+                <w:br/>
+                4.行程所列餐食，西式自助早餐，中式团队午晚餐（6菜1汤，10人一桌）或当地餐或酒店用餐；（用餐时间在飞机或船上以机船餐为准，不再另补）
+                <w:br/>
+                5.行程中所述景点门票（每个公园头次门票）
+                <w:br/>
+                6.司机，导游工资；司机饭费、油费、陆桥费、停车费等；
+                <w:br/>
+                7.全程用车（包括接送机及游览期间）；
+                <w:br/>
+                8.全程领队服务费（ 7人以下无领队）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2053,51 +1963,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.留尼汪政府规定需缴纳的酒店小费每人每晚1-2欧左右，塞舌尔酒店环境税8美金/客人/天（直接现付给酒店前台）
                 <w:br/>
                 7.以上报价未提及的项目
                 <w:br/>
-                8.特别要求之单间房差：人民币13000/人/全程；11岁以下小孩不占床减8000人民币，占床与成人同价
+                8.特别要求之单间房差：人民币11000/人/全程；11岁以下小孩不占床减6000人民币，占床与成人同价
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2196,299 +2106,364 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">直升机观海底瀑布</w:t>
+              <w:t xml:space="preserve">直升飞机俯瞰【萨拉齐冰斗】</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                A ：南部停机坪出发（15分钟）： (每周 2,3,4)
-[...22 lines deleted...]
-                包含 门票；接送车费
+                45 分钟左右的环岛直升机之旅，与经验丰富的机长一起遨游在留尼旺的碧海蓝天，越过亿万年前的冰斗群，直
+                <w:br/>
+                面壮丽的瀑布，掠过深渊，沿着延绵腹地山脉、湖泊和热带森林环岛游览，共同感受《国家地理》封面的“惊
+                <w:br/>
+                鸿一瞥”
+                <w:br/>
+                注：每辆直升机要满6名乘客起飞。直升机公司会在预计飞行日期前一天最终确认第二天的飞行
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 分钟</w:t>
+              <w:t xml:space="preserve">45 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 325.00</w:t>
+              <w:t xml:space="preserve">€(欧元) 310.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">直升机观海底瀑布</w:t>
+              <w:t xml:space="preserve">直升机观海底瀑布 （2人起预定） （机位有限，建议提前预定）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                B: 南部停机坪出发（25分钟）： (每周 2,3,4)
-[...1 lines deleted...]
-                • 途径路线： 
+                A ：南部停机坪出发（15分钟）： (每周 2,3,4)
+                <w:br/>
+                • 途径路线：
                 <w:br/>
                 • Departure from: 从拉维翁冒险公园出发，
                 <w:br/>
-                • Passes in front of:  经过七色土和瀑布，
-[...22 lines deleted...]
-                包含 门票；接送车费
+                • Passes in front of: 经过七色土和瀑布，
+                <w:br/>
+                • Go ahead: Macondé, 前往天涯海角，
+                <w:br/>
+                • Go ahead: 观赏海底瀑布奇观，
+                <w:br/>
+                • Walk past: 经过莫纳山，
+                <w:br/>
+                • Ahead: 前往福尔诺岛，
+                <w:br/>
+                • Ahead:  前往风筝湖泊，
+                <w:br/>
+                • Ahead: 前往莱伯妮海滩，
+                <w:br/>
+                • Back to the start: 返回到拉维翁冒险公园。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 分钟</w:t>
+              <w:t xml:space="preserve">15 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 440.00</w:t>
+              <w:t xml:space="preserve">$(美元) 325.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">直升机观海底瀑布</w:t>
+              <w:t xml:space="preserve">直升机观海底瀑布 （2人起预定） （机位有限，建议提前预定）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                B: 南部停机坪出发（25分钟）： (每周 2,3,4)
+                <w:br/>
+                • 途径路线： 
+                <w:br/>
+                • Departure from: 从拉维翁冒险公园出发，
+                <w:br/>
+                • Passes in front of:  经过七色土和瀑布，
+                <w:br/>
+                • Ahead: 前往黑河谷，
+                <w:br/>
+                • Past:前往贝尼奇耶岛
+                <w:br/>
+                • Passes in front of: 经过水晶岩，
+                <w:br/>
+                • Passes in front of:  经过莫纳山，
+                <w:br/>
+                • Drive past: 看到自然奇观，海底瀑布，
+                <w:br/>
+                • Passes by前往福尔诺岛，
+                <w:br/>
+                • Pass in front of:前往莱伯妮海滩，
+                <w:br/>
+                • Ahead: 前往开普湾，
+                <w:br/>
+                • Return to: 返回到拉维翁冒险公园。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 440.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机观海底瀑布 （2人起预定） （机位有限，建议提前预定）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 C:北部停机坪出发（45分钟）（每周1,5,6,7）
                 <w:br/>
                 • 途径路线：
                 <w:br/>
                 • Departure from:北部停机坪出发，
                 <w:br/>
                 • Passes in front of: 经过路易港，
                 <w:br/>
                 • Passes by:经过塔马琳，
                 <w:br/>
                 • Ahead:  前往贝尼奇耶岛，
                 <w:br/>
                 • Drive past:  经过莫纳山，
                 <w:br/>
                 • Passes in front: 看到自然奇观，海底瀑布
                 <w:br/>
                 • Drive past:经过七色土，
                 <w:br/>
                 • Ahead: 前往黑河谷，
                 <w:br/>
                 • Ahead: 前往七溪瀑布，
                 <w:br/>
                 • Ahead: 前往拇指山，
                 <w:br/>
                 • Ahead前往人头山，
                 <w:br/>
                 • Back to the start: 返回北部停机坪
-                <w:br/>
-[...4 lines deleted...]
-                包含 门票；接送车费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">45 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2678,61 +2653,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.参团以到25000元/人订金为准，取消定金不退；
-[...9 lines deleted...]
-                5.如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用
+                参团以到20000元/人订金为准，用于机票、门票及预定酒店；
+                <w:br/>
+                 退团说明：
+                <w:br/>
+                    行程开始前 40-30 日，按旅游费用总额的 10%；
+                <w:br/>
+                行程开始前 30-15 日，按旅游费用总额的 50%；
+                <w:br/>
+                行程开始前 15-07 日，按旅游费用总额的 75%；
+                <w:br/>
+                行程开始前 07-0 日，按旅游费用总额的 100%；
                 <w:br/>
                 ★以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2883,51 +2858,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>