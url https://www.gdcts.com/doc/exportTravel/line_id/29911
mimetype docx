--- v1 (2026-03-24)
+++ v2 (2026-07-16)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">QMCW6DCZ-ZC2</w:t>
+              <w:t xml:space="preserve">ZC-QMCW6DCZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,102 +345,102 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班：广州-清迈 CZ3033 CANCNX 1550/1750
                 <w:br/>
-                参考航班：清迈-广州 CZ3034 CNXCAN 1850/2220
+                参考航班：清迈-广州 CZ3034 CNXCAN 1850/2225
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【豪华客机】：甄选 南方航空 正点航班 广州直飞清迈，拒绝红眼航班！
                 <w:br/>
                 【升级住宿】：全程入住网评四钻酒店！
                 <w:br/>
-                【舌尖美味】：咖喱螃蟹、火山排骨、将军龙虾面、大象营地自助餐等！
+                【舌尖美味】：清莱莲花馒头猪脚餐+火山排骨+冬阴功孔明鱼汤、元宝泰式特色餐、五星酒店自助餐等！
                 <w:br/>
                 【网红打卡】：艺术的殿堂，信仰的净土--龙坤艺术庙（白庙）！
                 <w:br/>
                 宗教与艺术的完美融合--清莱蓝庙！
                 <w:br/>
                 文艺与时尚的交汇点--清迈古城！
                 <w:br/>
                 以孝为根，以善为本，布施之道，自在其中--布施活动！
                 <w:br/>
                 【小城魅力】：元宝仙踪庄园14合1、辛哈公园、塔佩门、水果街！
                 <w:br/>
                 【特别赠送】：人妖表演（VIP座）、泰国芒果糯米饭、小象钥匙圈！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -811,55 +811,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                双龙寺 - 车游清迈古城 - 塔佩门 - 水果街 - 人妖表演（VIP座位）
-[...3 lines deleted...]
-                后往【车游清迈古城】（游览时间约 20 分钟）清迈古城，拥有悠久的历史、丰富的文化遗产和宁静的自然风光而闻名。这里不仅有保存完好的古城墙和护城河，还有众多的佛教寺庙。
+                车游清迈古城 - 塔佩门 - 水果街 - 人妖表演（VIP座位）
+                <w:br/>
+                早餐后，后往【车游清迈古城】（游览时间约 20 分钟）清迈古城，拥有悠久的历史、丰富的文化遗产和宁静的自然风光而闻名。这里不仅有保存完好的古城墙和护城河，还有众多的佛教寺庙。
                 <w:br/>
                 后往【塔佩门】（游览时间约 30 分钟）塔佩门是清迈古城所遗留下来的唯一遗迹，古城于1296年所建成。清迈古城建成时，用红色的砖块相砌而成的围墙足足高达两米，非常气派。可惜由于经历风雨和岁月的沧桑，雄壮的清迈古城只留下那道大门作为影子被后人所记住。这座拥有历史风貌的城门，广场上的白鸽，经过的行人都会不由自主的将目光聚集在城门前的广场上。
                 <w:br/>
                 后往【水果街】（游览时间约 60 分钟）位于清迈古城附近，是当地人的主要菜市场之一，也有少数旅游团光顾。市场内有一条专门的水果街，水果价格简直让人惊喜！
                 <w:br/>
                 后往【人妖表演（VIP座位）】（停留时间约60分钟）人妖表演是泰国特色之一，吸引了众多国内外游客前来观赏。清迈人妖表演有着自己的独特风格，融合了兰纳风情与专业的歌舞表演。表演内容既包含古典元素，也不乏现代流行元素，形式丰富多样，包括歌剧、嬉皮搞笑类等，适合全家人观看。舞台设计、灯光、音效和舞美都达到了较高的水准，为观众带来一场视听盛宴。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早     午餐：将军龙虾面     晚餐：X   </w:t>
@@ -895,78 +893,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                旺灵寺+参拜四面佛、布施活动（每人一份布施物品）- 广州
-[...5 lines deleted...]
-                午餐后前往机场，乘飞机返回于当地机场解散，结束愉快的旅行。
+                双龙寺 - 每人赠送一碗品尝燕窝 -  广州
+                <w:br/>
+                早餐后，前往【双龙寺】（游览时间约 60 分钟）泰国著名的佛教避暑胜地，位于泰国清迈，是一座由白象选址、皇室建造，充满传奇色彩的庙宇，传说有位锡兰高僧带了几颗佛舍利到泰国，其中一颗在兰纳第六个王的寺庙供奉了13年，他为了想让自己的百姓也能够供奉佛舍利，所以就让白象寻找圣地。大象一直往现在的素贴山，就在现在所看到的塔处停下，然后白象死了。王就建立塔在这里，让他的人民也可以供奉释迦牟尼的舍利。又由于山路两旁有两只金龙守护，所以便叫做“双龙寺”。午餐后每人品尝一碗燕窝，指定时间前往机场，乘飞机返回于当地机场解散，结束愉快的旅行。
                 <w:br/>
                 交通：参考航班：清迈-广州 CZ3034 CNXCAN 1850/2220
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内早     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内早     午餐：PLUBPLA 五星酒店自助餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1015,109 +1009,111 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 (1)广州机场-清迈往返经济舱机票（含税）。
                 <w:br/>
                 (2)行程中所列酒店或同级酒店住宿(含早)费（标准为二人一房，如需入住单间则另付单间差费用)。
                 <w:br/>
-                (3)全程含4早4正（不含酒水），常规正餐餐标50元/人，如自动放弃不用餐，餐费款项恕不退还。
+                (3)全程含4早5正（不含酒水），常规正餐餐标50元/人，如自动放弃不用餐，餐费款项恕不退还。
                 <w:br/>
                 (4)行程表中所列景点的第一门票（不含个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 (5)旅行社责任险及赠送团队意外保险。
                 <w:br/>
                 (6)境外旅游巴士及外籍司机（地接用车将根据团队人数安排，保证每人1个正座）。
+                <w:br/>
+                (7)小费¥250/人
+                <w:br/>
+                (8)含燃油附加费¥200/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                (1)航空公司燃油税临时升幅。
-[...3 lines deleted...]
-                (3)护照费，节假日旺季升幅。
+                (1)除行程表所列之外的个人消费，出入境行李的海关税、行李物品的搬运费、保管费、超重费、航空保险及个人旅游意外保险，不可抗力因素所产生的额外费用（包括飞机延误所产生的费用）等。
+                <w:br/>
+                (2)护照费，节假日旺季升幅。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1419,54 +1415,50 @@
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 (1)价格：
                 <w:br/>
                 ①　小童（2-11岁，不占床）：与成人同价
                 <w:br/>
                 ②　小童（12-18岁，必须占床）：成人价+600元/人
                 <w:br/>
                 (2)65岁以上（含65岁）长者，且参团前须提供医院身体证明报告(含心电图、血压、呼吸道)并建议在直系亲属的陪同下参团，长期病患者和孕妇不建议参团，如报名时不主动提出，旅途中如遇任何因自身原因造成的意外则由旅客自行承担。
-                <w:br/>
-[...2 lines deleted...]
-                (4)不含单房差：900元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1560,51 +1552,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>