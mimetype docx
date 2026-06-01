--- v0 (2025-12-24)
+++ v1 (2026-06-01)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【寻根问祖—珠玑古巷】韶关3天丨关丹霞山 梅“雪”大地丨染香韶州—南雄梅关古道行程单</w:t>
+        <w:t xml:space="preserve">【韶关3天】寻根问祖南雄珠玑古巷丨韶关丹霞山 南华寺祈福丨云巅之上—云门山+水上乐园行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20251220SP39236512</w:t>
+              <w:t xml:space="preserve">TX-20260518SP10317944</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -406,57 +406,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程特色：
+                云巅之上—云门山+水上乐园
                 <w:br/>
                 “广东第一巷”寻根问祖南雄珠玑古巷
                 <w:br/>
                 世界自然遗产、国家5A级景区、世界丹霞命名地—韶关丹霞山
                 <w:br/>
-                赏梅“雪”大地  染香韶州——南雄梅关古道
+                “千年古刹 唐风禅韵”【曹溪文化广场、南华禅寺】
                 <w:br/>
                 连住2晚南雄青嶂山温泉酒店度假村 浸泡天然氡温泉
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -575,219 +575,231 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第1天：集中地--午餐自理-梅关古道-南雄青嶂山温泉酒店度假村—晚餐自理
-[...1 lines deleted...]
-                出发地出发，沿路接齐各位贵宾后出发，乘车前往历史文化名城—韶关。（车程约3.5小时），抵达后午餐自理。后前往【梅关古道】（车程约45分钟）。梅关古道位于梅岭顶部，南雄梅关历来是南北交通要道，也是历代兵家必争之地，史称南雄。陈毅也曾在此留下脍炙人口的梅岭三章，寒冬时节，红梅绽放，百态千姿，竞丽争妍。梅岭古道是全国保存得最完整的古驿道。古道约6尺宽，路面整齐地铺着鹅卵石，道旁是繁茂的灌木丛，两侧山崖树木葱茏，层峦叠翠。（梅花最佳观赏期12月下旬—1月，花会随气候变化而变化，以景区为准，旅行社不作赔偿。）
+                集中地--午餐自理--丹霞山-南雄青嶂山温泉酒店度假村—晚餐自理
+                <w:br/>
+                出发地出发，沿路接齐各位贵宾后出发，乘车前往历史文化名城—韶关。（车程约3.5小时），抵达后午餐自理。
+                <w:br/>
+                餐后前往游览【丹霞山旅游风景区】（步行上、下山约2.5小时）（推荐自费索道套餐）丹霞山是世界“丹霞地貌”命名地，总面积292平方千米，是广东省面积最大的风景区、以丹霞地貌景观为主的风景区和世界自然遗产地。由680多座顶平、身陡、麓缓的红色砂砾岩石构成，“色如渥丹，灿若明霞”，以赤壁丹崖为特色。据地质学家研究表明，在世界已发现1200多处丹霞地貌中发育最典型、类型最齐全、造型最丰富的丹霞地貌集中分布区。
+                <w:br/>
+                到丹霞山旅游，如果仅仅登山游玩，而没有游览锦江，那么你的流程只能算是完成了一半，将是万分遗憾。可自费乘船游览【水上丹霞】（推荐自费游船套餐）锦江丹山碧水，犹如一条美丽的丝带，缠绕在丹霞山的腰间，山水丹霞，如诗如画，船行江上，两岸的美景既有长江三峡的雄奇壮观，又有桂林漓江的旖旎，还有世外桃源的阡陌炊烟。“锦江画廊”黄金旅游线路，中外游客及名人雅士无不感叹 “桂林山水甲天下，尚有广东一丹霞”，在1986年中国佛家协会会长赵朴初，坐船游水上丹霞，感叹“临别游江再看山，万古丹霞冠岭南”，不游漓江，枉去桂林，不游锦江，枉来丹霞。乘船游水上丹霞，能欣赏到丹霞山二大景区的著名景点二十几处，水上看阳元山、将军寨、睡美人、群象过江、赤壁丹霞、鲤鱼跳龙门、金龟朝圣、观音送子、丹霞茶园……
                 <w:br/>
                 随后乘车前往【南雄青嶂山温泉旅游度假村】办理入住，晚餐自理，自由浸泡温泉，温泉水属国内罕见。权威机构鉴定为珍贵高氡温泉，浸泡之后，皮肤特别滋润爽滑。
                 <w:br/>
+                交通：汽车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">南雄青嶂山温泉酒店度假村</w:t>
+              <w:t xml:space="preserve">南雄青嶂山温泉酒店度假</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第2天：早餐--珠玑古巷--午餐自理--入住酒店—晚餐自理
-[...3 lines deleted...]
-                游览南雄【珠玑古巷】（游览约2小时）原称敬宗巷，位于广东省南雄市北部偏东，地处梅岭与南雄市之间。唐开元四年（716年），张九龄奉诏开凿大庾岭路，梅关古道成为古代中原和江南通往岭南最重要的道路。而珠玑巷就在古驿道上，是古代中原人翻越梅岭后到达岭南的第一个商业重镇。珠玑巷是广东仅有的宋代古巷古道，有“广东第一巷”之称，是中华民族拓展南疆的中转地。从珠玑巷迁播出去的姓氏至今已达180多个，其后裔繁衍达7000多万人，遍布海内外。珠玑巷被称为广府人的祖居之地，是中国三大寻根地之一，是广府文化的发祥地，被誉为“中华文化驿站，天下广府根源”。
+                早餐-珠玑古巷--午餐自理--入住酒店—晚餐自理
+                <w:br/>
+                享受一个在大自然的美妙呼唤，享用早餐。
+                <w:br/>
+                约9：00后前往游览南雄【珠玑古巷】（游览约2小时）原称敬宗巷，位于广东省南雄市北部偏东，地处梅岭与南雄市之间。唐开元四年（716年），张九龄奉诏开凿大庾岭路，梅关古道成为古代中原和江南通往岭南最重要的道路。而珠玑巷就在古驿道上，是古代中原人翻越梅岭后到达岭南的第一个商业重镇。珠玑巷是广东仅有的宋代古巷古道，有“广东第一巷”之称，是中华民族拓展南疆的中转地。从珠玑巷迁播出去的姓氏至今已达180多个，其后裔繁衍达7000多万人，遍布海内外。珠玑巷被称为广府人的祖居之地，是中国三大寻根地之一，是广府文化的发祥地，被誉为“中华文化驿站，天下广府根源”。
                 <w:br/>
                 随后乘车前往【南雄青嶂山温泉旅游度假村】办理入住，晚餐自理，自由浸泡温泉，温泉水属国内罕见。权威机构鉴定为珍贵高氡温泉，浸泡之后，皮肤特别滋润爽滑。
                 <w:br/>
+                交通：汽车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">南雄青嶂山温泉酒店度假村</w:t>
+              <w:t xml:space="preserve">南雄青嶂山温泉酒店度假</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第3天：早餐—丹霞山---午餐自理--返程
-[...5 lines deleted...]
-                午餐自理后返程广州；
+                早餐-【云门山—水上乐园】--午餐自理—南华寺—返程
+                <w:br/>
+                早餐后，后前往【云门山旅游度假区】（已含景区大门票+水上乐园），不含缆车单程70元/人，双程100元/人，景区各种花花期有季节性，以实际参观为准），云门山海拔1215米，高峰直入云天，云雾常罩峰顶。旁有“脉接云门山”的秀顶峰，古称乳源八景之一——秀顶奇云、亦为岭南胜地。期间可在园内自由活动（花季产品按实际展示为准）。
+                <w:br/>
+                登【1638 级祥云梯】踏入景区，穿过云门坊，遇见云门塔，登上风雨阁，眺望整个云门山景区，从山门广场登上 1683 级云梯漫步，沿途感受着云门寺的灵气，峡谷游道两旁是茂密的原始森林，遍布珍贵的动植物，在这秀美的环境中，远离世间烦扰，感悟佛教文化的博大精深，领会禅的奥义，升华自己的心灵境界，与福结缘。
+                <w:br/>
+                韶关首座刺激高【云门山玻璃桥】由全透明玻璃铺设而成。全长316米，高悬于168米山腰上，横穿万丈深谷，直通险峻山峰！值风和日丽之时，踏在玻璃桥上，景区峡谷风光尽收眼底。行走其上彷如“人在空中走，景在脚下游”，惊险无比云深雾重之际，桥上悬空赏景漫步云端，如若“脚踏祥云，腾云驾雾”。
+                <w:br/>
+                观赏【云上飞瀑】是集世界最高和最大的瀑布内观景电梯，瀑布出水口宽八米，从顶端直流而下，落差达168米，相当于五十层楼的高度。瀑布内安装有三台观景电梯，每台观景电梯可一次容纳15人，是世界上罕见的瀑布与观景电梯组合游玩体验项目。瀑布顶端设80米长的玻璃观景平台供游客观赏，世界最高瀑布内观景电梯，世界上最大的瀑布内观景电梯。
+                <w:br/>
+                约12:00午餐自理，游览【南华禅寺】（不含门票20元/人）是中国佛教名寺之一，是禅宗六祖惠能宏扬"南宗禅法"的发源地。南华寺始建于南北朝梁武帝天监元年(公元502年)。天监三年，寺庙建成，梁武帝赐"宝林寺"名。南华寺之所以名扬天下，是因为禅宗六祖慧能大师驻锡传灯的祖庭道场，大师在此传法三十余载，并有六祖肉身塔存世。南华寺的布局非常协调，古朴典雅，气魄宏大，雄伟壮观。寺中佛像、浮雕、壁画十分精湛，叹为观止，是极其珍贵的文物。寺中院落宽敞，古树成林，环境幽静，满园秀色。最引人注目的是两棵枝繁叶茂、势欲参天的菩提树。传说它是印度高僧智药三藏从西域到中国传教，建南华寺带来的，并亲自栽在南华寺前院，后经六祖慧能精心培植，并代代精心培植延续至今，它常青不衰，象征佛光照耀人间、灵照塔、六祖殿等建筑群组成。
+                <w:br/>
+                游览后返回广州，结束愉快行程。
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
-                <w:br/>
-                此赏花线路，旅行社根据往年景区最佳时期预先开发出团班期，但花效果，容易受到温度、空气、水份等不可控因素影响对欣赏效果出现偏差。当此情况发生时为准，旅行社不作任何赔偿。敬请谅解。
                 <w:br/>
                 景点：行程自费推荐： A套餐【长老峰往返索道+水上丹霞游船】价格：168元/人 B套餐【水上丹霞游船】价格：120元/人 C套餐【长老峰往返索道】价格：60元/人 （客人自主选择，客人参与，请配合导游签名同意；客人不参与将不影响参团体验（或客人不参与，导游会安排附近自由活动））
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -853,57 +865,92 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                出发日期：6月12/19/26日,7月3/10/17/24/31日，8月7/14/21/28日
+                <w:br/>
+                <w:br/>
+                价格
+                <w:br/>
+                65周岁以上长者：499元/人（占床、含车位、餐、门票）
+                <w:br/>
+                1.2米以上/成人：599元/人（占床、含车位、餐、门票）
+                <w:br/>
+                1.2米以下小童：299元/人（含车位）
+                <w:br/>
+                <w:br/>
+                房差说明
+                <w:br/>
+                三人房：无
+                <w:br/>
+                单房差：350元/人
+                <w:br/>
+                减房差：无
+                <w:br/>
+                如报名儿童身高与实到儿童身高不符，超高费用客人自理
+                <w:br/>
+                <w:br/>
+                推荐自费套餐：属于个人自费活动项目，自愿消费。
+                <w:br/>
+                A套餐【长老峰往返索道+水上丹霞游船】价格：168元/人
+                <w:br/>
+                B套餐【水上丹霞游船】价格：120元/人
+                <w:br/>
+                C套餐【长老峰往返索道】价格：60元/人
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                【费用包含】
+                <w:br/>
                 1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
                 2、用餐：含2早餐（餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与)；
                 <w:br/>
                 3、门票：行程所含景点首道大门票（园内园景点门票自理）；
                 <w:br/>
-                4、住宿：2晚韶关南雄青嶂山温泉酒店度假或同级 标准房双床/大床
+                4、住宿：2晚韶关南雄青嶂山温泉酒店度假 标准房双床/大床
                 <w:br/>
                 （具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差）；
                 <w:br/>
                 5、服务：含全程优秀导游服务；
                 <w:br/>
                 6、购物：0购物。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1202,51 +1249,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
@@ -1422,51 +1469,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>