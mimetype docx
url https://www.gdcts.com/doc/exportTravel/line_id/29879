--- v0 (2026-02-11)
+++ v1 (2026-06-01)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【英西峰林十里画廊】清远2天丨驼峰山百年古桥丨中国红樱花谷丨体验手工制作豆浆行程单</w:t>
+        <w:t xml:space="preserve">【清远英西峰林2天】清远玄真飞天悬空魔毯丨豪吃小龙虾，每成人赠送2只鸡行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260117SP39984401</w:t>
+              <w:t xml:space="preserve">TX-20260518SP10318651</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,113 +345,118 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上车点：
                 <w:br/>
-                8:00 越秀公园C出口
-[...2 lines deleted...]
-                <w:br/>
+                08：00越秀南汽车站（地铁团一大A出口）
+                <w:br/>
+                08:45 花都云山体育馆北门（花果山地铁站A2出口）
                 <w:br/>
                 下车点：原上车点下车
+                <w:br/>
+                市区指定范围内15人或以上定点接送
+                <w:br/>
+                （下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                请客人准时到达出发集合地点，过时不候。
+                <w:br/>
+                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程特色：
-[...9 lines deleted...]
-                5、食足4餐：特色九龙鸡美食宴+猪肚鸡美食宴+下午茶小吃
+                英西峰林核心景区：亿年冰河九重天 天然氧吧老虎谷
+                <w:br/>
+                【玄真大峡谷】含大门票赠送双龙飞天悬空魔毯+红枫银杏网红隧道+峡谷瀑布群
+                <w:br/>
+                含清水小龙虾主题晚宴，每围安排6斤小龙虾
+                <w:br/>
+                每成人赠送：秘制清远咸香鸡2个
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -568,159 +573,149 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第一天：集中出发-美丽乡村-午餐-峰林十里画廊驼峰山-百年古桥-豆腐手工作坊-入住酒店 午餐：含       晚餐：含           住 ：英德市舒适酒店
-[...13 lines deleted...]
-                17：00前往英德市区餐厅享用晚餐后办理入住当地酒店。
+                集中-英西峰林走廊-午餐（自理）-九重天-英九庄园格桑花-小龙虾主题晚餐-入住英德市区酒店
+                <w:br/>
+                早上指定时间/地点集中出发，乘车前往英西峰林。
+                <w:br/>
+                前往【英西峰林画廊】参观有“岭南第一峰林”美誉的峰林走廊，它处处成景，步步皆画，牧牛炊烟、竹林村舍、宁静的原始田园风光，让你有一种回归大自然的感觉。有如诗似画清澈透明的潺潺小溪，有景色独特河水穿洞而过的穿天崖，有规模宏大、景色壮观、1000多座山峰呈线型排布，形态不一，错落有致。风光绮丽、景致醉人， 除迷倒中外游客外，也成为摄影爱好者猎影之地。
+                <w:br/>
+                午餐自理
+                <w:br/>
+                【峰林九重天】位于世界洞漂之王--老虎谷漂流景区内，是英西峰林核心景区。观光洞内观光栈道全长1000多米，遍布奇特无比、独一无二、多姿多彩、维妙维肖、神奇美丽的“英石峰林群”“钟乳石林群”，集清远“漂流、地下河、溶洞”“三合一”游玩精华为一身；天然溪流自然穿洞而过，洞内长满奇特形态的英石、钟乳石等；九重天作为一个休闲养生胜地，拥有着含氧量极高，每立方厘米高达1.5万个空气负离子的森林氧吧，此处树木密集、鸟语花香，伴有泉水叮咚、流水潺潺、沁人心脾，走进山间小径幽然脱俗，让你完全置身在一个与世隔绝的“世外桃源”
+                <w:br/>
+                格桑花茶园（花期预计5月10日-6月30日，受天气影响较大，观赏效果以实际为准，赠送项目，不做补偿），英九庄园文旅项目成型于2020年，全园面积3000亩，地处北江上游，依山傍水，景色秀丽，生态环境优越，是北江生态画廊、林廊绿道的组成部分。景区四时有不谢之花、八节有长青之草；已建成“智慧生态茶园”、“中央智能茶厂”、2500㎡游客接待中心、1000㎡茶文化展厅、300㎡非遗传承区、科普实验室、野炊区、拓展区、农耕区、徒步区、特色餐厅等；2022年12月荣获“国家级生态农场”称号；山水林田湖草是一个生命共同体，英九庄园致力于守护生物多样性，打造集山水林田湖草茶一体化的绿色、可持续发展茶旅道路。
+                <w:br/>
+                小龙虾主题晚餐后，入住英德市区酒店。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：小龙虾主题晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">英德市舒适酒店</w:t>
+              <w:t xml:space="preserve">入住英德市区酒店，参考酒店：英德一休酒店/逸德酒店/希安酒店/胜开酒店/美悦酒店/俊兴酒店/美树酒店或者同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第二天：早餐-千亩樱花谷-同心岛、情人桥-自理午餐-梅子寨-悬壶茶园茶趣园-返程   早餐：含 午餐：不含 住：温馨的家
-[...14 lines deleted...]
-                <w:br/>
+                早餐-玄真大峡谷-午餐（自理）-返程
+                <w:br/>
+                早餐后，后乘车前往游览【玄真大峡谷】(含大门票赠送双龙飞天悬空魔毯+红枫银杏网红隧道+峡谷瀑布群。如遇景区不开检修不开魔毯，恕无费用可退)，位于国家AAAA级玄真漂流旅游度假区内，38平方公裹森林峡谷，不可复制的自然生态资源，森林覆盖率高达95.9%，大峡谷入口处首先映入眼帘就是“世界跨度最长的星空魔毯”星空魔毯又称飞天电梯，获得创世界纪录协会“世界上最长的半封闭式悬空旅游观光索道”!魔毯依托原有坡体顺势而建，总跨度198米，最大速度为1米/秒，坡度39.5%，它在方便游客上山的同时也减轻游客的徒步登山之苦，乘坐魔毯-路前行，沿途风景一览无余、满足了游客“一览众山小”的观光需求、让游客感受到堪比无人机视角般的观景体验;走进气，绝对是名副其实的纯天然森林大氧吧，沿着山道而行还有让人瞩目的正是一汪汪清澈如镜的溪潭，水质晶莹碧透，如同碧玉翡翠，又如同镜中画卷，美到窒息!
+                <w:br/>
+                走进全长3.8公里的森林峡谷，两侧山高崖陡，叠嶂起伏，满目青葱，风光旖旎，置身山间呼吸着8万/cm³高负氧离子的清新空气，绝对是名副其实的纯天然森林大氧吧，沿着山道而行还有让人瞩目的正是一汪汪清澈如镜的溪潭，水质晶莹碧透，如同碧玉翡翠，又如同镜中画卷，美到窒息！沿途还可以欣赏广东省首家溪降项目“峡谷人体漂流”溪降之王赛道！
+                <w:br/>
+                午餐自理，后结束愉快行程,乘车返回温馨家园！
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
-                <w:br/>
-                由于节假日路上车辆较多，容易出现塞车情况，因此类不可抗力原因造成延误和无法履行合同，导致变更旅游行程，发生费用增减的，增加部分由游客承担，未发生费用的，旅行社退还游客，旅行社不作任何赔偿。敬请谅解。
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -784,61 +779,84 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                交通：根据实际人数安排45-53座旅游空调车，保证一人一个正座
-[...9 lines deleted...]
-                导游：提供导游服务（广州接团清远送团）
+                出发日期：5月30日，6月6/10/13/19/20/24/27日
+                <w:br/>
+                <w:br/>
+                价格
+                <w:br/>
+                1.2米以上/成人：339元/人（占床、含车位、餐、门票）
+                <w:br/>
+                1.2米以下小童：199元/人（含车位）
+                <w:br/>
+                <w:br/>
+                房差说明
+                <w:br/>
+                三人房：无
+                <w:br/>
+                单房差：150元/人
+                <w:br/>
+                减房差：无
+                <w:br/>
+                如报名儿童身高与实到儿童身高不符，超高费用客人自理
+                <w:br/>
+                <w:br/>
+                【费用包含】
+                <w:br/>
+                1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
+                <w:br/>
+                2、用餐：含1早餐1正餐（餐均为酒店配套，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与)；
+                <w:br/>
+                3、门票：行程所含景点首道大门票（园内园景点门票自理）；
+                <w:br/>
+                4、住宿：英德舒适型酒店参考酒店英德一休酒店/逸德酒店/希安酒店/胜开酒店/美悦酒店/俊兴酒店/美树酒店或者同级(包含每人每天一床位，若出现单男单女，客人须在出发前自补房差)
+                <w:br/>
+                （具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差）；
+                <w:br/>
+                5、服务：含全程优秀导游服务；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -918,51 +936,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
@@ -1138,51 +1156,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>