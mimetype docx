--- v0 (2026-03-24)
+++ v1 (2026-08-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【特惠▪寻秦记】陕西双飞5天 | 兵马俑 |华清宫 | 白鹿原影视城| 西安博物院 | 大唐不夜城 |青龙寺| 蓝田水陆庵| 兴庆宫公园（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">【亲子▪寻秦记】陕西双飞6天 | 兵马俑 | 高家大院 | 白鹿原影视城| 西安博物院 | 大唐不夜城 |大慈恩寺| （纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-202604A5</w:t>
+              <w:t xml:space="preserve">DFY-20260708A5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,96 +168,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安市</w:t>
+              <w:t xml:space="preserve">西安市-安康市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -345,112 +345,110 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【大交通】以下时间仅供参考，以实际名单通知出票为准，敬请谅解
                 <w:br/>
-                【去程】广州 → 西安｜CZ3201 0710-0945
-[...3 lines deleted...]
-                （进出港口跟具体航班时间以实际出票为准）
+                【去程】广州 → 安康｜CZ6463（07:10-09:30）
+                <w:br/>
+                【回程】安康 → 广州｜CZ6464（10:15-12:30）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★【世界第八大奇迹】AAAAA景区【秦始皇陵兵马俑】秦王朝最强特种兵部队
-[...9 lines deleted...]
-                ★【寻味西安·舌尖上的美味】人间烟火气最抚凡人心【回民街】一条承载千年历史底蕴的美食长廊
+                ★【世界第八大奇迹】沉睡两千年的地下军团——【秦始皇陵兵马俑】8000陶佣栩栩如生，仿佛听见大秦战鼓自地心轰鸣，铁骑踏碎六国山河！此生若未亲临，怎敢言懂中国之魂？
+                <w:br/>
+                ★【金榜题名·士子荣光】正善之门——【大慈恩寺大雁塔】承载着古代学子金榜题名的荣耀与梦想！
+                <w:br/>
+                ★【博物通史】唐三彩骆驼仍驮着丝路风沙，鎏金铜龙依旧盘踞盛唐气象——【西安博物院】3000珍宝讲述着：何以长安？何以中国？
+                <w:br/>
+                ★【榜眼府邸】西安必打卡——【高家大院】感受古建筑的精美绝伦，欣赏国家级非物质文化遗产【皮影戏】
+                <w:br/>
+                ★【全球爆火】《黑神话：悟空》取景地之一【蓝田水陆庵】它拥有国内保存最好、数量最多的连环彩色壁塑群，可称得上是中国的第二敦煌
+                <w:br/>
+                ★【关中迪士尼】关中民俗文化最佳体验地【白鹿原影视城】以演艺、建筑、历史等为载体，深度还原了关中民俗文化
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -567,439 +565,533 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-西安
-[...1 lines deleted...]
-                指定时间于广州白云机场集中，参观【西安博物院】（约1.5小时）又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。青铜器的厚重、陶俑的生动、瓷器的温润、金银器的华丽、书画的墨香……无不散发着古文化的独特魅力。漫步于【钟鼓楼广场+北院门仿古步行街】（约1.5小时），在具有民族特色的回民小吃街自费品尝美食【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】
+                广州-安康-西安
+                <w:br/>
+                根据航班时间，广州白云机场集中，送团人将为您办理登机手续！搭乘航班前往安康！
+                <w:br/>
+                导游接团后，前往西安（约2.5小时），参观【大慈恩寺-大雁塔】听千年科举回响，触摸白居易“雁塔题名”的少年意气，赴一场少年立志之约（约2小时）大雁塔由高僧玄奘亲自主持修建，既是佛教圣地，更是中华文明开放与求知精神的象征。
+                <w:br/>
+                唐代新科进士及第后，齐聚塔下题名留念，白居易27岁中举，挥毫写下：“慈恩塔下题名处，十七人中最少年。”今日少年立于塔前，触摸碑文，仿佛听见千年前那声意气风发的回响。
+                <w:br/>
+                夜游【大唐不夜城】（约2小时），耗资50亿打造的新唐人街，整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：【西安博物院】【钟鼓楼广场+北院门仿古步行街】
+                景点：【大慈恩寺-大雁塔】【大唐不夜城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含     午餐：餐标30元/人     晚餐：不含   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：锦业路智选、怡景花园、中洲国际酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：特色餐长安大排档     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：浐灞万枫、高新南智选酒店、新时代大酒店、宜尚酒店（太奥广场店）或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-蓝田-西安
-[...5 lines deleted...]
-                白鹿原影视基地套票（160元/人）：《黑娃演义》实景演绎+华阴老腔+长安翱翔+上行观光电梯+下行观光车。
+                西安一日游
+                <w:br/>
+                酒店享用自助早餐，游览【西安明城墙环城公园】（约1.5小时），如果说城墙是西安的“脊梁”，那么环城公园就是它温柔的“呼吸带”，沿着青砖步道缓行，左手是斑驳巍峨的明城墙，右手是市井烟火里的长安日常，一城一水一林，便是最地道的“长安慢生活”（不含登城墙，成人54元，儿童27元，65周岁以上长者免票，如需登城墙，敬请自理）。
+                <w:br/>
+                游览国家一级博物馆【西安博物院】“馆+塔+园”一体的唐风文化绿洲（约2小时）
+                <w:br/>
+                坐落于千年古刹荐福寺旁，小雁塔静立庭院中央，园林曲径通幽，展馆现代雅致。这里聚焦长安城的市井烟火、百姓日常与丝路百态，是十三朝古都最亲切、最鲜活的打开方式。
+                <w:br/>
+                唐代三彩腾空马：蓝釉飞驰，见证丝路胡商疾驰长安；长安城108坊沙盘：亲手指出大雁塔、西市、皇城位置，建立真实历史坐标。
+                <w:br/>
+                前往西安市中心，游览【高家大院】（约1小时），这座有着300多年历史的宅院不止是清朝榜眼高岳崧的府邸，更是国家级非遗“华县皮影”的重要展演地。特别安排赏非物质文化遗产【皮影戏】雕花窗棂下，老艺人十指翻飞，牛皮人偶在幕布后腾云驾雾、刀光剑影，一盏灯、一张皮、一出戏，演尽千年忠义与悲欢。
+                <w:br/>
+                漫步于【钟鼓楼广场+北院门仿古步行街】（约1.5小时），在具有民族特色的回民小吃街自费品尝美食【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】。
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、西安博物院逢周二闭馆，免费不免票，需提前预约。如遇闭馆或预约不成功，则改为参观：陕博秦汉馆/西安事变纪念馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【白鹿原影视城】【蓝田水陆庵】
+                景点：【西安明城墙环城公园】【西安博物院】【高家大院】【钟鼓楼广场+北院门仿古步行街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：餐标30元/人   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：锦业路智选、怡景花园、中洲国际酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标40元/人     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：浐灞万枫、高新南智选酒店、新时代大酒店、宜尚酒店（太奥广场店）或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安-临潼-西安
                 <w:br/>
-                酒店享用自助早餐，车赴临潼（约1小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（约2.5小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。游览【华清宫】（约2小时）这里遗留有比较完整的周、秦、汉、唐、明、清历代文化遗址、园林景观、古建筑及古树名木等文物资源。尤以唐明皇与杨贵妃缠绵的爱情故事而蜚声天下。前往【大唐西市步行街】中国最早的唐人街，唐朝世界上最大唐都的国际贸易中心之所在，感受何为人潮汹涌、八方辐辏。
-[...3 lines deleted...]
-                《秦俑情》（298元/人起）一台大型历史舞台剧，以一个普通秦兵的视角和一段穿越千年的爱恋，引领观众走进历史上空前绝后的战国时代；
+                酒店享用自助早餐，前往参观“世界第八大奇迹”【秦始皇帝陵博物院】2000多年前“千人千面”地下军团（约3小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件，按真实秦军编制列阵。将军甲胄繁复，士卒神情坚毅，连鞋底针脚、发髻偏分都依籍贯而异。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。
+                <w:br/>
+                午餐后，赠送价值【188元/人大秦帝国秦陵秘境】主题体验区，亲手DIY秦佣、秦弓体验（约40分钟）
+                <w:br/>
+                通过自己动手体验，进一步了解修复兵马俑背后的奥秘，学习工匠智慧，增强文物保护意识，通过AI体验，带你沉浸式穿越，走进秦始皇统一六国的壮烈历程。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、兵马俑电瓶车不含，单程 5 元/人，乘坐约 5 分钟，如不坐电瓶车需要步行 10 分钟左右；非必须产生项目，请根据自身情况选择。
                 <w:br/>
                 2、兵马俑景区内设有景区购物场所，可自由进出，属景区自身行为，非我社安排，请您谨慎消费！
                 <w:br/>
                 3、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【秦始皇帝陵博物院】【华清宫】【大唐西市步行街】
+                景点：【秦始皇帝陵博物院】【大秦帝国秦陵秘境】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐六国宴     晚餐：不含   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：锦业路智选、怡景花园、中洲国际酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐秦王宴     晚餐：团餐，餐标40元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：浐灞万枫、高新南智选酒店、新时代大酒店、宜尚酒店（太奥广场店）或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安古城一日游
-[...11 lines deleted...]
-                2、【西安千古情】（298元/人起）景区以大型歌舞《西安千古情》为核心，展现了西安的千年文化。给我一天，还我千年，千古情是一生必看的演出；
+                自由活动
+                <w:br/>
+                睡到自然醒，酒店享用自助早餐，全天自由活动（今天为自由活动日，不含导游服务及旅游用车），游客可自行安排游览、购物、探访亲友，自由活动期间请注意出行安全，妥善保管贵重物品）
+                <w:br/>
+                【自由活动推荐】
+                <w:br/>
+                1、陕西历史博物馆（需提前预约）：古都明珠，华夏宝库。
+                <w:br/>
+                2、碑林博物馆：书法/历史爱好者天堂，昭陵六骏，颜真卿《多宝塔碑》真迹在此。
+                <w:br/>
+                3、粉巷&amp;书院门夜市：文艺青年聚集地，咖啡馆、手作店，小酒馆林立，安静清幽，适合看书发呆
+                <w:br/>
+                4、曲江海洋极地公园：海洋馆+极地动物+5D影院，适合低龄儿童放电半日
+                <w:br/>
+                5、西安电影制片厂：巨幅手绘电影海报墙、老式胶片放映机、复古绿皮火车头……随手一拍就是文艺大片！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【青龙寺】【兴庆宫公园】【大唐不夜城】
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：餐标30元/人     晚餐：不含   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：锦业路智选、怡景花园、中洲国际酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：浐灞万枫、高新南智选酒店、新时代大酒店、宜尚酒店（太奥广场店）或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-广州
-[...1 lines deleted...]
-                酒店享用自助早餐，游览【西安明城墙环城公园】（不含登城墙），如果说城墙是西安的“脊梁”，那么环城公园就是它温柔的“呼吸带”，这里没有喧嚣的商业街，没有拥挤的打卡点，只有古树参天、碧水绕城、市民悠然的市井诗意，是本地人最爱的晨练地，也是游客感受“长安慢生活”的秘密花园。游览【永兴坊】（约1小时）永兴坊是唐长安城108坊之一，这位置可是唐太宗时候魏征的相府，位于小东门里西北角，紧邻城墙，明清以来，这个地方被称为“鬼市”，是西安著名的旧货交易、古玩市场。游览【大明宫遗址公园赏杏花】（免费区），东方园林建筑艺术的杰出代表，被誉为丝绸之路的东方圣殿，令游客穿梭于古今之间，享受绝无仅有的休闲体验。根据航班时间送团乘机返广州，结束愉快旅程！
+                西安-白鹿原-安康
+                <w:br/>
+                酒店享用自助早餐，车赴蓝田（约1小时），游览“关中迪士尼”【白鹿原影视城】（约4小时）（备注：如想体验影视城内各项娱乐项目，需另行购票，为非必须项目，可根据自身需求购票体验，敬请谅解），景区主要由白鹿村、滋水县城、景观步道等多余处景观组成，是以陈忠实长篇小说《白鹿原》原著为建筑蓝本兴建而成的仿古建筑。走在关中民居“房子半边盖”的街道，吃着关中特色的美食，仿佛自己也是地道的陕西关中人。一日走过武关萧关潼关金锁关大散关五大关，体验古原，穿越周秦汉唐。只有身临其境才能感受到这片沥沥黄土地的沧桑往事、幽幽风情。打卡《黑神话 悟空》游戏取景地【蓝田水陆庵】（约1小时），六朝名刹，庵内有古代彩塑，被誉为中国第二个敦煌，庵内有古代彩塑 3700 余座，座座精彩绝伦，栩栩如生。车赴安康（车程约2.5小时），夜游地道陕南没事聚集地【安康鼓楼街】（约1.5小时），汉江边的百年老街，藏着最真实的陕南烟火！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
-                景点：【西安明城墙环城公园】【永兴坊】【大明宫遗址公园赏杏花】
+                景点：【白鹿原影视城】【蓝田水陆庵】【安康鼓楼街】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含     晚餐：不含   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：特色餐石锅鱼   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">安康：宜尚酒店或同级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                安康-广州
+                <w:br/>
+                酒店享用自助早餐，根据航班时间送团乘机返广州，结束愉快旅程！
+                <w:br/>
+                交通：汽车/飞机
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">不含</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1031,51 +1123,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：含往返机票经济舱。机票一经开出，不得更改、不得签转、不得退票）
                 <w:br/>
                 2.住宿：全程入住豪华酒店标准双人房。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准。
                 <w:br/>
-                3.用餐：含4早4正，正餐餐标30元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
+                3.用餐：含5早5正，正餐餐标40元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
                 <w:br/>
                 4.门票：含65周岁以上免票人群免费参观（需持中国大陆二代居民身份证），免门票不免景区交通，如需乘坐，敬请自理！
                 <w:br/>
                 备注：所有景点长者优惠票：精确到天！因为景区核查非常严格，敬请谅解！
                 <w:br/>
                 5.导游：当地持证专业中文导游！
                 <w:br/>
                 6.交通：陕西省当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
                 <w:br/>
                 7.儿童：半价餐、占车位、导游服务费、 含半价早餐，不占床，,超高需当地补门票差价。
                 <w:br/>
                 8.其他：每天每人赠送一瓶矿泉水！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1248,185 +1340,394 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
+              <w:t xml:space="preserve">必消景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                景区交通：兵马俑电瓶车5元/人，耳麦20元/人，西安博物院耳麦20 
-[...9 lines deleted...]
-                白鹿原影视基地套票：《二虎守长安》实景演绎+华阴老腔+声音博物馆+长安翱翔+上行观光电梯+下行观光车+穿越1912换装体验，打包价160元/人
+                山水景观必消环保车费用【必消50元/人】（当地现付给导游）
+                <w:br/>
+                白鹿原影视城上行云梯30      单程电瓶车20
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 分钟</w:t>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">自愿消费景交</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                兵马俑电瓶车+耳麦25     西安博物院讲解耳麦30     大雁塔登塔25     
+                <w:br/>
+                备注：以上项目非必须，可根据自身体力自愿自费，敬请谅解！为更加深入的了解当地文化，建议游客使用无线讲解耳麦，既尊重景区规定做文明旅游人，又紧跟导游步伐聆听历史的变革
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">¥(人民币) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">《西安千古情》或《驼铃传奇》</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">含门票+车费+导游服务费（自愿消费）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 298.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">《永生的军团》</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">含门票+车费+导游服务费（自愿消费）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 298.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">白鹿原套票</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">含门票+车费+导游服务费（自愿消费）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 160.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1453,103 +1754,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由陕西大飞鹰国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、陕西地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：陕西地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...1 lines deleted...]
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                11、根据最高人民法院的相关文件，“失信被执行人名单”、“被限制消费人员”会被限制乘坐火车、飞机、出入境等。请游客报团前一定要自行查询本人或同行人是否为“失信被执行人名单”或“被限制消费人员”（查询网站如下：http://zxgk.court.gov.cn/ 。因游客被列为“失信被执行人名单”或“被限制消费人员”所产生的包括但不限于机票、房费、车费、导服费用等实际损失，由游客自行承担。
-[...3 lines deleted...]
-                13、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1738,51 +2039,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>