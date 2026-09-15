--- v0 (2026-07-16)
+++ v1 (2026-09-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南极巡游】南极半岛· 阿根廷· 乌拉圭17天丨海达路德森南森号丨船上免费WIFI丨赠品牌环保冲锋衣丨中文探险队服务丨含船上服务费丨火地岛国家公园丨升级布宜1晚五星酒店丨科洛尼亚丨探戈秀及三道式西餐丨行程单</w:t>
+        <w:t xml:space="preserve">【南极巡游】南极半岛· 阿根廷· 乌拉圭17天丨海达路德森南森号&amp;阿蒙森号丨船上免费WIFI丨赠品牌环保冲锋衣丨中文探险队服务丨含船上服务费丨火地岛国家公园丨升级布宜1晚五星酒店丨科洛尼亚丨探戈秀及三道式西餐丨行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -126,51 +126,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">北京市-上海市-广州市-中国香港特别行政区</w:t>
+              <w:t xml:space="preserve">广州市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
@@ -563,55 +563,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                香港/北京/上海/广州✈ 转机地
+                广州✈ 伊斯坦布尔转机
                 <w:br/>
                 是日集合乘坐国际航班，经转机城市前往阿根廷首都布宜诺斯艾利斯。
                 <w:br/>
-                交通：飞机
+                交通：参考航班：TK73    CANIST  2315 0550+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -641,57 +641,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                转机地✈ 布宜诺斯艾利斯
+                伊斯坦布尔转机✈ 布宜诺斯艾利斯
                 <w:br/>
                 参考航班：待告
                 <w:br/>
                 抵达布宜诺斯艾利斯。抵达后入住酒店，结束当天行程。
                 <w:br/>
-                交通：参考航班：待告
+                交通：参考航班：TK 15  ISTEZE  1000 2225
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -723,78 +723,84 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜诺斯艾利斯-科洛尼亚（乌拉圭）-布宜诺斯艾利斯
                 <w:br/>
-                早餐后，前往码头乘船（约1小时），前往与阿根廷隔河相望的【科洛尼亚】 ，这座葡萄牙风情的海边古镇带着其独有的韵味和文化气息，整个老城区已被联合国教科文组织定为“人类文化遗产“。沿【乌拉圭国家1号公路行驶】，沿途欣赏优美的乌拉圭风光。您可以静静欣赏专属这座浪漫古镇的浪漫气息。漫步【科洛尼亚老城区】（共约3小时），入内参观【圣贝尼托教堂】、游览【1811广场】、【叹息街】、【坎坡门】等。傍晚乘船返回布宜。
-[...5 lines deleted...]
-                晚上安排观看一场阿根廷“国粹”——探戈舞。起源于美洲中西部。探戈最早期属于拉丁舞项目，后来演变成世界舞五种舞项目。（特别安排：探戈秀三道式西餐）
+                早餐后，前往码头乘船（约1小时），前往与阿根廷隔河相望的【科洛尼亚】 ，这座葡萄牙风情的海边古镇带着其独有的韵味和文化气息，整个老城区已被联合国教科文组织定为“人类文化遗产“。沿【乌拉圭国家1号公路行驶】，沿途欣赏优美的乌拉圭风光。您可以静静欣赏专属这座浪漫古镇的浪漫气息。漫步【科洛尼亚老城区】，参观【圣贝尼托教堂】（游览不少于20分钟）、游览【1811广场（外观）】（停留不少于10分钟）、【叹息街（外观）】（停留不少于10分钟）、【坎坡门（外观）】（停留不少于10分钟）等。傍晚乘船返回布宜。
+                <w:br/>
+                在科洛尼亚停留时间合共不少于3小时
+                <w:br/>
+                 晚上安排观看一场阿根廷“国粹”——探戈舞。起源于美洲中西部。探戈最早期属于拉丁舞项目，后来演变成世界舞五种舞项目。晚上特别安排：探戈秀三道式西餐
+                <w:br/>
+                <w:br/>
+                  注意：因美签有效期不足1年的原因，不能去乌拉圭的客人，将会安排阿根廷高乔农庄一日游
+                <w:br/>
+                高乔农庄位于阿根廷布宜诺斯艾利斯，是一个远离城市喧嚣的世外桃源，人们在这里喂养牛、羊、马，美食相伴，音乐舞蹈相随。在这个世外桃源里，主人用热情奔放的民间舞蹈欢迎我们。明快的音乐、欢快的舞步、飞旋的裙摆、开怀的笑脸,引发热烈的掌声。前往古农庄，品尝潘帕斯草原的游牧民族——高乔人的美酒，享受烤肉大餐。辽阔的潘帕斯大草原上生活着强悍的高乔人。这是由西班牙人和印第安人形成的混血人种，多从事畜牧业，习惯于马上生活。也可以乘坐马车，观看民宿舞表演，亲身体验牧场生活，在这里度过愉快的一天 。
+                <w:br/>
+                <w:br/>
+                特别安排：布宜升级一晚当地5星酒店（酒店由船公司安排）
                 <w:br/>
                 交通：船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：探戈秀三道式西餐   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">布宜诺斯艾利斯</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -809,51 +815,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜诺斯艾利斯✈乌斯怀亚 ，下午登船
                 <w:br/>
                 早上乘坐飞机前往乌斯怀亚。这个繁华的港口是阿根廷火地岛省的首府。乌斯怀亚以壮丽的马歇尔冰川为背景，争夺世界最南端城市的称号。
                 <w:br/>
-                预计下午在乌斯怀亚码头登船，在游轮上参加完强制性的健康和安全同步会议以后，您可以花一些时间了解下在未来几天将做为您旅程中的家的南森号游轮。
+                预计下午在乌斯怀亚码头登船，在游轮上参加完强制性的健康和安全同步会议以后，您可以花一些时间了解下在未来几天将做为您旅程中的家的阿蒙森号游轮。
                 <w:br/>
                 注：
                 <w:br/>
                 1. 此天的内陆航班为船公司包机，航班时间以船方公司安排为准
                 <w:br/>
                 2. 布宜诺斯艾利斯酒店到机场的送机将统一由船公司安排
                 <w:br/>
                 3. 抵达乌斯怀亚后，接送用车由船公司安排，将会和其他团队客人共用一台用车，具体以船公司最终确认落实为准
                 <w:br/>
                 4. 最终登船时间按照船方当天最终确认时间为准
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -897,55 +903,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 比格尔海峡-德雷克海峡
                 <w:br/>
-                您也可以尽情探索所乘坐的南森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。
+                您也可以尽情探索所乘坐的阿蒙森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。
                 <w:br/>
                 穿过大约1000公里的德雷克海峡需要两天时间。因此，您将有一些宽裕的时间，这绝对是一件好事，因为有很多事情要做来为您的南极探险做好准备。探险队将在科学中心举办他们的讲座活动，利用数十年的经验教您如何最充分的体验您的行程。并让您的探访变得更安全并对于环境也更有可持续性。根据国际南极旅游组织协会的指导方针，在登陆时我们都将使用消毒过的橡皮艇，并确保我们事先用吸尘器吸尘以去除任何可能的外来污染物。您还将了解您可以参与的各种动手实践的公民科学项目，所有这些项目都会为实际研究和当前科学提供支持。
                 <w:br/>
-                您也可以尽情探索所乘坐的南森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。注意：行程以船公司当天最终安排为准
+                您也可以尽情探索所乘坐的阿蒙森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。注意：行程以船公司当天最终安排为准
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -979,55 +985,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 比格尔海峡-德雷克海峡
                 <w:br/>
-                您也可以尽情探索所乘坐的南森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。
+                您也可以尽情探索所乘坐的阿蒙森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。
                 <w:br/>
                 穿过大约1000公里的德雷克海峡需要两天时间。因此，您将有一些宽裕的时间，这绝对是一件好事，因为有很多事情要做来为您的南极探险做好准备。探险队将在科学中心举办他们的讲座活动，利用数十年的经验教您如何最充分的体验您的行程。并让您的探访变得更安全并对于环境也更有可持续性。根据国际南极旅游组织协会的指导方针，在登陆时我们都将使用消毒过的橡皮艇，并确保我们事先用吸尘器吸尘以去除任何可能的外来污染物。您还将了解您可以参与的各种动手实践的公民科学项目，所有这些项目都会为实际研究和当前科学提供支持。
                 <w:br/>
-                您也可以尽情探索所乘坐的南森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。注意：行程以船公司当天最终安排为准
+                您也可以尽情探索所乘坐的阿蒙森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。注意：行程以船公司当天最终安排为准
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1647,67 +1653,65 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乌斯怀亚上午 离船/布宜诺斯艾利斯
                 <w:br/>
-                参考航班：待告 （此段航班为船公司包机，航班时间以船方最终确认为准）
-[...1 lines deleted...]
-                预计早上抵达码头当我们返回乌斯怀亚时，您的探险之旅接近了尾声。您将前往机场搭乘航班返回布宜诺斯艾利斯，并获得第二次体验阿根廷首都的机会。
+                预计早上抵达码头
+                <w:br/>
+                当我们返回乌斯怀亚时，您的探险之旅接近了尾声。您将前往机场搭乘航班返回布宜诺斯艾利斯，并获得第二次体验阿根廷首都的机会。
                 <w:br/>
                 您已去过传说中的第七大陆，有迷人的故事和企鹅照片作为佐证。南极洲会在您的心目中占有重要的一席之地，这是其他地方无法比拟的。愿与其他去过那里的探险家们一起，尽我们所能来保护它独一无二的美丽。
                 <w:br/>
-                抵达布宜诺斯艾利斯后，晚上安排观看一场阿根廷“国粹”——探戈舞。起源于美洲中西部。探戈最早期属于拉丁舞项目，后来演变成世界舞五种舞项目。（特别安排：探戈秀三道式西餐）
-                <w:br/>
                 注：
                 <w:br/>
                 1. 此天的内陆航班为船公司包机，航班时间以船方公司安排为准
                 <w:br/>
                 2. 最终下船时间按照船方当天最终确认时间为准
                 <w:br/>
                 3. 下船后，前往乌斯怀亚机场的用车接送，由船公司安排，将会和其他团队客人共用一台用车
                 <w:br/>
-                交通：参考航班待告
+                交通：参考航班：待告 （此段航班为船公司包机，航班时间以船方最终确认为准）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1737,57 +1741,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布宜诺斯艾利斯 ✈转机地
-[...1 lines deleted...]
-                早餐后，布宜诺斯艾利斯市区精华游，外观世界三大剧院之一的【科隆剧院】，【七九大道】，【独立纪念碑】（游览时间约30分钟），【国会广场】（游览时间约10分钟），【五月广场】，【总统府】【玫瑰宫】，游览时间约20分钟）。随后参观【雅典人书店】，这是由布宜诺斯艾利斯闹市一家老剧院改造成的豪华书店。书店共3层，营业面积2000多平方米，号称南美第一，世界第二，剧院内原有包厢、雕刻、戏台上的深红色幕布均保存完好。包厢则变成了一个个“迷你”阅览室（备注：请进去参观的游客，保持安静，不大声喧哗，文明参观）
+                布宜诺斯艾利斯 ✈伊斯坦布尔转机
+                <w:br/>
+                早餐后，布宜诺斯艾利斯市区精华游，外观世界三大剧院之一的【科隆剧院（外观）】（停留时间不少于10分钟），【七九大道】（停留时间不少于10分钟），【独立纪念碑】（游览时间不少于30分钟），【国会广场】（游览时间不少于10分钟），【五月广场】（停留时间不少于10分钟），【总统府】【玫瑰宫】，游览时间不少于20分钟）。（市区精华游游览时间合共不少于90分钟）
+                <w:br/>
+                随后参观【雅典人书店】（游览时间不少于15分钟），这是由布宜诺斯艾利斯闹市一家老剧院改造成的豪华书店。书店共3层，营业面积2000多平方米，号称南美第一，世界第二，剧院内原有包厢、雕刻、戏台上的深红色幕布均保存完好。包厢则变成了一个个“迷你”阅览室（备注：请进去参观的游客，保持安静，不大声喧哗，文明参观）
                 <w:br/>
                 晚餐后前往机场，乘坐国际航班，返回国内。
                 <w:br/>
-                交通：参考航班待告
+                交通：参考航班：TK16  EZEIST   2355 2235+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1895,70 +1901,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                转机地 ✈香港/北京/上海/广州
+                伊斯坦布尔 ✈广州
                 <w:br/>
                 参考航班：待告
                 <w:br/>
                 抵达国内后散团，结束此次美好旅程。
                 <w:br/>
                 <w:br/>
                 特别说明：
                 <w:br/>
+                <w:br/>
                 1. 旅行社将根据最终确认的航班时间、首末站城市对行程游览顺序一并调整，最终以出团说明会或出团前（集合地）派发的行程表为准。****
                 <w:br/>
                 2. 南美行程多依靠飞行，如遇到不可抗力造成航班更改时间或取消，旅行社在尽力协助解决的前提下，有权利按航班的调整缩减和更改行程****
                 <w:br/>
                 3. 行程中标注内陆段航班号及时间仅供参考，实际起飞及抵达时间以出票为准，内陆段经常发生时间变动，如因此产生行程上的调整，我们会提前通知客人。
                 <w:br/>
                 4. 在不减少原行程正餐总数的情况下，午晚餐的安排情况，会根据内陆段航班时间变化而有所调整，以最终出团通知上的安排为准
                 <w:br/>
                 5. 行程中出发时间及车程均为参考，导游在不减少景点的前提下，可能根据路况及当时实际情况对景点顺序及出发时间进行合理调整。
                 <w:br/>
-                交通：
+                交通：参考航班：TK72  ISTCAN   0145 1635
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2026,55 +2033,53 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 全程国际段及南美内陆段机票经济舱票价、机场税（费）及燃油附加费； 
                 <w:br/>
                 2. 行程中所标明的“南森号”游轮船票、港务税；
                 <w:br/>
-                <w:br/>
                 3. 全程司导服务费、游轮上小费（约12-15欧元/人/天）
                 <w:br/>
                 4. 游轮上提供的免费娱乐设施（健身房、按摩浴池、桑拿房等）、免费登陆活动和知名探险专家的讲座；
-                <w:br/>
                 <w:br/>
                 5. 游轮上提供的免费租赁的长筒登陆防水靴；赠送防水防风外套一件
                 <w:br/>
                 6. 船上wifi
                 <w:br/>
                 7. 行程所列当地4星酒店，住宿（2人1间，具有独立卫生间，空调）； 布宜升级1晚当地5星（船公司安排）
                 <w:br/>
                 8. . 游轮上免费餐厅的餐饮（早餐提供果汁，午、 晚餐的软饮及酒精类饮品部分免费）
                 <w:br/>
                 9. 行程所列陆地餐食安排，全程每日酒店西式早餐，午、晚餐为中式餐食（用餐标准为10-12人一桌，8菜一汤）或当地餐，特别安排1个特色餐：探戈秀三道式西餐
                 <w:br/>
                 10. 行程所列游览期间空调旅行车； 
                 <w:br/>
                 11. 行程所列景点第一门票（注：全程景点首道门票（科洛尼亚船票，探戈秀表演）； 
                 <w:br/>
                 12. 赠送价值40万京东安联“畅享全球”保险 （保险为赠送，客人若不需要，费用不退），客人可根据自身情况另行购买更高保额的保险产品
                 <w:br/>
                 我司仅代为购买保险，所有的条款和理赔以保险公司解释和最终理赔确认为准，旅行社不对保险的 理赔结果负责
                 <w:br/>
                 A. 投保范围：60天-90岁。保单生效时年满71-80 周岁的被保险人，其涉及的身故及伤残相关保险的保险金额为上述保障计划中所载保险金额的一半(50%)，保险费维持不变。保单生效时年满81-90 周岁的被保险人，其涉及的身故及伤残相关保险的保险金额为上述保障计划中所载保险金额的四分之一(25%)，保险费维持不变。根据保险法规，未满18 周岁的未成年人的身故保险金额不超过保监会规定的限额
                 <w:br/>
                 B. 本产品每一被保险人限投一份，若同一个被保险人就同一旅行同时投保本保险公司2 份（或以上）任何旅行险或航意险产品（不包括团体保险），且在不同产品中有相同保险利益的，则本保险公司仅按所投保产品中保额最高者进行理赔。
                 <w:br/>
                 C. 本保单仅承保被保险人从中国大陆境内出发的旅行，且必须于出行前投保；本保单仅承保目的地在中国大陆以外地区的旅行，具体以本保单明细和条款中所载明或约定的旅行目的地为准。
                 <w:br/>
@@ -2445,51 +2450,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>