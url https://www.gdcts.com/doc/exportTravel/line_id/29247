--- v2 (2026-03-05)
+++ v3 (2026-04-24)
@@ -1085,51 +1085,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西南部海滨- 科伦坡（ 车程约2小时）✈广州（UL880 1355/2200 约5.5小时 ）
+                西南部海滨- 科伦坡（ 车程约2小时）✈广州（UL880 1355/2200 约5.5小时 ）或者 UL884 1735 0205+1
                 <w:br/>
                 早餐后乘坐【海边小火车】(约30分钟，不保证空调车厢、不保证座位)前往首都科伦坡，这条号称世界上最美的火车线路，绝对可以给您带来无限的愉悦。列车驶出加勒火车站不久，您就可以看到车窗下茫茫的印度洋。海浪在窗外翻腾，把阵阵海风送进车厢。椰林，佛塔，橡胶园散发着浓浓的热带风情。绝对是一次特别的旅行体验（备注：受当地购票条件或班次限制，如当天无合适班次，则改乘车前往科伦坡）
                 <w:br/>
                 带着对斯里兰卡的依依不舍，前往科伦坡国际机场，搭乘斯航客机返回国内，结束愉快的斯里兰卡之旅。
                 <w:br/>
                 备注：
                 <w:br/>
                 1.火车票为无座位号车票，客人上车自行找位置，因此可能会出现无座的情况。
                 <w:br/>
                 2.斯里兰卡的火车时刻是天天变动的，而且车站的时间牌全人工更换。所以经常会有提前、延误或者临时取消的问题，如有遇更改或取消，我们将换乘旅游巴士，敬请谅解
                 <w:br/>
                 3.乘坐火车时因车速较快，请务必注意安全，不要把身体露出车门或车窗拍照，建议等火车进站前后再进行拍照.如果因此发生意外，则责任由客人自负！
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1222,100 +1222,100 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州往返科伦坡的机票及税。
                 <w:br/>
                 全程行程所列当地精选酒店住宿（2人1房）。
                 <w:br/>
                 全程空调旅游车（视实际人数安排）。
                 <w:br/>
                 全程用餐（以斯里兰卡当地风味餐为主）。
                 <w:br/>
                 行程所示景点的门票
                 <w:br/>
                 全程当地中文导游服务。
                 <w:br/>
                 每人每天赠送1瓶矿泉水。
                 <w:br/>
                 行程内容（景点+餐）为打包报价，所以不用不退不补！行程内容在不减少项目的基础上，导游可以调整行程顺序
+                <w:br/>
+                含当地司导服务费1500元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 兰卡签证费用（ 当前免费，后续是否收费以兰卡官方通知为准 ）
-                <w:br/>
-                服务费1500元/人
                 <w:br/>
                 单房差：单人入住需补单房差 2200 元/人
                 <w:br/>
                 酒店的行李生小费以及其他服务费。
                 <w:br/>
                 广州机场散团后费用
                 <w:br/>
                 往返广州机场费用
                 <w:br/>
                 不可抗逆因素或客人自身原因导致的行程增加费用
                 <w:br/>
                 旅游意外险请单独购买
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1522,50 +1522,99 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">建议游客自行购买个人旅游意外保险。具体保险险种请在报名时咨询销售人员并购买，出游时请携带保险资料</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1605,51 +1654,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>