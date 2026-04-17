--- v0 (2025-12-25)
+++ v1 (2026-04-17)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">春节【畅游江西】江西双高4天 | 网红望仙谷 | 婺源篁岭&amp;晒秋人家 | 婺女洲度假区 | 仙境三清山 | 滕王阁 | 南昌万寿宫历史文化街区行程单</w:t>
+        <w:t xml:space="preserve">五一出游季【畅游江西】江西双高4天 | 网红望仙谷 | 婺源篁岭&amp;晒秋人家 | 婺女洲度假区 | 仙境三清山 | 滕王阁 | 南昌万寿宫历史文化街区行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -402,71 +402,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★打卡最in网红地-望仙谷，悬挂于崖壁上古楼，赏实景灯光秀与全息古建秀，逛特色小店、品生态宴，夜享山谷 “清明上河图” 般的仙韵年味。
-[...7 lines deleted...]
-                ★两大赠送（ 5A滕王阁+万寿宫历史文化街区）：登滕王阁，读《滕王阁序》，感受 “落霞与孤鹜齐飞” 的诗意；逛万寿宫古街品小吃祈福，
+                ★打卡最in网红地-望仙谷，悬挂于崖壁上古楼，赏实景灯光秀与全息古建秀，逛特色小店、品生态宴，夜享山谷 “清
+                <w:br/>
+                明上河图” 般的仙韵。
+                <w:br/>
+                ★最美乡村-婺源篁岭：徽派古建错落，鲜花小镇，晒秋古村藏着春日的温柔，尝徽州小吃、逛天街古铺，沉浸式感受山水间的乡土烟火。
+                <w:br/>
+                ★婺源徽州不夜城-【婺女洲】白墙黑瓦，小桥流水，误入江南水墨画，观非遗演艺与打铁花、烟花秀，沉浸式感受非遗夜宴。特别赠送观看婺女洲《遇见·婺源》演艺秀，价值208元/人。
+                <w:br/>
+                ★仙境-三清山：登世界自然景观遗产，观巨蟒出山、司春女神等奇景，遇云海流岚，徒步栈道祈福，感受自然鬼斧神
+                <w:br/>
+                工。
+                <w:br/>
+                ★两大赠送（ 5A滕王阁+万寿宫历史文化街区）：登滕王阁，读《滕王阁序》，感受 “落霞与孤鹜齐飞” 的诗意；逛万寿宫古街品小吃。
                 <w:br/>
                 ★品地方风味特色餐：【望仙谷生态宴】【婺源农家宴】【婺源徽州喜宴】
                 <w:br/>
                 ★升级住宿：特别安排一晚婺女洲度假区网评4钻酒店，赏醉美夜景；南昌、上饶升级入住5钻酒店。
                 <w:br/>
                 ★更多优惠：65周岁以上可享受报团优惠120元/人；60-64周岁享受报团优惠60元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）
                 <w:br/>
-                ★ 美好时光回忆：赠送望仙谷航拍，无人机镜头带你穿越‘’仙侠秘境‘’，解锁你的云端旅行清单！
-[...3 lines deleted...]
-                ★“百万幸福” 好礼：凡报名者当地赠送一张中国福利彩票&amp;春节大礼包一份。
+                ★美好时光回忆：赠送望仙谷航拍，无人机镜头带你穿越‘’仙侠秘境‘’，解锁你的云端旅行清单！
+                <w:br/>
+                ★纯净旅游：全程纯玩0购物，14人以上升级当地2+1商务头等舱座驾，空座率15%，旅程更舒适。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -632,51 +634,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">南昌唐宁温德姆花园酒店或象湖格兰云天大酒店或华侨城福朋喜来登酒店或同级；</w:t>
+              <w:t xml:space="preserve">赣江绿地铂骊酒店(赣江新区）或南昌锦江丽笙丽亭酒店或南昌唐宁温德姆花园酒店或象湖格兰云天大酒店或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -716,113 +718,111 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">上饶鑫邦大酒店或饶商诚悦大酒店或上饶尚绿君澜大饭店或同级；</w:t>
+              <w:t xml:space="preserve">上饶饶商诚悦大酒店（上饶高铁站店）或上饶鑫邦大酒店或上饶尚绿君澜大饭店或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上饶-三清山-婺女洲
                 <w:br/>
                 上午：早餐后，乘车前往三清山风景区（车程约1小时，含大门票，含往返缆车）。乘坐索道上山，后步行游览【南清园景区】：沿途欣赏神龙戏松，一线天，司春女神，巨蟒出山，万笏朝天，仙苑秀峰，三龙出海等，体验大自然的鬼斧神工（徒步游览时间约2-3小时）。徒步游览【阳光海岸景区】【西海岸景区】：沿途欣赏游览负松思过、观音送子、玉女献花、花果山、猴王献宝，在此可亲身体验审报吉尼斯世界纪录、全长几千米西海栈道的全过程（徒步游览时间约2-3小时）。
                 <w:br/>
-                下午：游览结束后下山，乘车前往【婺女洲度假区】（车程约1.5小时，赠送大门票，不去不退，赠送《遇见·婺源》演艺秀嘉宾票+《遇见●光影》体验馆，不去不退）总占地1000余亩，建筑面积25万平方米，总投资约超25亿元，婺女洲度假区由三座岛屿（音乐岛、五显岛、芳烟岛）和两个湖泊（婺女湖、五显财神湖）组成，以婺源本土神话传说婺女飞天和婺源五显财神文化为核心，以新式徽派建筑风格为特色，充分挖掘徽州文化的美学内涵，融合了传统徽州名人，民艺，文脉的徽州特色文化，打造的中国徽艺文化旅游度假目的地，这里藏有婺源别样的春色，小桥流水，亭台楼阁，一步一景。度假区紧紧遵循古徽州的历史文化、文学艺术、传统民俗、非遗工坊、自然风光，设立主题各异的10大游览文化场馆，邀请所有远道而来的客人细品“古徽州”。
+                下午：游览结束后下山，乘车前往【婺女洲度假区】（车程约1.5小时，赠送大门票，不去不退，赠送《遇见·婺源》演艺秀嘉宾票+星空花海艺术馆，不去不退）总占地1000余亩，建筑面积25万平方米，总投资约超25亿元，婺女洲度假区由三座岛屿（音乐岛、五显岛、芳烟岛）和两个湖泊（婺女湖、五显财神湖）组成，以婺源本土神话传说婺女飞天和婺源五显财神文化为核心，以新式徽派建筑风格为特色，充分挖掘徽州文化的美学内涵，融合了传统徽州名人，民艺，文脉的徽州特色文化，打造的中国徽艺文化旅游度假目的地，这里藏有婺源别样的春色，小桥流水，亭台楼阁，一步一景。度假区紧紧遵循古徽州的历史文化、文学艺术、传统民俗、非遗工坊、自然风光，设立主题各异的10大游览文化场馆，邀请所有远道而来的客人细品“古徽州”。
                 <w:br/>
                 婺女洲演艺参考：
                 <w:br/>
-                盛世烟花秀：新年的第一场浪漫烟花来这儿看吧~
-[...3 lines deleted...]
-                情景表演：《盛世篝火》、《财神驾到》，《小魔方/火壶》等情景演艺轮番上演。
+                非遗民俗活动：《摊巡游》、《鱼灯巡游》、《打铁花》、《火壶》、《皮影戏》等二十项非遗民俗上演。
+                <w:br/>
+                情景表演：《篝火狂欢》、《天宫开婺》灯光秀，《仙乐坊》《财源送客行》等情景演艺轮番上演。
                 <w:br/>
                 非遗演出：《非遗打铁花》中国千年绝技，灿烂如花绽夜空，流星似雨洒峦崇，带你感受千年传承，古老浪漫。
                 <w:br/>
-                体验馆：《遇见光影》整体分为3大场馆（沉浸空间馆、星座馆、飞跃婺源馆），内容由08奥运视频制作团队原创，        利用顶尖投影设备、全息影像设备及激光设备构成。 
-                <w:br/>
                 实景演艺秀：《遇见·婺源》大型实景演艺，以婺源本土传说婺女飞天题材为背景，带你开启一场跨越千年的浪漫史诗。
                 <w:br/>
                 备注：
                 <w:br/>
-                1、如因异常天气将取消打铁花表演(例如大风、雨天等),具体以景区现场通知为准,不另作通知；
-[...1 lines deleted...]
-                2、如因特殊情况调整演艺节目及时间，将以现场公告为准，不另作通知；
+                1、如遇异常天气（例如雷电、大风、雨天等），火壶表演和打铁花届时可能取消或更换演出场地，具体以景区现场通知为准，不另作通知；
+                <w:br/>
+                2、雨天室外演艺根据现场情况而定，具体公告以现场公告为准,不另作通知；
+                <w:br/>
+                如因特殊情况调整演艺节目及时间，将以现场公告为准，不另作通知；
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【三清山风景区】【婺女洲度假区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
@@ -858,57 +858,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 婺女洲-婺源篁岭-南昌-广州
                 <w:br/>
-                上午：早餐后，乘车前往游览【篁岭&amp;晒秋人家】（车程约0.5小时，赠送大门票，含往返缆车，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约2小时）：篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。
+                上午：早餐后，乘车前往游览【篁岭&amp;鲜花小镇】（车程约0.5小时，赠送大门票，含往返缆车，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约2小时）：篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。
                 <w:br/>
                 下午：乘车前往南昌南（车程约3.5-4.5小时），乘坐高铁返回广州东（参考车次：G3085/18:23-23:00或其他车次）结束愉快的江西旅程！
                 <w:br/>
                 交通：汽车/高铁
                 <w:br/>
-                景点：【篁岭&amp;晒秋人家】
+                景点：【篁岭&amp;鲜花小镇】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -980,61 +980,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：广州东/广州白云/广州南/广州新塘-南昌，南昌南-广州东 往返高铁二等票；
                 <w:br/>
                 备注：节假日高铁票紧张，可能会出现长沙南中转，广州南、广州东、广州白云、广州新塘站均有可能，以实际出票为准，不接受指定时间与站点，由此带来不便，敬请谅解！
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
-                2.住宿：全程入住网评4钻酒店；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（2月15-19日补房差加780元/人，不占床减580元/人；2月20、21日补房差加730元/人，不占床减530元/人）。
+                2.住宿：南昌、上饶入住网评5钻酒店，婺女洲入住网评4钻酒店；安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（补房差加830元/人，不占床减680元/人）。
                 <w:br/>
                 3.用餐：3早3正餐（正餐餐标50元/人正，十人一桌，八菜一汤，人数若不足10人，菜式酌减或退餐费自理）。
                 <w:br/>
-                4.门票：含望仙谷大门票（赠送景点，不去不退），含三清山大门票+往返缆车，含婺源篁岭大门票（赠送景点，不去不退），含篁岭往返缆车，含婺女洲大门票+《遇见·婺源》演艺秀嘉宾票+《遇见●光影》体验馆（赠送景点，不去不退）；
+                4.门票：含滕王阁大门票（赠送景点，不去不退），含望仙谷大门票（赠送景点，不去不退），含三清山大门票+往返缆车，含婺源篁岭大门票+往返缆车，含婺女洲大门票+《遇见·婺源》演艺秀嘉宾票+《遇见●光影》体验馆（赠送景点，不去不退）；
                 <w:br/>
                 5.当地优秀专业导服。
                 <w:br/>
-                6.当地旅游空调车（保证一人一个正座）；升级2+1商务头等舱，空座率15%。此线路
-[...1 lines deleted...]
-                因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解。
+                6.当地旅游空调车（保证一人一个正座）；14人以上升级2+1商务头等舱，空座率15%。
                 <w:br/>
                 7.此团为散客团，可能与其他旅行社客人拼团同游。
                 <w:br/>
                 8.儿童安排：6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
                 <w:br/>
                 6岁（含）～且未满14岁按中童收费（含早餐；正餐；占车位导服；含儿童往返高铁票；不含小孩床位；含景点儿童半价大门票，超高自理）；
                 <w:br/>
                 14岁（含）以上按大人收费；
                 <w:br/>
                 根据国铁集团通知，2023年1月1日起实行新的儿童票优惠政策，以后不按身高划定而以年龄划定优惠政策，具体优惠政策如下：6岁以下儿童免费，6岁（含）～且未满14岁儿童半价，14岁（含）以上购买成人票，购买儿童票实行实名制，儿童没有身份证，需提供户口本。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1124,160 +1122,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...9 lines deleted...]
-                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由江西新旅程国际旅行社有限公司地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
-                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
-[...7 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东江西是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东江西旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责 并购买对应的旅游意外保险方可出游。
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。 失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失， 只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如 下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份 产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...60 lines deleted...]
-                                                          日期：                日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1375,51 +1316,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>