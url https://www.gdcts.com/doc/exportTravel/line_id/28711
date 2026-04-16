--- v0 (2025-12-26)
+++ v1 (2026-04-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">春节【夜宿庐山+婺女洲】江西高铁4天 | 诗画庐山 | 婺源篁岭 | 婺女洲度假区 | 瓷都景德镇 |  南昌万寿宫历史文化街区 | 滕王阁北园行程单</w:t>
+        <w:t xml:space="preserve">五一出游季【夜宿庐山+婺女洲】江西高铁4天 | 诗画庐山 | 婺源篁岭 | 婺女洲度假区 | 瓷都景德镇 |  南昌万寿宫历史文化街区 | 滕王阁北园行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -402,67 +402,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 诗画庐山迎新春，游如琴湖、花径、含鄱口。住景区内赏云海星空，览险峰奇景，不负 “匡庐奇秀”。
-[...3 lines deleted...]
-                ★ 徽州年味不夜城--婺女洲度假区：白墙黑瓦的徽派建筑被盛世烟花点亮，非遗打铁花如流星洒夜空，灿烂夺目；摊舞、皮影戏、徽剧等二十项民俗轮番上演，财神巡游送福添喜，盛世篝火晚会邀你共庆团圆。
+                ★ 诗画庐山，游如琴湖、花径、含鄱口。住景区内赏云海星空，览险峰奇景，不负 “匡庐奇秀”。
+                <w:br/>
+                ★ 中国最美乡村--婺源篁岭：徽派古建错落，鲜花小镇，晒秋古村藏着春日的温柔，尝徽州小吃、逛天街古铺，沉浸式感受山水间的乡土烟火。
+                <w:br/>
+                ★ 徽州年味不夜城--婺女洲度假区：白墙黑瓦的徽派建筑被盛世烟花点亮，非遗打铁花如流星洒夜空，灿烂夺目；《摊巡游》、《鱼灯巡游》、《打铁花》、《火壶》、《皮影戏》等二十项民俗轮番上演。
                 <w:br/>
                 ★ 三大赠送：游览滕王阁北园+南昌万寿宫历史文化街区+瓷都景德镇；
                 <w:br/>
                 ★ 优选住宿：全程入住网评4钻酒店，特别安排入住1晚庐山山上+1晚婺女洲景区内酒店，沉浸式体验。
                 <w:br/>
-                ★ 品地方风味特色餐：【庐山三石宴】【婺源农家餐】
+                ★ 品地方风味特色餐：【庐山三石宴】【婺源农家宴】
                 <w:br/>
                 ★ 长者优惠：65周岁以上可享受门票优惠160元/人；（需提供有效老人优惠证件，若证件无效，需补相应差价）
                 <w:br/>
                 ★ 纯净旅游：全程纯玩0购物，旅程更舒适。
-                <w:br/>
-                “百万幸福” 好礼：凡报名者当地赠送一张中国福利彩票&amp;春节大礼包一份。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -583,51 +581,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-南昌
                 <w:br/>
                 上午：广州东/广州白云/广州南/广州新塘站乘坐上午或下午高铁前往南昌（参考车次：G3064/07:02-11:57或G3062/07:30-11:48或G3070/10:30-15:15或其他07:00-12:00出发车次）。
                 <w:br/>
-                下午：游览【南昌滕王阁北园】（游览时间约0.5 小时，开园时间：08:00-21:00；此项目为赠送景点，如因时间、天气或个人等因素没去，费用不退）：北园的建筑尽显唐风宋韵，飞檐斗拱、雕梁画栋，朱红色的立柱、青绿色的瓦片、精美的古建彩绘，与赣江的自然景观相得益彰。汉白玉栏杆上雕刻着豫章十景，将历史文化与建筑艺术完美融合。后游览【万寿宫历史文化街区】（游览约1.5小时，赠送景点，不去不退）以"历史街区•城市记忆"为主题，围绕"民族、民俗、民间"的规划主线，通过保留完整的历史街巷肌理，建设传统赣派建筑风格，并配套建设临街商业建筑和会馆建筑。全新改造内容包括重建铁柱万寿宫，并保存街区建筑结构形态与历史价值的基础上，将街区打造成融汇历史宗教、文化艺术、旅游观光、民俗聚会、休闲购物、餐饮娱乐为一体的南昌特色老街。晚餐自理，游后入住酒店。
+                下午：游览【南昌滕王阁北园】（不登主阁，游览时间约0.5 小时，赠送景点，不去不退）：北园的建筑尽显唐风宋韵，飞檐斗拱、雕梁画栋，朱红色的立柱、青绿色的瓦片、精美的古建彩绘，与赣江的自然景观相得益彰。汉白玉栏杆上雕刻着豫章十景，将历史文化与建筑艺术完美融合。后游览【万寿宫历史文化街区】（游览约1.5小时，赠送景点，不去不退）以"历史街区•城市记忆"为主题，围绕"民族、民俗、民间"的规划主线，通过保留完整的历史街巷肌理，建设传统赣派建筑风格，并配套建设临街商业建筑和会馆建筑。全新改造内容包括重建铁柱万寿宫，并保存街区建筑结构形态与历史价值的基础上，将街区打造成融汇历史宗教、文化艺术、旅游观光、民俗聚会、休闲购物、餐饮娱乐为一体的南昌特色老街。晚餐自理，游后入住酒店。
                 <w:br/>
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：高铁/汽车
                 <w:br/>
                 景点：【滕王阁北园】【万寿宫历史文化街区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -752,81 +750,79 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 庐山-景德镇-婺源
                 <w:br/>
-                上午：早餐后车赴瓷都景德镇（车程约2.5小时），游览国家AAAA景区---【皇窑】(游览约1小时，若皇窑不营业则改去富玉官窑产业基地):国家级非物质文化遗产(手工制瓷)生产性保护和研究示范基地、国家级文化产业示范基地、全国工业旅游示范点。园区环境古雅优美，具有皇家庭院和明代江南古典园林相融合的醉人风韵。堪称是景德镇御窑《陶冶图》的再现版，瓷都千年制瓷工艺的浓缩版，皇窑陶瓷文化产业化的创新版。
-[...3 lines deleted...]
-                游览结束后，车赴【婺女洲度假区】（车程约0.5小时，赠送大门票，不去不退，不含《遇见·婺源》演艺秀嘉宾票+《遇见●光影》体验馆超值套餐180元/人，费用自理）总占地1000余亩，建筑面积25万平方米，总投资约超25亿元，婺女洲度假区由三座岛屿（音乐岛、五显岛、芳烟岛）和两个湖泊（婺女湖、五显财神湖）组成，以婺源本土神话传说婺女飞天和婺源五显财神文化为核心，以新式徽派建筑风格为特色，充分挖掘徽州文化的美学内涵，融合了传统徽州名人，民艺，文脉的徽州特色文化，打造的中国徽艺文化旅游度假目的地，这里藏有婺源别样的春色，小桥流水，亭台楼阁，一步一景。度假区紧紧遵循古徽州的历史文化、文学艺术、传统民俗、非遗工坊、自然风光，设立主题各异的10大游览文化场馆，邀请所有远道而来的客人细品“古徽州”。
+                上午：早餐后车赴瓷都景德镇（车程约2.5小时），游览国家AAAA景区---【皇窑景区】(赠送景点，不去不退，游览约1小时，若皇窑闭馆则改去富玉官窑产业基地):国家级非物质文化遗产(手工制瓷)生产性保护和研究示范基地、国家级文化产业示范基地、全国工业旅游示范点。园区环境古雅优美，具有皇家庭院和明代江南古典园林相融合的醉人风韵。堪称是景德镇御窑《陶冶图》的再现版，瓷都千年制瓷工艺的浓缩版，皇窑陶瓷文化产业化的创新版。
+                <w:br/>
+                下午：后赴中国最美的乡村—婺源(车程约1.5小时) ，游览【篁岭—鲜花小镇】（赠送大门票，不含往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人，赠送的大门票需与缆车共同使用，游览景区内精华景点需乘坐往返缆车，如因时间、天气或个人等因素没去，大门票无退费，另旺季高峰期会乘坐索道或者景区交通车上下山，游览约2小时）：篁岭属典型山居村落。【天街】民居围绕水口呈扇形梯状错落排布，U形村落带您体验南方的“布达拉宫”。徽式商铺林立，前店后坊，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接。体验百米高空玻璃栈道。“鲜花”是点缀，象征惬意优雅的生活方式，“小镇”是主体，是580年历史积淀的篁岭文化古村，鲜花与古村相伴，鲜花与古建斗趣，二者结合是乡村田园生活的写照，是生态与人文的融合，是梦里老家乡愁的延续。
+                <w:br/>
+                游览结束后，车赴【婺女洲度假区】（车程约0.5小时，赠送大门票，不去不退，不含《遇见·婺源》演艺秀嘉宾票+星空花海艺术馆 超值套餐180元/人，费用自理）总占地1000余亩，建筑面积25万平方米，总投资约超25亿元，婺女洲度假区由三座岛屿（音乐岛、五显岛、芳烟岛）和两个湖泊（婺女湖、五显财神湖）组成，以婺源本土神话传说婺女飞天和婺源五显财神文化为核心，以新式徽派建筑风格为特色，充分挖掘徽州文化的美学内涵，融合了传统徽州名人，民艺，文脉的徽州特色文化，打造的中国徽艺文化旅游度假目的地，这里藏有婺源别样的春色，小桥流水，亭台楼阁，一步一景。度假区紧紧遵循古徽州的历史文化、文学艺术、传统民俗、非遗工坊、自然风光，设立主题各异的10大游览文化场馆，邀请所有远道而来的客人细品“古徽州”。
                 <w:br/>
                 婺女洲演艺参考：
                 <w:br/>
-                盛世烟花秀：新年的第一场浪漫烟花来这儿看吧~
-[...3 lines deleted...]
-                情景表演：《盛世篝火》、《财神驾到》，《小魔方/火壶》等情景演艺轮番上演。
+                非遗民俗活动：《摊巡游》、《鱼灯巡游》、《打铁花》、《火壶》、《皮影戏》等二十项非遗民俗上演。
+                <w:br/>
+                情景表演：《篝火狂欢》、《天宫开婺》灯光秀，《仙乐坊》《财源送客行》等情景演艺轮番上演。
                 <w:br/>
                 非遗演出：《非遗打铁花》中国千年绝技，灿烂如花绽夜空，流星似雨洒峦崇，带你感受千年传承，古老浪漫。
                 <w:br/>
-                体验馆：《遇见光影》整体分为3大场馆（沉浸空间馆、星座馆、飞跃婺源馆），内容由08奥运视频制作团队原创，        利用顶尖投影设备、全息影像设备及激光设备构成。 
-                <w:br/>
                 实景演艺秀：《遇见·婺源》大型实景演艺，以婺源本土传说婺女飞天题材为背景，带你开启一场跨越千年的浪漫史诗。
                 <w:br/>
                 备注：
                 <w:br/>
-                1、如因异常天气将取消打铁花表演(例如大风、雨天等),具体以景区现场通知为准,不另作通知；
-[...1 lines deleted...]
-                2、如因特殊情况调整演艺节目及时间，将以现场公告为准，不另作通知；
+                1、如遇异常天气（例如雷电、大风、雨天等），火壶表演和打铁花届时可能取消或更换演出场地，具体以景区现场通知为准，不另作通知；
+                <w:br/>
+                2、雨天室外演艺根据现场情况而定，具体公告以现场公告为准,不另作通知；
+                <w:br/>
+                3、如因特殊情况调整演艺节目及时间，将以现场公告为准，不另作通知；
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【皇窑】【篁岭】【婺女洲度假区】
                 <w:br/>
-                自费项：1、婺源篁岭不含往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人（必须消费）；2、婺女洲度假区不含《遇见·婺源》演艺秀嘉宾票+《遇见●光影》体验馆超值套餐180元/人（必须消费）；
+                自费项：1、婺源篁岭不含往返缆车65元/人，不足65周岁篁岭往返缆车按130元/人（必须消费）；2、婺女洲度假区不含《遇见·婺源》演艺秀嘉宾票+星空花海艺术馆 超值套餐180元/人（必须消费）；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -978,61 +974,63 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：广州东/广州白云/广州南/广州新塘-南昌西，南昌-广州东 往返高铁二等票；
                 <w:br/>
                 备注：节假日高铁票紧张，可能会出现长沙南中转，广州南、广州东、广州白云、广州新塘站均有可能，以实际出票为准，不接受指定时间与站点，由此带来不便，敬请谅解！
                 <w:br/>
                 （根据铁路局2020年最新通知,所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，敬请谅解）
                 <w:br/>
                 （注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！ ）
                 <w:br/>
-                2. 住宿：南昌、庐山、婺源入住豪华酒店标间，安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。
+                2. 住宿：全程入住网评4钻酒店，安排双人标间；酒店住宿若出现单男单女，客人须与其它同性客人同住，若不能服从旅行社安排或旅行社无法安排的，客人须当地补房差入住双人标间。（5月1、2日：补房差加750元/人，不占床减600元/人；5月3日：补房差加620元/人，不占床减470元/人）。
                 <w:br/>
                 3. 用餐：3早3正餐（正餐餐标40元/人餐；婺源农家餐、庐山三石宴50元/人餐；十人一桌，八菜一汤，人数若不足10人，菜式酌减或退餐费自理）。
                 <w:br/>
                 4. 门票：庐山大门票，婺源篁岭大门票（赠送景点，不去不退），婺女洲度假区（赠送大门票，不去不退），
                 <w:br/>
                 5. 当地优秀专业导服。
                 <w:br/>
                 6. 当地旅游空调车（保证一人一个正座）；此线路因山路较多且地理环境较特殊大巴只适用底盘高国产旅游车，不便之处，敬请谅解。
                 <w:br/>
-                7.儿童安排：6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
+                7.此团为广东散客团，可能与其他线路拼团同游。
+                <w:br/>
+                78儿童安排：6岁以下按小童收费（含早餐；含正餐；占车位导服；不含往返高铁票，若需则自理；不含小孩床位；不含小孩景区大门票，产生自理）；
                 <w:br/>
                 6岁（含）～且未满14岁按中童收费（含早餐；含正餐；占车位导服；含儿童往返高铁票；不含小孩床位；含景点儿童半价大门票）；
                 <w:br/>
                 14岁（含）以上按大人收费；
                 <w:br/>
                 根据国铁集团通知，2023年1月1日起实行新的儿童票优惠政策，以后不按身高划定而以年龄划定优惠政策，具体优惠政策如下：6岁以下儿童免费，6岁（含）～且未满14岁儿童半价，14岁（含）以上购买成人票，购买儿童票实行实名制，儿童没有身份证，需提供户口本。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1048,53 +1046,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 不含广州南站/广州东站/广州白云站往返接送，请客人自行前往广州南站/广州东站/广州白云站自行刷身份证进站乘车。
                 <w:br/>
                 2. 由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）
                 <w:br/>
                 3.旅游意外保险及航空保险，建议客人报名时自行购买。
                 <w:br/>
-                4.庐山婺源酒店不含一次性洗漱用品，请游客自行携带。
-[...1 lines deleted...]
-                5. 不含庐山环保车90元/人；不含篁岭往返缆车65元/人（不足65周岁篁岭往返缆车按130元/人）；不含《遇见·婺源》演艺秀嘉宾票+《遇见●光影》体验馆超值套餐180元/人；
+                4.庐山酒店不含一次性洗漱用品，请游客自行携带。
+                <w:br/>
+                5. 不含庐山环保车90元/人；不含篁岭往返缆车65元/人（不足65周岁篁岭往返缆车按130元/人）；不含《遇见·婺源》演艺秀嘉宾票+星空花海艺术馆 超值套餐180元/人；
                 <w:br/>
                 （即必须产生：65周岁以上：合计335元/人；65岁以下：合计400元/人）
                 <w:br/>
                 （当地必须消费，不接受议价，报名时敬请知悉）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
@@ -1339,68 +1337,68 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">《遇见·婺源》演艺秀嘉宾票+《遇见●光影》体验馆超值套餐</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">不含《遇见·婺源》演艺秀嘉宾票+《遇见●光影》体验馆超值套餐180元/人（必须消费）</w:t>
+              <w:t xml:space="preserve">《遇见·婺源》演艺秀嘉宾票+星空花海艺术馆 超值套餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">不含《遇见·婺源》演艺秀嘉宾票+星空花海艺术馆值套餐180元/人（必须消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1461,160 +1459,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...9 lines deleted...]
-                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由江西新旅程国际旅行社有限公司地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
-                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
-[...7 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东江西是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东江西旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责 并购买对应的旅游意外保险方可出游。
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。 失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失， 只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如 下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份 产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...60 lines deleted...]
-                                                          日期：                日期：
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1655,51 +1596,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>